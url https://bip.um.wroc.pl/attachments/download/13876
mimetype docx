--- v0 (2025-10-07)
+++ v1 (2026-04-03)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
@@ -149,309 +150,669 @@
         <w:ind w:left="4248" w:firstLine="708"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Urzędu Miejskiego Wrocławia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09998C27" w14:textId="77777777" w:rsidR="003D7F0A" w:rsidRDefault="003D7F0A" w:rsidP="008E3E24">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="4248" w:firstLine="708"/>
       </w:pPr>
       <w:r>
         <w:t>pl. Nowy Targ 1-8     50-141 Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62A26877" w14:textId="77777777" w:rsidR="003D7F0A" w:rsidRPr="008E3E24" w:rsidRDefault="003D7F0A" w:rsidP="008E3E24">
+    <w:p w14:paraId="62A26877" w14:textId="7F769E3F" w:rsidR="003D7F0A" w:rsidRDefault="003D7F0A" w:rsidP="008E3E24">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="380"/>
         <w:gridCol w:w="9259"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D7F0A" w14:paraId="71989C0D" w14:textId="77777777">
+      <w:tr w:rsidR="009778E3" w:rsidRPr="00A54046" w14:paraId="6363520C" w14:textId="77777777" w:rsidTr="0096056B">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="383" w:type="dxa"/>
+            <w:tcW w:w="380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B8E9532" w14:textId="77777777" w:rsidR="003D7F0A" w:rsidRDefault="003D7F0A" w:rsidP="008E3E24">
+          <w:p w14:paraId="0CE14AC5" w14:textId="77777777" w:rsidR="009778E3" w:rsidRPr="00A54046" w:rsidRDefault="009778E3" w:rsidP="0096056B">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:bookmarkStart w:id="1" w:name="_Hlk134097901"/>
+            <w:r w:rsidRPr="00A54046">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcW w:w="9259" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77FE4B38" w14:textId="77777777" w:rsidR="003D7F0A" w:rsidRDefault="003D7F0A" w:rsidP="008E3E24">
+          <w:p w14:paraId="39FE1473" w14:textId="77777777" w:rsidR="009778E3" w:rsidRPr="00A54046" w:rsidRDefault="009778E3" w:rsidP="0096056B">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00A54046">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>DANE IDENTYFIKACYJNE WNIOSKODAWCY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D7F0A" w14:paraId="6560D4AC" w14:textId="77777777">
+      <w:tr w:rsidR="009778E3" w:rsidRPr="00A54046" w14:paraId="2919C8F9" w14:textId="77777777" w:rsidTr="0096056B">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9743" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06A7908B" w14:textId="77777777" w:rsidR="003D7F0A" w:rsidRDefault="003D7F0A" w:rsidP="008E3E24">
+          <w:p w14:paraId="744F8121" w14:textId="77777777" w:rsidR="009778E3" w:rsidRPr="00A54046" w:rsidRDefault="009778E3" w:rsidP="0096056B">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00A54046">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Imię i nazwisko lub nazwa instytucji</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D7F0A" w14:paraId="79FDC12F" w14:textId="77777777">
+      <w:tr w:rsidR="009778E3" w:rsidRPr="00A54046" w14:paraId="72CA126B" w14:textId="77777777" w:rsidTr="0096056B">
         <w:trPr>
-          <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9743" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4ECBC2D2" w14:textId="77777777" w:rsidR="003D7F0A" w:rsidRDefault="003D7F0A" w:rsidP="008E3E24">
+          <w:p w14:paraId="5D3FC735" w14:textId="77777777" w:rsidR="009778E3" w:rsidRPr="00A54046" w:rsidRDefault="009778E3" w:rsidP="0096056B">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D7F0A" w14:paraId="0B44CBC0" w14:textId="77777777">
+      <w:tr w:rsidR="009778E3" w:rsidRPr="00A54046" w14:paraId="013D5927" w14:textId="77777777" w:rsidTr="0096056B">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9743" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16E9328B" w14:textId="77777777" w:rsidR="003D7F0A" w:rsidRDefault="003D7F0A" w:rsidP="008E3E24">
+          <w:p w14:paraId="4D318EBA" w14:textId="77777777" w:rsidR="009778E3" w:rsidRPr="00A54046" w:rsidRDefault="009778E3" w:rsidP="0096056B">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">) </w:t>
+            <w:r w:rsidRPr="00A54046">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adres </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D7F0A" w14:paraId="3A8E68C4" w14:textId="77777777">
+      <w:tr w:rsidR="009778E3" w:rsidRPr="00A54046" w14:paraId="598E6EEB" w14:textId="77777777" w:rsidTr="0096056B">
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="1519"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9743" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
-              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="694942A3" w14:textId="77777777" w:rsidR="003D7F0A" w:rsidRDefault="003D7F0A" w:rsidP="008E3E24">
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Tabela-Siatka"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="4903"/>
+              <w:gridCol w:w="2268"/>
+              <w:gridCol w:w="2339"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="009778E3" w:rsidRPr="00A54046" w14:paraId="4EB59683" w14:textId="77777777" w:rsidTr="0096056B">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4903" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="2991F001" w14:textId="77777777" w:rsidR="009778E3" w:rsidRPr="00A54046" w:rsidRDefault="009778E3" w:rsidP="0096056B">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Kraj:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4607" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="5EB1311A" w14:textId="77777777" w:rsidR="009778E3" w:rsidRPr="00A54046" w:rsidRDefault="009778E3" w:rsidP="0096056B">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Województwo:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="009778E3" w:rsidRPr="00A54046" w14:paraId="0C8A8FC3" w14:textId="77777777" w:rsidTr="0096056B">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4903" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="275BFC81" w14:textId="77777777" w:rsidR="009778E3" w:rsidRPr="00A54046" w:rsidRDefault="009778E3" w:rsidP="0096056B">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Powiat:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4607" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="0EF29D55" w14:textId="77777777" w:rsidR="009778E3" w:rsidRPr="00A54046" w:rsidRDefault="009778E3" w:rsidP="0096056B">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Gmina:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="009778E3" w:rsidRPr="00A54046" w14:paraId="32F08A52" w14:textId="77777777" w:rsidTr="0096056B">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4903" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="3AB9E310" w14:textId="77777777" w:rsidR="009778E3" w:rsidRPr="00A54046" w:rsidRDefault="009778E3" w:rsidP="0096056B">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Ulica:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2268" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="0848B1A3" w14:textId="77777777" w:rsidR="009778E3" w:rsidRPr="00A54046" w:rsidRDefault="009778E3" w:rsidP="0096056B">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Nr domu:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2339" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="67D35F01" w14:textId="77777777" w:rsidR="009778E3" w:rsidRPr="00A54046" w:rsidRDefault="009778E3" w:rsidP="0096056B">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Nr lokalu:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="009778E3" w:rsidRPr="00A54046" w14:paraId="088E2EE2" w14:textId="77777777" w:rsidTr="0096056B">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4903" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="50F74747" w14:textId="77777777" w:rsidR="009778E3" w:rsidRPr="00A54046" w:rsidRDefault="009778E3" w:rsidP="0096056B">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Miejscowość:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4607" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="39764051" w14:textId="77777777" w:rsidR="009778E3" w:rsidRPr="00A54046" w:rsidRDefault="009778E3" w:rsidP="0096056B">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Kod pocztowy:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="009778E3" w:rsidRPr="00F84673" w14:paraId="56A166FF" w14:textId="77777777" w:rsidTr="0096056B">
+              <w:trPr>
+                <w:trHeight w:val="499"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4903" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="51A94434" w14:textId="54B5E78C" w:rsidR="009778E3" w:rsidRPr="00F84673" w:rsidRDefault="00C91D46" w:rsidP="0096056B">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Adres do doręczeń elektronicznych (E-doręczenia):</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B1783E">
+                    <w:rPr>
+                      <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:endnoteReference w:id="1"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4607" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="65AA7041" w14:textId="77777777" w:rsidR="009778E3" w:rsidRPr="00F84673" w:rsidRDefault="009778E3" w:rsidP="0096056B">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F84673">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Nr tel.:</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:endnoteReference w:id="2"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="08F9285F" w14:textId="77777777" w:rsidR="009778E3" w:rsidRPr="00A54046" w:rsidRDefault="009778E3" w:rsidP="0096056B">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="1"/>
     </w:tbl>
-    <w:p w14:paraId="04560338" w14:textId="77777777" w:rsidR="003D7F0A" w:rsidRPr="008E3E24" w:rsidRDefault="003D7F0A" w:rsidP="008E3E24">
+    <w:p w14:paraId="04A1C124" w14:textId="4C7B2512" w:rsidR="009778E3" w:rsidRDefault="009778E3" w:rsidP="008E3E24">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="362"/>
         <w:gridCol w:w="9277"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D7F0A" w14:paraId="5C61EED8" w14:textId="77777777">
+      <w:tr w:rsidR="003D7F0A" w14:paraId="5C61EED8" w14:textId="77777777" w:rsidTr="009778E3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72C630EA" w14:textId="77777777" w:rsidR="003D7F0A" w:rsidRDefault="003D7F0A" w:rsidP="008E3E24">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -474,177 +835,177 @@
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="384F7C57" w14:textId="77777777" w:rsidR="003D7F0A" w:rsidRDefault="003D7F0A" w:rsidP="008E3E24">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>NAZWA I RODZAJ PRZEDSIĘWZIĘCIA LUB ZAMIERZENIA BUDOWLANEGO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D7F0A" w14:paraId="1A5B6842" w14:textId="77777777">
+      <w:tr w:rsidR="003D7F0A" w14:paraId="1A5B6842" w14:textId="77777777" w:rsidTr="009778E3">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3414BB1F" w14:textId="77777777" w:rsidR="003D7F0A" w:rsidRDefault="003D7F0A" w:rsidP="008E3E24">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D7F0A" w14:paraId="15D8EDD2" w14:textId="77777777">
+      <w:tr w:rsidR="003D7F0A" w14:paraId="15D8EDD2" w14:textId="77777777" w:rsidTr="009778E3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FBB7734" w14:textId="77777777" w:rsidR="003D7F0A" w:rsidRDefault="003D7F0A" w:rsidP="008E3E24">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Adres pocztowy inwestycji</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D7F0A" w14:paraId="29840925" w14:textId="77777777">
+      <w:tr w:rsidR="003D7F0A" w14:paraId="29840925" w14:textId="77777777" w:rsidTr="009778E3">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E28424B" w14:textId="77777777" w:rsidR="003D7F0A" w:rsidRDefault="003D7F0A" w:rsidP="008E3E24">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D7F0A" w14:paraId="73655CBC" w14:textId="77777777">
+      <w:tr w:rsidR="003D7F0A" w14:paraId="73655CBC" w14:textId="77777777" w:rsidTr="009778E3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="495F985F" w14:textId="77777777" w:rsidR="003D7F0A" w:rsidRDefault="003D7F0A" w:rsidP="008E3E24">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Adres geodezyjny nieruchomości (obręb, numer arkusza mapy, numer działki)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D7F0A" w14:paraId="272CEEB2" w14:textId="77777777">
+      <w:tr w:rsidR="003D7F0A" w14:paraId="272CEEB2" w14:textId="77777777" w:rsidTr="009778E3">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12A38B8A" w14:textId="77777777" w:rsidR="003D7F0A" w:rsidRDefault="003D7F0A" w:rsidP="008E3E24">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -1945,62 +2306,62 @@
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Opłaty, o których mowa w pkt 2, 3, 4, 5, 6 uiszcza się w terminie 14 dni na ww. konto Gminy Wrocław</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="788F32DC" w14:textId="77777777" w:rsidR="003D7F0A" w:rsidRDefault="003D7F0A" w:rsidP="008E3E24">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="289F1490" w14:textId="77777777" w:rsidR="00407C25" w:rsidRDefault="00407C25" w:rsidP="008E3E24">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="Uwaga"/>
+      <w:bookmarkStart w:id="3" w:name="Uwaga"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>UWAGA:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="79E4AEDA" w14:textId="77777777" w:rsidR="00407C25" w:rsidRPr="006933FC" w:rsidRDefault="00407C25" w:rsidP="008E3E24">
       <w:pPr>
         <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Zgodnie z ustawą z dnia 3 października 2008 r. o udostępnianiu informacji o środowisku i jego ochronie, </w:t>
       </w:r>
       <w:r w:rsidRPr="006933FC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">udziale społeczeństwa w ochronie środowiska oraz ocenach oddziaływania na środowisko, informacja o wpłynięciu wniosku oraz o wydanej decyzji dla </w:t>
       </w:r>
       <w:r w:rsidRPr="006933FC">
         <w:rPr>
@@ -2111,210 +2472,208 @@
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>zezwolenia na realizację inwestycji drogowej,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BDEA5DD" w14:textId="77777777" w:rsidR="00407C25" w:rsidRDefault="00407C25" w:rsidP="008E3E24">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">umieszczana jest w publicznie dostępnym wykazie danych o dokumentach zawierających informacje o środowisku i jego ochronie w </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Urzędu Miejskiego Wrocławia. </w:t>
+        <w:t xml:space="preserve">umieszczana jest w publicznie dostępnym wykazie danych o dokumentach zawierających informacje o środowisku i jego ochronie w BIP Urzędu Miejskiego Wrocławia. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="578E0AB1" w14:textId="77777777" w:rsidR="00407C25" w:rsidRPr="00C472CD" w:rsidRDefault="00407C25" w:rsidP="008E3E24">
+    <w:p w14:paraId="578E0AB1" w14:textId="1571E358" w:rsidR="00407C25" w:rsidRPr="00B1783E" w:rsidRDefault="00407C25" w:rsidP="008E3E24">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D2B6DC7" w14:textId="77777777" w:rsidR="00B1783E" w:rsidRPr="00B1783E" w:rsidRDefault="00B1783E" w:rsidP="008E3E24">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F3D086E" w14:textId="77777777" w:rsidR="00C472CD" w:rsidRPr="0062746B" w:rsidRDefault="00C472CD" w:rsidP="008E3E24">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062746B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">INFORMACJE DOTYCZĄCE PRZETWARZANIA </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="637965E3" w14:textId="77777777" w:rsidR="00C472CD" w:rsidRPr="0062746B" w:rsidRDefault="00C472CD" w:rsidP="008E3E24">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062746B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>PAŃSTWA DANYCH OSOBOWYCH PRZEZ PREZYDENTA WROCŁAWIA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43468E1B" w14:textId="77777777" w:rsidR="00C472CD" w:rsidRPr="00C472CD" w:rsidRDefault="00C472CD" w:rsidP="008E3E24">
+    <w:p w14:paraId="43468E1B" w14:textId="77777777" w:rsidR="00C472CD" w:rsidRPr="00B1783E" w:rsidRDefault="00C472CD" w:rsidP="008E3E24">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04C67715" w14:textId="529A28AD" w:rsidR="00C472CD" w:rsidRDefault="00C472CD" w:rsidP="008E3E24">
+      <w:pPr>
+        <w:pStyle w:val="Teksttreci0"/>
+        <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rStyle w:val="Teksttreci"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00D90EA4">
+        <w:rPr>
+          <w:rStyle w:val="Teksttreci"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Niniejszą informację otrzymała/otrzymał Pani/Pan w związku z obowiązkami określonymi w art. 13 rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych - RODO) (Dziennik Urzędowy Unii Europejskiej z dnia 14 maja 2016 r. L 119/1).</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="04C67715" w14:textId="77777777" w:rsidR="00C472CD" w:rsidRPr="00D90EA4" w:rsidRDefault="00C472CD" w:rsidP="008E3E24">
+    <w:p w14:paraId="7F175FD7" w14:textId="34AC1578" w:rsidR="00B1783E" w:rsidRDefault="00B1783E" w:rsidP="008E3E24">
       <w:pPr>
         <w:pStyle w:val="Teksttreci0"/>
         <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D90EA4">
+    </w:p>
+    <w:p w14:paraId="48C05A7C" w14:textId="165C223D" w:rsidR="00372AFF" w:rsidRDefault="00372AFF" w:rsidP="008E3E24">
+      <w:pPr>
+        <w:pStyle w:val="Teksttreci0"/>
+        <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Teksttreci"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Niniejszą informację otrzymała/otrzymał Pani/Pan w związku z obowiązkami określonymi w art. 13 rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych - </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D90EA4">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="679A33CF" w14:textId="21C26823" w:rsidR="00372AFF" w:rsidRDefault="00372AFF" w:rsidP="008E3E24">
+      <w:pPr>
+        <w:pStyle w:val="Teksttreci0"/>
+        <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Teksttreci"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>RODO</w:t>
-[...9 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="double" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="339"/>
         <w:gridCol w:w="2193"/>
         <w:gridCol w:w="7107"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C472CD" w:rsidRPr="008405B2" w14:paraId="674A3979" w14:textId="77777777" w:rsidTr="00C472CD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="339" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CD308DD" w14:textId="77777777" w:rsidR="00C472CD" w:rsidRPr="008405B2" w:rsidRDefault="00C472CD" w:rsidP="008E3E24">
+          <w:p w14:paraId="4CD308DD" w14:textId="6EA30877" w:rsidR="00C472CD" w:rsidRPr="008405B2" w:rsidRDefault="009778E3" w:rsidP="008E3E24">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008405B2">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>F</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9300" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5707F4E1" w14:textId="77777777" w:rsidR="00C472CD" w:rsidRPr="008405B2" w:rsidRDefault="00C472CD" w:rsidP="008E3E24">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008405B2">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
@@ -2441,51 +2800,51 @@
             <w:pPr>
               <w:pStyle w:val="Inne0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="301"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:hanging="2880"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D90EA4">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>przez e-mail:</w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidRPr="00D90EA4">
                 <w:rPr>
                   <w:rStyle w:val="Inne"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:r w:rsidRPr="00D90EA4">
                 <w:rPr>
                   <w:rStyle w:val="Inne"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="en-US" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>waz@um.wroc.pl</w:t>
               </w:r>
               <w:r w:rsidRPr="00D90EA4">
                 <w:rPr>
                   <w:rStyle w:val="Inne"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="en-US" w:eastAsia="en-US"/>
@@ -2537,51 +2896,50 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="003E03FE" w14:textId="77777777" w:rsidR="00C472CD" w:rsidRPr="00A47ACB" w:rsidRDefault="00C472CD" w:rsidP="008E3E24">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47ACB">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Cele przetwarzania danych osobowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="662BE6BC" w14:textId="77777777" w:rsidR="00C472CD" w:rsidRPr="00341E6D" w:rsidRDefault="00C472CD" w:rsidP="008E3E24">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -2624,66 +2982,98 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47ACB">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kategorie odnośnych danych osobowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="760888F6" w14:textId="77777777" w:rsidR="00C472CD" w:rsidRPr="003B1723" w:rsidRDefault="00C472CD" w:rsidP="008E3E24">
+          <w:p w14:paraId="760888F6" w14:textId="626F0BC7" w:rsidR="00C472CD" w:rsidRPr="003B1723" w:rsidRDefault="00C472CD" w:rsidP="008E3E24">
             <w:pPr>
               <w:pStyle w:val="Inne0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D90EA4">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Dane osobowe wnioskodawcy lub pełnomocnika: imię i nazwisko, adres zamieszkania lub adres do korespondencji, inne dane kontaktowe.</w:t>
+              <w:t xml:space="preserve">Dane osobowe wnioskodawcy lub pełnomocnika: imię i nazwisko, adres zamieszkania lub adres do korespondencji, </w:t>
+            </w:r>
+            <w:r w:rsidR="00372AFF" w:rsidRPr="00372AFF">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>adres do doręczeń elektronicznych, pesel</w:t>
+            </w:r>
+            <w:r w:rsidR="00372AFF">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00372AFF" w:rsidRPr="00D90EA4">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D90EA4">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>inne dane kontaktowe.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C472CD" w:rsidRPr="00341E6D" w14:paraId="08CF0AC9" w14:textId="77777777" w:rsidTr="00C472CD">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="504070CA" w14:textId="77777777" w:rsidR="00C472CD" w:rsidRPr="00A47ACB" w:rsidRDefault="00C472CD" w:rsidP="008E3E24">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
@@ -2694,83 +3084,163 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47ACB">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Podstawa prawna przetwarzania danych osobowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5333E46D" w14:textId="77777777" w:rsidR="00C472CD" w:rsidRPr="003E671B" w:rsidRDefault="00C472CD" w:rsidP="008E3E24">
+          <w:p w14:paraId="5333E46D" w14:textId="1C1DF63E" w:rsidR="00C472CD" w:rsidRPr="003E671B" w:rsidRDefault="00C472CD" w:rsidP="008E3E24">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D90EA4">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Będziemy przetwarzać Pani/Pana dane osobowe na podstawie przepisów prawa, w szczególności ustawy z dnia: 14 czerwca 1960 r. Kodeks postępowania administracyjnego; 7 lipca 1994 r. Prawo budowlane; 27 marca 2003 r. o planowaniu i zagospodarowaniu przestrzennym; 10 kwietnia 2003 r. o szczególnych zasadach przygotowania i realizacji inwestycji w zakresie dróg publicznych; 24 czerwca 1994 r. o własności lokali; 5 czerwca 1998 r. o</w:t>
+              <w:t>Będziemy przetwarzać Pani/Pana dane osobowe na podstawie przepisów prawa, w szczególności ustawy z dnia: 14 czerwca 1960 r. Kodeks postępowania administracyjnego; 7 lipca 1994 r. Prawo budowlane; 27 marca 2003 r. o planowaniu i zagospodarowaniu przestrzennym; 10</w:t>
+            </w:r>
+            <w:r w:rsidR="00B807CC">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D90EA4">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>kwietnia 2003 r. o szczególnych zasadach przygotowania i realizacji inwestycji w zakresie dróg publicznych; 24 czerwca 1994 r. o własności lokali; 5 czerwca 1998 r. o</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D90EA4">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>samorządzie powiatowym.</w:t>
+              <w:t>samorządzie powiatowym</w:t>
+            </w:r>
+            <w:r w:rsidR="00A426A3">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidR="00372AFF">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00372AFF" w:rsidRPr="00372AFF">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>18 listopada 2020 r.</w:t>
+            </w:r>
+            <w:r w:rsidR="00372AFF">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00372AFF" w:rsidRPr="00372AFF">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidR="00372AFF" w:rsidRPr="00D90EA4">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00372AFF" w:rsidRPr="00372AFF">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>doręczeniach elektronicznych</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D90EA4">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C472CD" w:rsidRPr="00341E6D" w14:paraId="156E80A9" w14:textId="77777777" w:rsidTr="00C472CD">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09DD64B0" w14:textId="77777777" w:rsidR="00C472CD" w:rsidRPr="00A47ACB" w:rsidRDefault="00C472CD" w:rsidP="008E3E24">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
@@ -3242,51 +3712,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="748AC2D2" w14:textId="77777777" w:rsidR="00C472CD" w:rsidRPr="00D90EA4" w:rsidRDefault="00C472CD" w:rsidP="008E3E24">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D90EA4">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>W przypadku nieprawidłowości przy przetwarzaniu Pani/Pana danych osobowych, przysługuje Pani/Panu także prawo wniesienia skargi do organu nadzorczego zajmującego się ochroną danych osobowych, tj. Prezesa Urzędu Ochrony Danych Osobowych. Dane dotyczące możliwych form kontaktu:</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidRPr="00D90EA4">
                 <w:rPr>
                   <w:rStyle w:val="Hipercze"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="en-US" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>https://uodo.gov.pl/pl/p/kontakt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00D90EA4">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C472CD" w:rsidRPr="00341E6D" w14:paraId="51B063F6" w14:textId="77777777" w:rsidTr="00C472CD">
         <w:trPr>
           <w:cantSplit/>
@@ -3300,50 +3770,51 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="450714BA" w14:textId="77777777" w:rsidR="00C472CD" w:rsidRPr="00A47ACB" w:rsidRDefault="00C472CD" w:rsidP="008E3E24">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47ACB">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Inspektor Ochrony Danych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7107" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BB2F83D" w14:textId="77777777" w:rsidR="00C472CD" w:rsidRPr="00D90EA4" w:rsidRDefault="00C472CD" w:rsidP="008E3E24">
             <w:pPr>
               <w:pStyle w:val="Inne0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="307"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -3422,51 +3893,51 @@
             <w:pPr>
               <w:pStyle w:val="Inne0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="301"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">przez e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipercze"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>iod@um.wroc.pl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00C472CD" w:rsidRPr="00D90EA4">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C9F98A9" w14:textId="77777777" w:rsidR="00C472CD" w:rsidRPr="00C43B8B" w:rsidRDefault="00C472CD" w:rsidP="008E3E24">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:suppressLineNumbers/>
@@ -3637,96 +4108,149 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00531285">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Data oraz czytelny podpis wnioskodawcy lub osoby upoważnionej do działania w jego imieniu </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0E56CEE5" w14:textId="77777777" w:rsidR="006933FC" w:rsidRPr="00C472CD" w:rsidRDefault="006933FC" w:rsidP="008E3E24">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006933FC" w:rsidRPr="00C472CD">
-      <w:headerReference w:type="even" r:id="rId10"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="794" w:right="1134" w:bottom="794" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="708B7D9F" w14:textId="77777777" w:rsidR="00D407E7" w:rsidRDefault="00D407E7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0646146F" w14:textId="77777777" w:rsidR="00D407E7" w:rsidRDefault="00D407E7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
+  <w:endnote w:id="1">
+    <w:p w14:paraId="658706F5" w14:textId="2F72F500" w:rsidR="00B1783E" w:rsidRDefault="00B1783E">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk218762392"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Adres do doręczeń elektronicznych należy podać jeżeli wnioskodawca/pełnomocnik go posiada</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="2">
+    <w:p w14:paraId="2CC17EC0" w14:textId="77777777" w:rsidR="009778E3" w:rsidRDefault="009778E3" w:rsidP="009778E3">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002F27FD">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2755">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Nieobowiązkowe</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
@@ -3746,56 +4270,62 @@
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Mono">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:altName w:val="Tahoma"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="5F05031E" w14:textId="77777777" w:rsidR="00BE69EB" w:rsidRDefault="00BE69EB">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="11C2F3C5" w14:textId="77777777" w:rsidR="003D7F0A" w:rsidRDefault="003D7F0A">
     <w:pPr>
@@ -7132,139 +7662,147 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:val="bestFit" w:percent="225"/>
   <w:embedSystemFonts/>
   <w:mirrorMargins/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00051E72"/>
     <w:rsid w:val="00051E72"/>
     <w:rsid w:val="00052B8A"/>
     <w:rsid w:val="00060F59"/>
     <w:rsid w:val="0008798D"/>
     <w:rsid w:val="000C4A72"/>
     <w:rsid w:val="000C65A6"/>
     <w:rsid w:val="00103B31"/>
     <w:rsid w:val="00130074"/>
     <w:rsid w:val="002A6AD6"/>
     <w:rsid w:val="00307CB1"/>
     <w:rsid w:val="00322853"/>
     <w:rsid w:val="00323E50"/>
     <w:rsid w:val="00341E6D"/>
+    <w:rsid w:val="00372AFF"/>
     <w:rsid w:val="00394AD4"/>
     <w:rsid w:val="003A174E"/>
     <w:rsid w:val="003B1723"/>
     <w:rsid w:val="003C7C67"/>
     <w:rsid w:val="003D7F0A"/>
     <w:rsid w:val="003E237F"/>
     <w:rsid w:val="003E671B"/>
     <w:rsid w:val="00407C25"/>
     <w:rsid w:val="0043298E"/>
     <w:rsid w:val="0045000A"/>
     <w:rsid w:val="004B2E8E"/>
     <w:rsid w:val="00525A62"/>
     <w:rsid w:val="00531285"/>
     <w:rsid w:val="00562F9B"/>
+    <w:rsid w:val="005C58A8"/>
     <w:rsid w:val="005D041B"/>
     <w:rsid w:val="005F049B"/>
     <w:rsid w:val="005F7212"/>
     <w:rsid w:val="0062746B"/>
     <w:rsid w:val="006933FC"/>
     <w:rsid w:val="006B02FD"/>
     <w:rsid w:val="00755E06"/>
     <w:rsid w:val="00770EF8"/>
     <w:rsid w:val="008151A9"/>
     <w:rsid w:val="008405B2"/>
     <w:rsid w:val="0087364D"/>
     <w:rsid w:val="008C1EC8"/>
     <w:rsid w:val="008E3E24"/>
     <w:rsid w:val="008F5D77"/>
     <w:rsid w:val="00920E8C"/>
+    <w:rsid w:val="009778E3"/>
     <w:rsid w:val="00A21832"/>
+    <w:rsid w:val="00A426A3"/>
     <w:rsid w:val="00A45AE3"/>
+    <w:rsid w:val="00A46C6E"/>
     <w:rsid w:val="00A47ACB"/>
     <w:rsid w:val="00A95DC0"/>
     <w:rsid w:val="00AC5EB3"/>
     <w:rsid w:val="00AD2BD0"/>
     <w:rsid w:val="00AE3E48"/>
     <w:rsid w:val="00B03870"/>
+    <w:rsid w:val="00B1783E"/>
+    <w:rsid w:val="00B807CC"/>
     <w:rsid w:val="00B92123"/>
     <w:rsid w:val="00BB2236"/>
     <w:rsid w:val="00BB4202"/>
     <w:rsid w:val="00BE69EB"/>
     <w:rsid w:val="00C43B8B"/>
     <w:rsid w:val="00C472CD"/>
     <w:rsid w:val="00C617CF"/>
+    <w:rsid w:val="00C91D46"/>
     <w:rsid w:val="00CF46A3"/>
     <w:rsid w:val="00D16FA0"/>
     <w:rsid w:val="00D17A12"/>
     <w:rsid w:val="00D314CF"/>
     <w:rsid w:val="00D407E7"/>
     <w:rsid w:val="00D90EA4"/>
     <w:rsid w:val="00DC4BC7"/>
     <w:rsid w:val="00DD7BD2"/>
     <w:rsid w:val="00E13B65"/>
     <w:rsid w:val="00E33D86"/>
     <w:rsid w:val="00E347DB"/>
     <w:rsid w:val="00E679D4"/>
     <w:rsid w:val="00F12A1E"/>
     <w:rsid w:val="00F62E31"/>
     <w:rsid w:val="00F954AF"/>
     <w:rsid w:val="00FB1351"/>
     <w:rsid w:val="00FC0B9F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -8309,76 +8847,134 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Inne">
     <w:name w:val="Inne_"/>
     <w:link w:val="Inne0"/>
     <w:locked/>
     <w:rsid w:val="0008798D"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Inne0">
     <w:name w:val="Inne"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="Inne"/>
     <w:rsid w:val="0008798D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisukocowego">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstprzypisukocowegoZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009778E3"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisukocowegoZnak">
+    <w:name w:val="Tekst przypisu końcowego Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstprzypisukocowego"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009778E3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisukocowego">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009778E3"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabela-Siatka">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="009778E3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="2010599533">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uodo.gov.pl/pl/p/kontakt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wab@um.wroc.pl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod@um.wroc.pl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wab@um.wroc.pl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod@um.wroc.pl" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uodo.gov.pl/pl/p/kontakt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8620,60 +9216,76 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A7524F6-C823-4B8B-8E29-F89122E3D678}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>6785</Characters>
+  <Pages>4</Pages>
+  <Words>1095</Words>
+  <Characters>6964</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>193</Lines>
-  <Paragraphs>112</Paragraphs>
+  <Lines>58</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>UMW</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7742</CharactersWithSpaces>
+  <CharactersWithSpaces>8043</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>W5 Wniosek o udostępnienie informacji o środowisku i jego ochronie</dc:title>
   <dc:subject>Wniosek o udostępnienie informacji</dc:subject>
   <dc:creator>XYZ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>