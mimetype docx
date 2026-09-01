--- v1 (2026-02-02)
+++ v2 (2026-09-01)
@@ -131,57 +131,60 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Zabytków</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CEA690F" w14:textId="77777777" w:rsidR="00CC7B58" w:rsidRDefault="00CC7B58" w:rsidP="00570ADB">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="4248" w:firstLine="708"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Urzędu Miejskiego Wrocławia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67CD1E5E" w14:textId="77777777" w:rsidR="00CC7B58" w:rsidRDefault="00CC7B58" w:rsidP="00570ADB">
+    <w:p w14:paraId="67CD1E5E" w14:textId="17FC4008" w:rsidR="00CC7B58" w:rsidRDefault="00E70B04" w:rsidP="00570ADB">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="4248" w:firstLine="708"/>
       </w:pPr>
       <w:r>
-        <w:t>pl. Nowy Targ 1-8     50-141 Wrocław</w:t>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7B58">
+        <w:t>l. Nowy Targ 1-8     50-141 Wrocław</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B176A0F" w14:textId="77777777" w:rsidR="00464687" w:rsidRDefault="00464687" w:rsidP="00464687">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
@@ -5951,76 +5954,92 @@
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Administratorem Pani/Pana danych osobowych jest Prezydent Wrocławia.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11061185" w14:textId="77777777" w:rsidR="00570ADB" w:rsidRPr="00D90EA4" w:rsidRDefault="00570ADB" w:rsidP="00570ADB">
             <w:pPr>
               <w:pStyle w:val="Inne0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D90EA4">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Można się z nim skontaktować w następujący sposób:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30DAD829" w14:textId="77777777" w:rsidR="00570ADB" w:rsidRPr="00D90EA4" w:rsidRDefault="00570ADB" w:rsidP="00570ADB">
+          <w:p w14:paraId="30DAD829" w14:textId="52A82C19" w:rsidR="00570ADB" w:rsidRPr="00D90EA4" w:rsidRDefault="00570ADB" w:rsidP="00570ADB">
             <w:pPr>
               <w:pStyle w:val="Inne0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="301"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:hanging="2880"/>
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D90EA4">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>listownie na adres: pl. Nowy Targ 1-8, 50-141 Wrocław,</w:t>
+              <w:t xml:space="preserve">listownie na adres: </w:t>
+            </w:r>
+            <w:r w:rsidR="00E70B04">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D90EA4">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>l. Nowy Targ 1-8, 50-141 Wrocław,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56A36340" w14:textId="77777777" w:rsidR="00570ADB" w:rsidRPr="00D90EA4" w:rsidRDefault="00570ADB" w:rsidP="00570ADB">
             <w:pPr>
               <w:pStyle w:val="Inne0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="301"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:hanging="2880"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D90EA4">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -7020,76 +7039,92 @@
             <w:r w:rsidRPr="00D90EA4">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>inspektorem można się kontaktować we wszystkich sprawach dotyczących przetwarzania Pani/Pana danych osobowych oraz korzystania z przysługujących praw związanych z ich przetwarzaniem. Kontakt z</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D90EA4">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>inspektorem jest możliwy w następujący sposób:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12772035" w14:textId="77777777" w:rsidR="00570ADB" w:rsidRDefault="00570ADB" w:rsidP="00570ADB">
+          <w:p w14:paraId="12772035" w14:textId="47FAC2AB" w:rsidR="00570ADB" w:rsidRDefault="00570ADB" w:rsidP="00570ADB">
             <w:pPr>
               <w:pStyle w:val="Inne0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="301"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:hanging="2880"/>
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D90EA4">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>listownie na adres: al. Marcina Kromera 44, 51-163 Wrocław,</w:t>
+              <w:t xml:space="preserve">listownie na adres: </w:t>
+            </w:r>
+            <w:r w:rsidR="00E70B04">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D90EA4">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>l. Marcina Kromera 44, 51-163 Wrocław,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F1B433A" w14:textId="010B6331" w:rsidR="00570ADB" w:rsidRPr="00D90EA4" w:rsidRDefault="00C65BAC" w:rsidP="00570ADB">
             <w:pPr>
               <w:pStyle w:val="Inne0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="301"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -7451,51 +7486,51 @@
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="3D6CB123" w14:textId="77777777" w:rsidR="005038F6" w:rsidRDefault="005038F6">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="26885E6F" w14:textId="77777777" w:rsidR="00CC7B58" w:rsidRDefault="00CC7B58">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="4020"/>
         <w:tab w:val="center" w:pos="4639"/>
@@ -10228,51 +10263,51 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:val="bestFit" w:percent="225"/>
+  <w:zoom w:percent="210"/>
   <w:embedSystemFonts/>
   <w:mirrorMargins/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -10340,50 +10375,51 @@
     <w:rsid w:val="00AB4942"/>
     <w:rsid w:val="00AC5C42"/>
     <w:rsid w:val="00AD2BD0"/>
     <w:rsid w:val="00B33155"/>
     <w:rsid w:val="00B808FB"/>
     <w:rsid w:val="00BB13BD"/>
     <w:rsid w:val="00C43B8B"/>
     <w:rsid w:val="00C47BC2"/>
     <w:rsid w:val="00C65BAC"/>
     <w:rsid w:val="00C719E8"/>
     <w:rsid w:val="00C74439"/>
     <w:rsid w:val="00C91C94"/>
     <w:rsid w:val="00CC7B58"/>
     <w:rsid w:val="00CF3FAD"/>
     <w:rsid w:val="00D16FA0"/>
     <w:rsid w:val="00D218F1"/>
     <w:rsid w:val="00D85D80"/>
     <w:rsid w:val="00D90EA4"/>
     <w:rsid w:val="00D9461D"/>
     <w:rsid w:val="00DD12E4"/>
     <w:rsid w:val="00DE7394"/>
     <w:rsid w:val="00E13B65"/>
     <w:rsid w:val="00E33272"/>
     <w:rsid w:val="00E33D86"/>
     <w:rsid w:val="00E347DB"/>
+    <w:rsid w:val="00E70B04"/>
     <w:rsid w:val="00EC52C7"/>
     <w:rsid w:val="00EE6D9D"/>
     <w:rsid w:val="00F40E1B"/>
     <w:rsid w:val="00F607AD"/>
     <w:rsid w:val="00FC58BE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -11803,51 +11839,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CBF139E4-0095-4BE5-9460-74B5ABC94B6A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>1075</Words>
   <Characters>7342</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>61</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>W43 Wniosek o udostępnienie akt zakończonych postępowań oraz wydanie uwierzytelnionych kopii dokumentów</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMW</Company>