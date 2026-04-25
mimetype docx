--- v0 (2025-10-10)
+++ v1 (2026-04-25)
@@ -1,276 +1,276 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
+    <w:p w14:paraId="2A71A36C" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Wrocław, dnia ........................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
+    <w:p w14:paraId="64973116" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
+    <w:p w14:paraId="17430471" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Imię i nazwisko.....................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
+    <w:p w14:paraId="010E28AA" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>............................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
+    <w:p w14:paraId="173AAB6C" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>adres ..................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
+    <w:p w14:paraId="40CF0169" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nr telefonu*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> (nieobowiązkowo)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.....................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
+    <w:p w14:paraId="607600CE" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">e-mail* </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(nieobowiązkowo)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>............................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
+    <w:p w14:paraId="2A09D753" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wydział Nabywania</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
+    <w:p w14:paraId="569641A0" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
@@ -318,69 +318,69 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>i Sprzedaży Nieruchomości</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
+    <w:p w14:paraId="5D6072FC" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
       <w:pPr>
         <w:ind w:left="5664" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Urząd Miejski Wrocławia</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
+    <w:p w14:paraId="582821E9" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -418,566 +418,528 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Pl. Nowy Targ 1-8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
+    <w:p w14:paraId="16A9C4DC" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
       <w:pPr>
         <w:ind w:left="5664" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>50-141 Wrocław</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
+    <w:p w14:paraId="09F1DDE7" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
+    <w:p w14:paraId="1EDAA051" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>WNIOSEK</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
+    <w:p w14:paraId="4444FC26" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">o nabycie nieruchomości gruntowej </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">w trybie </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
+        <w:t>w trybie bezprzetargowym</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="258A048A" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
+    <w:p w14:paraId="3ADCE798" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zwracam się o przygotowanie do zbycia w trybie </w:t>
-[...20 lines deleted...]
-    <w:p w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
+        <w:t>Zwracam się o przygotowanie do zbycia w trybie bezprzetargowym nieruchomości gruntowej położonej we Wrocławiu przy ul. ......................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47AD744E" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Oznaczonej geodezyjnie jako działka (lub część działki) nr ...................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
+    <w:p w14:paraId="6453B61E" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>obręb:...........................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
+    <w:p w14:paraId="7A7E784F" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>w celu poprawy warunków zagospodarowania mojej nieruchomości położonej we Wrocławiu przy ul. ...................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
+    <w:p w14:paraId="60DA5F9D" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>numer księgi wieczystej, nr działki, obręb, powierzchnia nieruchomości wnioskodawcy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
+    <w:p w14:paraId="3493000C" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>..............................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
+    <w:p w14:paraId="0675A96D" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> inne przyczyny nabycia w trybie </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
+        <w:t xml:space="preserve"> inne przyczyny nabycia w trybie bezprzetargowym</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF15EA3" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>..............................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
+    <w:p w14:paraId="48C87B37" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Uzasadnienie wniosku</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
+    <w:p w14:paraId="4E2BCB51" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
         <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>........................................................................................................................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
+    <w:p w14:paraId="0123B035" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
         <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.................................................................................................................................... ....................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
+    <w:p w14:paraId="512B8332" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
         <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Przedkładam następujące załączniki:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
+    <w:p w14:paraId="0D54F9DF" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Egzemplarz mapy z naniesioną lokalizacją gruntu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
+    <w:p w14:paraId="1002A3C0" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
+    <w:p w14:paraId="5050B805" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Oświadczam, że poniosę wszelkie koszty związane z przygotowaniem nieruchomości do obrotu cywilnoprawnego, nabyciem nieruchomości, koszty sporządzenia umowy notarialnej </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t>i ujawnieniem nabywcy w księdze wieczystej.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D666A2" w:rsidRDefault="00D666A2" w:rsidP="00D20BC5">
-[...8 lines deleted...]
-    <w:p w:rsidR="00D666A2" w:rsidRPr="00D666A2" w:rsidRDefault="00D666A2" w:rsidP="00D20BC5">
+    <w:p w14:paraId="43B0654B" w14:textId="77777777" w:rsidR="00D666A2" w:rsidRDefault="00D666A2" w:rsidP="00D20BC5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="612AC10A" w14:textId="77777777" w:rsidR="00D666A2" w:rsidRPr="00D666A2" w:rsidRDefault="00D666A2" w:rsidP="00D20BC5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D666A2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Oświadczam, że zapoznał</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00D666A2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>m/zapoznał</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00D666A2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">m się z treścią Klauzuli informacyjnej  o przetwarzaniu danych osobowych stanowiącą integralną część składanego wniosku. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D666A2" w:rsidRDefault="00D666A2" w:rsidP="00D20BC5">
-[...8 lines deleted...]
-    <w:p w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
+    <w:p w14:paraId="403C91D2" w14:textId="77777777" w:rsidR="00D666A2" w:rsidRDefault="00D666A2" w:rsidP="00D20BC5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EB3026C" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1013,100 +975,100 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">numer telefonu i adres e-mail </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>były przet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>warzane przez Gminę Wrocław w celach kontaktowych.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
+    <w:p w14:paraId="6470E0F8" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Zgoda może być w każdym momencie wycofana poprzez pisemny wniosek. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
+    <w:p w14:paraId="59736E1F" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
+    <w:p w14:paraId="3C5487E9" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
+    <w:p w14:paraId="11EEB7A9" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
+    <w:p w14:paraId="0E0882D9" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1137,51 +1099,51 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>....................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
+    <w:p w14:paraId="77907800" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -1220,1667 +1182,1768 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>(podpis wnioskodawcy)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
+    <w:p w14:paraId="7C58888A" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00316A6F">
+    <w:p w14:paraId="6B7B0FBD" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00316A6F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="003E2BE2" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="6B17BE5E" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="003E2BE2" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E2BE2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>KLAUZULA INFORMACYJNA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="003E2BE2" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="08EF0DF8" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="003E2BE2" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E2BE2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>INFORMACJE DOTYCZĄCE PRZETWARZANIA TWOICH DANYCH OSOBOWYCH</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="55F79346" w14:textId="22BC1B68" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Niniejszą informację otrzymałeś w związku z obowiązkami określonymi w art. 13 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">i art. 14 </w:t>
       </w:r>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych) (Dziennik Urzędowy Unii Europejskiej z dnia 4 maja 2016 r. L 119/1). </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+        <w:t>rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w</w:t>
+      </w:r>
+      <w:r w:rsidR="00660937">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych) (Dziennik Urzędowy Unii Europejskiej z dnia 4 maja 2016 r. L 119/1). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D9B667" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Administrator danych</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="5C375C51" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Administratorem Pani/Pana danych osobowych jest Prezydent Wrocławia. Można się z nami skontaktować w następujący sposób:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="52DD7387" w14:textId="587CB5DB" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="289" w:hanging="289"/>
         <w:rPr>
           <w:rStyle w:val="st"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>listownie na adres: Prezydent Wrocławia, Urząd Miejski Wrocławia, pl. Nowy Targ 1-8, 50-141 Wrocław,</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+        <w:t xml:space="preserve">listownie na adres: Prezydent Wrocławia, Urząd Miejski Wrocławia, </w:t>
+      </w:r>
+      <w:r w:rsidR="00660937">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l. Nowy Targ 1-8, 50-141 Wrocław,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A5F5A9" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="289" w:hanging="284"/>
         <w:rPr>
           <w:rStyle w:val="st"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rStyle w:val="st"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- przez e-mail: wns@um.wroc.pl,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="3DCE1249" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="st"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rStyle w:val="st"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- telefonicznie: +48 717 77 71 11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="25A055B6" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Cele przetwarzania danych</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="1304DCC5" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Będziemy przetwarzać Pani/Pana dane osobowe, w celu wypełnienia obowiązku prawnego, którym jest gospodarowanie nieruchomościami Gminy Wrocław.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="3C962724" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Podstawy prawne przetwarzania</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="6768650B" w14:textId="57EB3EDF" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Będziemy przetwarzać Pani/Pana dane osobowe na podstawie przepisów prawa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> w szczególności:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+        <w:t xml:space="preserve"> w</w:t>
+      </w:r>
+      <w:r w:rsidR="00660937">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>szczególności:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF95673" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- Ustawy z dnia 8 marca 1990 r. o samorządzie gminnym.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="3A76527E" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- Ustawy z dnia 21 sierpnia 1997 r. o gospodarce nieruchomościami.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="68478802" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- Ustawy z dnia 23 kwietnia 1964 r. Kodeks cywilny.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="1B39A592" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- Ustawy z dnia 14 czerwca 1960 r. Kodeks postępowania administracyjnego.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="0D919AA6" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">- Ustawy z dnia 17 listopada 1964 r. Kodeks postępowania cywilnego. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="25E68628" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- Ustawy z dnia 6 lipca 1982 r. o księgach wieczystych i hipotece.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="17B57AAF" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- Ustawy z dnia 10 kwietnia 2003 r. o szczególnych zasadach przygotowania i realizacji inwestycji w zakresie dróg publicznych.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="2830505C" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- Ustawy z dnia 8 września 2000 r. o komercjalizacji i restrukturyzacji przedsiębiorstwa państwowego „Polskie Koleje Państwowe”.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="6087A985" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- Ustawy z dnia   20 lipca 2017 r. o Krajowym Zasobie Nieruchomości.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="4F7F33D3" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- Ustawy z dnia 8 grudnia 2006 r. o finansowym wsparciu niektórych przedsięwzięć mieszkaniowych.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="5DF3FDB1" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- Ustawy z dnia 10 lutego 2017 r. o Krajowym Ośrodku Wsparcia Rolnictwa.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="7458598C" w14:textId="53E64CD1" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>- Ustawy z dnia 24 marca 1920 r. o nabywaniu nieruchomości przez cudzoziemców (Dz. U. z 2017 r. poz. 2278).</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+        <w:t>- Ustawy z dnia 24 marca 1920 r. o nabywaniu nieruchomości przez cudzoziemców (Dz. U. z</w:t>
+      </w:r>
+      <w:r w:rsidR="00660937">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2017 r. poz. 2278).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C703F6D" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kategorie danych</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="00352028" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="793E2444" w14:textId="4B5C249C" w:rsidR="003E2BE2" w:rsidRPr="00352028" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:pStyle w:val="Tekstkomentarza"/>
         <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00352028">
-        <w:t>Będziemy przetwarzać następujące kategorie Pani/Pana danych osobowych: dane kontaktowe (m.in. imię, nazwisko, adres zamieszkania, numer telefonu, adres e-mail, adres skrzynki odbiorczej na EPUAP) oraz</w:t>
+        <w:t xml:space="preserve">Będziemy przetwarzać następujące kategorie Pani/Pana danych osobowych: dane kontaktowe (m.in. imię, nazwisko, adres zamieszkania, numer telefonu, adres e-mail, adres skrzynki odbiorczej </w:t>
+      </w:r>
+      <w:r w:rsidR="00660937">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00352028">
+        <w:t>PUAP</w:t>
+      </w:r>
+      <w:r w:rsidR="00660937">
+        <w:t xml:space="preserve"> i e-Doręczeń</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00352028">
+        <w:t>) oraz</w:t>
       </w:r>
       <w:r w:rsidRPr="00352028">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> dane dotyczące własności nieruchomości</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">w ramach </w:t>
       </w:r>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>realizowanego postępowania w Pani/Pana sprawie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="600245A7" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Źródło pochodzenia danych</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="523708BC" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pani/Pana</w:t>
       </w:r>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> dane osobowe pozyskane zostały ze złożonych przez Panią/Pana dokumentów dotyczących realizowanego postępowania w Pani/Pana sprawie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> oraz z Powszechnego </w:t>
-[...22 lines deleted...]
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+        <w:t xml:space="preserve"> oraz z Powszechnego Elektonicznego Systemu Ewidencji Ludności i Głównego Urzędu  Geodezji i Kartografii.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2456F1CF" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Okres przechowywania danych</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="3687600D" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="600" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Będziemy przechowywać Pani/Pana dane przez okres niezbędny do realizacji celu, dla którego zostały zebrane, a po tym czasie przez okres oraz w zakresie wymaganym przez przepisy polskiego prawa archiwalnego.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="027CA200" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Odbiorcy danych</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="025F9439" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Będziemy przekazywać Pani/Pana dane osobowe podmiotom upoważnionym na podstawie przepisów prawa. Dodatkowo dane mogą być udostępniane:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="27C6075B" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="176" w:hanging="176"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">usługodawcom wykonującym zadania na zlecenie Administratora w ramach świadczenia usług serwisu, rozwoju i utrzymania systemów informatycznych, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="731504D1" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="176" w:hanging="176"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">podmiotom prowadzącym działalność pocztową lub kurierską, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="0866CB87" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="176" w:hanging="176"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>osobom fizycznym posiadającym wiedzę specjalną np. rzeczoznawcom majątkowym,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="6A9AA86C" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:pStyle w:val="Tekstkomentarza"/>
         <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:t>- kancelariom notarialnym w celu zawarcia umowy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="4A3C21C8" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:pStyle w:val="Tekstkomentarza"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Prawa związane z przetwarzaniem danych osobowych</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="7FE8DABB" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Przysługują Pani/Panu następujące prawa związane z przetwarzaniem danych osobowych:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="231C3969" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="289" w:hanging="289"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>prawo dostępu do Pani/Pana danych osobowych,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="0CD34631" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="289" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>prawo żądania sprostowania Pani/Pana danych osobowych,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="20387F7F" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="289" w:hanging="289"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>prawo żądania ograniczenia przetwarzania Pani/Pana danych osobowych,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="327FFFBB" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="289" w:hanging="289"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">prawo do przenoszenia Pani/Pana danych osobowych, tj. prawo otrzymania od nas Pani/Pana danych osobowych, w ustrukturyzowanym, powszechnie używanym formacie informatycznym nadającym się do odczytu maszynowego. Możesz przesłać te dane innemu administratorowi danych lub zażądać, abyśmy przesłali Pani/Pana dane do innego administratora. Jednakże zrobimy to tylko jeśli takie przesłanie jest technicznie możliwe. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="003E2BE2" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="7382858B" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="003E2BE2" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E2BE2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>Aby skorzystać z powyższych praw, musi Pani/Pan skontaktować się z Administratorem danych (dane kontaktowe powyżej) lub Inspektorem Ochrony Danych (dane kontaktowe poniżej).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="714A12D0" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Inspektor Ochrony Danych</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="41C0B65D" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W Urzędzie wyznaczony został Inspektor Ochrony Danych –  Sebastian Sobecki. Jest to osoba, z którą można się kontaktować w sprawach dotyczących przetwarzania Pani/Pana danych osobowych oraz korzystania z przysługujących Pani/Panu praw związanych z przetwarzaniem danych.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="1920F0EB" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Z Inspektorem można kontaktować się w następujący sposób:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="1FC726C3" w14:textId="686F8B20" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="289" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>listownie na adres: al. M. Kromera 44, 51-163 Wrocław</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+        <w:t xml:space="preserve">listownie na adres: </w:t>
+      </w:r>
+      <w:r w:rsidR="00660937">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l. M. Kromera 44, 51-163 Wrocław</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3626D3F1" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="289" w:hanging="289"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>przez e-mail: iod@um.wroc.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="0A9D9ADF" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-   telefonicznie: 71 777 77 24.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="5B4B1A14" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Prawo wniesienia skargi do organu</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="6B344C87" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Przysługuje Pani/Panu także prawo wniesienia skargi do organu nadzorczego zajmującego się ochroną danych osobowych, tj. Prezesa Urzędu Ochrony Danych Osobowych</w:t>
       </w:r>
       <w:r w:rsidR="006B7640">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="5068BA06" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E2BE2" w:rsidRDefault="003E2BE2" w:rsidP="00C159FF">
+    <w:p w14:paraId="5CB55012" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRDefault="003E2BE2" w:rsidP="00C159FF">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
+    <w:p w14:paraId="32CD9EDA" w14:textId="77777777" w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
+    <w:p w14:paraId="1553E2A5" w14:textId="77777777" w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
+    <w:p w14:paraId="4E2A986D" w14:textId="77777777" w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
+    <w:p w14:paraId="5326682F" w14:textId="77777777" w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
+    <w:p w14:paraId="0377C412" w14:textId="77777777" w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
+    <w:p w14:paraId="24A996B8" w14:textId="77777777" w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
+    <w:p w14:paraId="1907E2D1" w14:textId="77777777" w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
+    <w:p w14:paraId="5E953AD3" w14:textId="77777777" w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
+    <w:p w14:paraId="1DFE94C2" w14:textId="77777777" w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
+    <w:p w14:paraId="4A9DA3BA" w14:textId="77777777" w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
+    <w:p w14:paraId="1C9EFAD4" w14:textId="77777777" w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
+    <w:p w14:paraId="1A094BD8" w14:textId="77777777" w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
+    <w:p w14:paraId="71AF531D" w14:textId="77777777" w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
+    <w:p w14:paraId="6E1481D5" w14:textId="77777777" w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
+    <w:p w14:paraId="23C5C3CA" w14:textId="77777777" w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
+    <w:p w14:paraId="74F4D626" w14:textId="77777777" w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
+    <w:p w14:paraId="6FC871BA" w14:textId="77777777" w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
+    <w:p w14:paraId="77BFEB92" w14:textId="77777777" w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
+    <w:p w14:paraId="18BD3BC0" w14:textId="77777777" w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
+    <w:p w14:paraId="2EA9E408" w14:textId="77777777" w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
+    <w:p w14:paraId="469DD1FC" w14:textId="25F5D239" w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Wersja 2/2025</w:t>
+        <w:t xml:space="preserve">Wersja </w:t>
+      </w:r>
+      <w:r w:rsidR="00137700">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidR="00137700">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C159FF" w:rsidSect="00370C8B">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="1134" w:bottom="142" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003E2BE2" w:rsidRDefault="003E2BE2" w:rsidP="003E2BE2">
+    <w:p w14:paraId="38B1CD43" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRDefault="003E2BE2" w:rsidP="003E2BE2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003E2BE2" w:rsidRDefault="003E2BE2" w:rsidP="003E2BE2">
+    <w:p w14:paraId="10AE7C3A" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRDefault="003E2BE2" w:rsidP="003E2BE2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Mono">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000283" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003E2BE2" w:rsidRDefault="003E2BE2" w:rsidP="003E2BE2">
+    <w:p w14:paraId="2F8D8A89" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRDefault="003E2BE2" w:rsidP="003E2BE2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003E2BE2" w:rsidRDefault="003E2BE2" w:rsidP="003E2BE2">
+    <w:p w14:paraId="368B1F63" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRDefault="003E2BE2" w:rsidP="003E2BE2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F8427E5A"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04AA1276"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EFFC30CA"/>
     <w:lvl w:ilvl="0" w:tplc="5EA69D54">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2949,51 +3012,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08097265"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C4EE5768"/>
     <w:lvl w:ilvl="0" w:tplc="8A8A6CE2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -3061,51 +3124,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D577BF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="88EA0766"/>
     <w:lvl w:ilvl="0" w:tplc="CB1EE33A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3174,51 +3237,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16061BD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B080B5C"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3314,51 +3377,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20E10334"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="14508B2E"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3427,51 +3490,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2716427C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B3C2A76C"/>
     <w:lvl w:ilvl="0" w:tplc="B7B07B30">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -3539,51 +3602,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6C703C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9E209858"/>
     <w:lvl w:ilvl="0" w:tplc="11DEE914">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -3628,51 +3691,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C2234BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4D484106"/>
     <w:lvl w:ilvl="0" w:tplc="75D02860">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3769,51 +3832,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E422B0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1CE4D070"/>
     <w:lvl w:ilvl="0" w:tplc="3266FBEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3909,51 +3972,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="407B6A66"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="28ACC87A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4058,51 +4121,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D8A66D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F482C76"/>
     <w:lvl w:ilvl="0" w:tplc="A846FC14">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Tahoma" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4199,51 +4262,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C921C58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B080B5C"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4339,51 +4402,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DE264E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9ACE49FA"/>
     <w:lvl w:ilvl="0" w:tplc="8520A634">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4452,51 +4515,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EEA7385"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BB345BD2"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -4541,51 +4604,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="613A3256"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B080B5C"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4681,51 +4744,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67417BD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C562B90A"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -4770,51 +4833,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67A56205"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49AA7C8E"/>
     <w:lvl w:ilvl="0" w:tplc="961C59B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4883,51 +4946,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67EE6FD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54549A76"/>
     <w:lvl w:ilvl="0" w:tplc="961C59B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4996,51 +5059,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74EC512B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FD64C34"/>
     <w:lvl w:ilvl="0" w:tplc="961C59B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5109,51 +5172,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77E14345"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC406B22"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5222,51 +5285,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C801138"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7BB091B8"/>
     <w:lvl w:ilvl="0" w:tplc="A846FC14">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Tahoma" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5335,51 +5398,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D6A1CBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09A2DDEC"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5613,275 +5676,518 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FB6CFF"/>
     <w:rsid w:val="000612B9"/>
     <w:rsid w:val="0012352F"/>
+    <w:rsid w:val="00137700"/>
     <w:rsid w:val="00211EF1"/>
     <w:rsid w:val="00316A6F"/>
     <w:rsid w:val="00350808"/>
     <w:rsid w:val="0036551E"/>
     <w:rsid w:val="00370C8B"/>
     <w:rsid w:val="003C7898"/>
     <w:rsid w:val="003E2BE2"/>
     <w:rsid w:val="00470F8E"/>
     <w:rsid w:val="00486BCD"/>
     <w:rsid w:val="00532C40"/>
     <w:rsid w:val="005576A1"/>
     <w:rsid w:val="005F2B6C"/>
+    <w:rsid w:val="00660937"/>
     <w:rsid w:val="006B7640"/>
     <w:rsid w:val="009B26A9"/>
     <w:rsid w:val="00C159FF"/>
     <w:rsid w:val="00D20BC5"/>
     <w:rsid w:val="00D3398A"/>
     <w:rsid w:val="00D666A2"/>
     <w:rsid w:val="00DB27B1"/>
     <w:rsid w:val="00DD3077"/>
     <w:rsid w:val="00E636AC"/>
     <w:rsid w:val="00F3626F"/>
     <w:rsid w:val="00F63428"/>
     <w:rsid w:val="00F845C4"/>
     <w:rsid w:val="00FB6CFF"/>
     <w:rsid w:val="00FD2A6A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="763BB874"/>
+  <w15:docId w15:val="{E1AD36F9-3309-49AC-8581-0386C0E80E51}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...138 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00370C8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:qFormat/>
     <w:rsid w:val="00370C8B"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
@@ -5898,51 +6204,50 @@
     <w:rsid w:val="00370C8B"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
     <w:name w:val="Nagłówek 1 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:rsid w:val="00370C8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
@@ -6316,51 +6621,51 @@
     <w:rsid w:val="003E2BE2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
     <w:name w:val="Stopka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Stopka"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003E2BE2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1082331586">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
@@ -6628,67 +6933,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>862</Words>
-  <Characters>7151</Characters>
+  <Words>1146</Words>
+  <Characters>6877</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>59</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>57</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>WNIOSEK O NABYCIE NIERUCHOMOŚCI KOMUNALNEJ</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMW</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7998</CharactersWithSpaces>
+  <CharactersWithSpaces>8007</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>WNIOSEK O NABYCIE NIERUCHOMOŚCI KOMUNALNEJ</dc:title>
   <dc:creator>WI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>