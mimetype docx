--- v1 (2026-04-25)
+++ v2 (2026-06-30)
@@ -1335,93 +1335,125 @@
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Administrator danych</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C375C51" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Administratorem Pani/Pana danych osobowych jest Prezydent Wrocławia. Można się z nami skontaktować w następujący sposób:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52DD7387" w14:textId="587CB5DB" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="52DD7387" w14:textId="359E7150" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="289" w:hanging="289"/>
         <w:rPr>
           <w:rStyle w:val="st"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">listownie na adres: Prezydent Wrocławia, Urząd Miejski Wrocławia, </w:t>
       </w:r>
       <w:r w:rsidR="00660937">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>l. Nowy Targ 1-8, 50-141 Wrocław,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB55C5" w:rsidRPr="00DB55C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB55C5" w:rsidRPr="006A7B41">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>adres do e-</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3144">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB55C5" w:rsidRPr="006A7B41">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>oręczeń: AE:PL-95179-82549-VVTFT-27,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14A5F5A9" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="289" w:hanging="284"/>
         <w:rPr>
           <w:rStyle w:val="st"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rStyle w:val="st"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>- przez e-mail: wns@um.wroc.pl,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DCE1249" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
@@ -2319,92 +2351,140 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W Urzędzie wyznaczony został Inspektor Ochrony Danych –  Sebastian Sobecki. Jest to osoba, z którą można się kontaktować w sprawach dotyczących przetwarzania Pani/Pana danych osobowych oraz korzystania z przysługujących Pani/Panu praw związanych z przetwarzaniem danych.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1920F0EB" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Z Inspektorem można kontaktować się w następujący sposób:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FC726C3" w14:textId="686F8B20" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="1FC726C3" w14:textId="0FAB7614" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="289" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">listownie na adres: </w:t>
       </w:r>
       <w:r w:rsidR="00660937">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>l. M. Kromera 44, 51-163 Wrocław</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB55C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB55C5" w:rsidRPr="006A7B41">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>adres do e-</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3144">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB55C5" w:rsidRPr="006A7B41">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>oręczeń: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB55C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00DB55C5" w:rsidRPr="006A7B41">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>AE:PL-95179-82549-VVTFT-27,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3626D3F1" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="289" w:hanging="289"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2699,78 +2779,78 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18BD3BC0" w14:textId="77777777" w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EA9E408" w14:textId="77777777" w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="469DD1FC" w14:textId="25F5D239" w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
+    <w:p w14:paraId="469DD1FC" w14:textId="6AF7A273" w:rsidR="00C159FF" w:rsidRDefault="00C159FF" w:rsidP="00C159FF">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Wersja </w:t>
       </w:r>
-      <w:r w:rsidR="00137700">
+      <w:r w:rsidR="00DB55C5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
       <w:r w:rsidR="00137700">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C159FF" w:rsidSect="00370C8B">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="1134" w:bottom="142" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
@@ -2836,51 +2916,51 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Mono">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
@@ -5719,51 +5799,53 @@
   <w:rsids>
     <w:rsidRoot w:val="00FB6CFF"/>
     <w:rsid w:val="000612B9"/>
     <w:rsid w:val="0012352F"/>
     <w:rsid w:val="00137700"/>
     <w:rsid w:val="00211EF1"/>
     <w:rsid w:val="00316A6F"/>
     <w:rsid w:val="00350808"/>
     <w:rsid w:val="0036551E"/>
     <w:rsid w:val="00370C8B"/>
     <w:rsid w:val="003C7898"/>
     <w:rsid w:val="003E2BE2"/>
     <w:rsid w:val="00470F8E"/>
     <w:rsid w:val="00486BCD"/>
     <w:rsid w:val="00532C40"/>
     <w:rsid w:val="005576A1"/>
     <w:rsid w:val="005F2B6C"/>
     <w:rsid w:val="00660937"/>
     <w:rsid w:val="006B7640"/>
     <w:rsid w:val="009B26A9"/>
     <w:rsid w:val="00C159FF"/>
     <w:rsid w:val="00D20BC5"/>
     <w:rsid w:val="00D3398A"/>
     <w:rsid w:val="00D666A2"/>
     <w:rsid w:val="00DB27B1"/>
+    <w:rsid w:val="00DB55C5"/>
     <w:rsid w:val="00DD3077"/>
+    <w:rsid w:val="00DE3144"/>
     <w:rsid w:val="00E636AC"/>
     <w:rsid w:val="00F3626F"/>
     <w:rsid w:val="00F63428"/>
     <w:rsid w:val="00F845C4"/>
     <w:rsid w:val="00FB6CFF"/>
     <w:rsid w:val="00FD2A6A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -6933,67 +7015,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1146</Words>
-  <Characters>6877</Characters>
+  <Words>1160</Words>
+  <Characters>6963</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>57</Lines>
+  <Lines>58</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>WNIOSEK O NABYCIE NIERUCHOMOŚCI KOMUNALNEJ</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMW</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8007</CharactersWithSpaces>
+  <CharactersWithSpaces>8107</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>WNIOSEK O NABYCIE NIERUCHOMOŚCI KOMUNALNEJ</dc:title>
   <dc:creator>WI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>