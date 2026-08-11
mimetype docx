--- v2 (2026-06-30)
+++ v3 (2026-08-11)
@@ -2,2878 +2,2902 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="2A71A36C" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
-[...7 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2A71A36C" w14:textId="601CD188" w:rsidR="00316A6F" w:rsidRPr="00BE710D" w:rsidRDefault="00316A6F" w:rsidP="00DF11C3">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00DF11C3" w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-    <w:p w14:paraId="64973116" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Wrocław, dnia ....................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64973116" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRPr="00BE710D" w:rsidRDefault="00316A6F" w:rsidP="00DF11C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="17430471" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17430471" w14:textId="2BAA21D1" w:rsidR="00316A6F" w:rsidRPr="00BE710D" w:rsidRDefault="00316A6F" w:rsidP="00DF11C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...119 lines deleted...]
-      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Imię i nazwisko...............................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="173AAB6C" w14:textId="7718DE99" w:rsidR="00316A6F" w:rsidRPr="00BE710D" w:rsidRDefault="00316A6F" w:rsidP="00DF11C3">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>adres ............................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40CF0169" w14:textId="0E21088B" w:rsidR="00316A6F" w:rsidRPr="00BE710D" w:rsidRDefault="00316A6F" w:rsidP="00DF11C3">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nr telefonu* (nieobowiązkowo)........................</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF11C3" w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="607600CE" w14:textId="2685923E" w:rsidR="00316A6F" w:rsidRPr="00BE710D" w:rsidRDefault="00316A6F" w:rsidP="00DF11C3">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e-mail* (nieobowiązkowo)................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="569641A0" w14:textId="7384A304" w:rsidR="00316A6F" w:rsidRPr="00BE710D" w:rsidRDefault="00316A6F" w:rsidP="00DF11C3">
+      <w:pPr>
+        <w:ind w:left="5664"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Wydział Nabywania</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF11C3" w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF11C3" w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>i Sprzedaży Nieruchomości</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D6072FC" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRPr="00BE710D" w:rsidRDefault="00316A6F" w:rsidP="00DF11C3">
+      <w:pPr>
+        <w:ind w:left="4956" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Urząd Miejski Wrocławia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="582821E9" w14:textId="426EC5A4" w:rsidR="00316A6F" w:rsidRPr="00BE710D" w:rsidRDefault="00316A6F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...197 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00BE710D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Pl. Nowy Targ 1-8</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16A9C4DC" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="16A9C4DC" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRPr="00BE710D" w:rsidRDefault="00316A6F" w:rsidP="00DF11C3">
+      <w:pPr>
+        <w:ind w:left="4956" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE710D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>50-141 Wrocław</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BE710D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09F1DDE7" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
+    <w:p w14:paraId="09F1DDE7" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRPr="00BE710D" w:rsidRDefault="00316A6F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EDAA051" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
+    <w:p w14:paraId="1EDAA051" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRPr="00933976" w:rsidRDefault="00316A6F" w:rsidP="00933976">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00933976">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:t>WNIOSEK</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="258A048A" w14:textId="224370F2" w:rsidR="00316A6F" w:rsidRPr="00933976" w:rsidRDefault="00316A6F" w:rsidP="00933976">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">o nabycie nieruchomości gruntowej </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00933976">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">o nabycie nieruchomości gruntowej </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00933976">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
         <w:t>w trybie bezprzetargowym</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="258A048A" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
-[...58 lines deleted...]
-    <w:p w14:paraId="7A7E784F" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
+    <w:p w14:paraId="1050B435" w14:textId="77777777" w:rsidR="00DF11C3" w:rsidRPr="00BE710D" w:rsidRDefault="00DF11C3" w:rsidP="00DF11C3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ADCE798" w14:textId="2093CD9E" w:rsidR="00316A6F" w:rsidRPr="00BE710D" w:rsidRDefault="00316A6F" w:rsidP="00DF11C3">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zwracam się o przygotowanie do zbycia w trybie bezprzetargowym nieruchomości gruntowej położonej we Wrocławiu przy ul. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF11C3" w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.........................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47AD744E" w14:textId="07AEC2C9" w:rsidR="00316A6F" w:rsidRPr="00BE710D" w:rsidRDefault="00316A6F" w:rsidP="00DF11C3">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Oznaczonej geodezyjnie jako działka (lub część działki)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF11C3" w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …………………………..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>....................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6453B61E" w14:textId="2B76C35B" w:rsidR="00316A6F" w:rsidRPr="00BE710D" w:rsidRDefault="00316A6F" w:rsidP="00DF11C3">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>obręb:...............................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF11C3" w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>..................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A7E784F" w14:textId="6BC1573F" w:rsidR="00316A6F" w:rsidRPr="00BE710D" w:rsidRDefault="00316A6F" w:rsidP="00DF11C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-    <w:p w14:paraId="60DA5F9D" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>w celu poprawy warunków zagospodarowania mojej nieruchomości położonej we Wrocławiu przy ul.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF11C3" w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF11C3" w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.........</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3493000C" w14:textId="3C5AC459" w:rsidR="00316A6F" w:rsidRPr="00BE710D" w:rsidRDefault="00316A6F" w:rsidP="00DF11C3">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BE710D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>numer księgi wieczystej, nr działki, obręb, powierzchnia nieruchomości wnioskodawcy</w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-    <w:p w14:paraId="0675A96D" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
+      <w:r w:rsidR="00DF11C3" w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>...............................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0675A96D" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRPr="00BE710D" w:rsidRDefault="00316A6F" w:rsidP="00DF11C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BE710D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> inne przyczyny nabycia w trybie bezprzetargowym</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AF15EA3" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
+    <w:p w14:paraId="6AF15EA3" w14:textId="3FDFBF34" w:rsidR="00316A6F" w:rsidRPr="00BE710D" w:rsidRDefault="00316A6F" w:rsidP="00DF11C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>......................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C87B37" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRPr="00BE710D" w:rsidRDefault="00316A6F" w:rsidP="00DF11C3">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE710D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Uzasadnienie wniosku</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E2BCB51" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
+    <w:p w14:paraId="4E2BCB51" w14:textId="4ABC5DE2" w:rsidR="00DF11C3" w:rsidRPr="00BE710D" w:rsidRDefault="00316A6F" w:rsidP="00DF11C3">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
-        <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BE710D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>........................................................................................................................................................................................................................................................................</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0123B035" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
+        <w:t>........................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0123B035" w14:textId="376A89DC" w:rsidR="00316A6F" w:rsidRPr="00BE710D" w:rsidRDefault="00316A6F" w:rsidP="00DF11C3">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
-        <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BE710D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.................................................................................................................................... ....................................................................................................................................</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="512B8332" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
+        <w:t>............................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512B8332" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRPr="00BE710D" w:rsidRDefault="00316A6F" w:rsidP="00DF11C3">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
-        <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BE710D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Przedkładam następujące załączniki:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D54F9DF" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
+    <w:p w14:paraId="0D54F9DF" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRPr="00BE710D" w:rsidRDefault="00316A6F" w:rsidP="00DF11C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE710D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Egzemplarz mapy z naniesioną lokalizacją gruntu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1002A3C0" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
-      <w:pPr>
+    <w:p w14:paraId="1002A3C0" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRPr="00BE710D" w:rsidRDefault="00316A6F" w:rsidP="00DF11C3">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...97 lines deleted...]
-    <w:p w14:paraId="6EB3026C" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43B0654B" w14:textId="031E02E4" w:rsidR="00D666A2" w:rsidRPr="00BE710D" w:rsidRDefault="00316A6F" w:rsidP="00DF11C3">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Oświadczam, że poniosę wszelkie koszty związane z przygotowaniem nieruchomości do obrotu cywilnoprawnego, nabyciem nieruchomości, koszty sporządzenia umowy notarialnej i ujawnieniem nabywcy w księdze wieczystej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="612AC10A" w14:textId="3B1A5070" w:rsidR="00D666A2" w:rsidRPr="00BE710D" w:rsidRDefault="00D666A2" w:rsidP="00DF11C3">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Oświadczam, że zapoznałam/zapoznałem się z treścią Klauzuli informacyjnej  o</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF11C3" w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">przetwarzaniu danych osobowych stanowiącą integralną część składanego wniosku. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="403C91D2" w14:textId="77777777" w:rsidR="00D666A2" w:rsidRPr="00BE710D" w:rsidRDefault="00D666A2" w:rsidP="00DF11C3">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EB3026C" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRPr="00AA5612" w:rsidRDefault="00316A6F" w:rsidP="00DF11C3">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BE710D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BE710D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> *  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AA5612">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="NSimSun" w:hAnsi="Verdana"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wyrażam zgodę</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AA5612">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, aby moje dane osobowe w zakresie obejmującym: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AA5612">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="auto"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">numer telefonu i adres e-mail </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AA5612">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>były przet</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AA5612">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>warzane przez Gminę Wrocław w celach kontaktowych.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6470E0F8" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F" w:rsidP="00D20BC5">
+    <w:p w14:paraId="6470E0F8" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRPr="00AA5612" w:rsidRDefault="00316A6F" w:rsidP="00DF11C3">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5612">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zgoda może być w każdym momencie wycofana poprzez pisemny wniosek. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59736E1F" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
-      <w:pPr>
+    <w:p w14:paraId="59736E1F" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRPr="00BE710D" w:rsidRDefault="00316A6F" w:rsidP="00DF11C3">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C5487E9" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
-[...18 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="11EEB7A9" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRPr="00BE710D" w:rsidRDefault="00316A6F" w:rsidP="00DF11C3">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E0882D9" w14:textId="056B45B6" w:rsidR="00316A6F" w:rsidRPr="00BE710D" w:rsidRDefault="00316A6F" w:rsidP="00DF11C3">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>..............................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6429D249" w14:textId="696538D1" w:rsidR="00BE710D" w:rsidRPr="00BE710D" w:rsidRDefault="00316A6F" w:rsidP="00AA5612">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BE710D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BE710D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BE710D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BE710D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BE710D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BE710D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BE710D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BE710D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00DF11C3" w:rsidRPr="00BE710D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>(podpis wnioskodawcy)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C58888A" w14:textId="77777777" w:rsidR="00316A6F" w:rsidRDefault="00316A6F">
-[...11 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="4C31FED2" w14:textId="77777777" w:rsidR="00AA5612" w:rsidRDefault="00AA5612" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A528913" w14:textId="6B418902" w:rsidR="00BE710D" w:rsidRPr="00BE710D" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE710D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>KLAUZULA INFORMACYJNA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08EF0DF8" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="003E2BE2" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="4B6184DA" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="000C778D" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E2BE2">
+      <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>INFORMACJE DOTYCZĄCE PRZETWARZANIA TWOICH DANYCH OSOBOWYCH</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="55F79346" w14:textId="22BC1B68" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+        <w:t>INFORMACJE DOTYCZĄCE PRZETWARZANIA DANYCH OSOBOWYCH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77328F36" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="000C778D" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Niniejszą informację otrzymałeś w związku z obowiązkami określonymi w art. 13 </w:t>
+        <w:t>Niniejszą informację otrzym</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">i art. 14 </w:t>
+        <w:t>uje Pan/Pani</w:t>
       </w:r>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w</w:t>
-[...7 lines deleted...]
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> w związku z obowiązkami określonymi w art. 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i art. 14 R</w:t>
       </w:r>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych) (Dziennik Urzędowy Unii Europejskiej z dnia 4 maja 2016 r. L 119/1). </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="15D9B667" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+        <w:t xml:space="preserve">ozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych) (Dziennik Urzędowy Unii Europejskiej z dnia 4 maja 2016 r. L 119/1). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69ACF9A9" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="000C778D" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Administrator danych</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C375C51" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+    <w:p w14:paraId="2BF2A9BA" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="000C778D" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Administratorem Pani/Pana danych osobowych jest Prezydent Wrocławia. Można się z nami skontaktować w następujący sposób:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="52DD7387" w14:textId="359E7150" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+        <w:t>Administratorem Pani/Pana danych osobowych jest Prezydent Wrocławia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>którym można się</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skontaktować w następujący sposób:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17661C8A" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="006A7B41" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="289" w:hanging="289"/>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">listownie na adres: Prezydent Wrocławia, Urząd Miejski Wrocławia, </w:t>
       </w:r>
-      <w:r w:rsidR="00660937">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>l. Nowy Targ 1-8, 50-141 Wrocław,</w:t>
-[...34 lines deleted...]
-    <w:p w14:paraId="14A5F5A9" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+        <w:t>l. Nowy Targ 1-8, 50-141 Wrocław</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7B41">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4361970D" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="000C778D" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="289" w:hanging="284"/>
         <w:rPr>
           <w:rStyle w:val="st"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rStyle w:val="st"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>- przez e-mail: wns@um.wroc.pl,</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3DCE1249" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A30C45">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>za pośrednictwem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A30C45">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> poczty elektronicznej na adres</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00151E64">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>wns@um.wroc.pl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e-Doręczeń: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E70210">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>AE:PL-95179-82549-VVTFT-27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11EC9B0D" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="000C778D" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="290" w:hanging="284"/>
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- telefonicznie: +48 717 77 71 11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D050695" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="000C778D" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cele przetwarzania danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04DA5933" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="000C778D" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Będziemy przetwarzać Pani/Pana dane osobowe, w celu wypełnienia obowiązku prawnego, którym jest gospodarowanie nieruchomościami Gminy Wrocław.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="479CAF8D" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="000C778D" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Podstawy prawne przetwarzania</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61078CA3" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="00996F31" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">art. 6 ust. 1 lit. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>) RODO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79AB2FF0" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="00996F31" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>art. 6 ust. 1 lit. c) RODO oraz:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="375B0B84" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="00996F31" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- Ustawy z dnia 8 marca 1990 r. o samorządzie gminnym.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD58E36" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="00996F31" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- Ustawy z dnia 21 sierpnia 1997 r. o gospodarce nieruchomościami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DBD7D7E" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="00996F31" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- Ustawy z dnia 23 kwietnia 1964 r. Kodeks cywilny.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59841660" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="00996F31" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- Ustawy z dnia 14 czerwca 1960 r. Kodeks postępowania administracyjnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B5B4548" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="00996F31" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Ustawy z dnia 17 listopada 1964 r. Kodeks postępowania cywilnego. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="377D9DEB" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="00996F31" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- Ustawy z dnia 6 lipca 1982 r. o księgach wieczystych i hipotece.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69201424" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="00996F31" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- Ustawy z dnia 10 kwietnia 2003 r. o szczególnych zasadach przygotowania i realizacji inwestycji w zakresie dróg publicznych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EB185C5" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="00996F31" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- Ustawy z dnia 8 września 2000 r. o komercjalizacji i restrukturyzacji przedsiębiorstwa państwowego „Polskie Koleje Państwowe”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B657E21" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="00996F31" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- Ustawy z dnia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>20 lipca 2017 r. o Krajowym Zasobie Nieruchomości.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FA48E3C" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="00996F31" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- Ustawy z dnia 8 grudnia 2006 r. o finansowym wsparciu niektórych przedsięwzięć mieszkaniowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36F149E5" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="00996F31" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- Ustawy z dnia 10 lutego 2017 r. o Krajowym Ośrodku Wsparcia Rolnictwa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61ACB593" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="st"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- Ustawy z dnia 24 marca 1920 r. o nabywaniu nieruchomości przez cudzoziemców (Dz. U. z 2017 r. poz. 2278).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008922D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39BEAB02" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="00E31B60" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:pStyle w:val="Tekstkomentarza"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E31B60">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Obligatoryjność/fakultatywność podania danych osobowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B34710" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="002251DE" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Podane przez Panią/Pana danych osobowych jest warunkiem zawarcia umowy, a ich niepodanie będzie skutkować brakiem możliwości zawarcia umowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12BA1AC4" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="000C778D" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
-          <w:rStyle w:val="st"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="25A055B6" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kategorie danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08A17E8A" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:pStyle w:val="Tekstkomentarza"/>
+        <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00352028">
+        <w:t xml:space="preserve">Będziemy przetwarzać następujące kategorie Pani/Pana danych osobowych: dane kontaktowe (m.in. imię, nazwisko, adres zamieszkania, numer telefonu, adres e-mail, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00352028">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">adres skrzynki odbiorczej na </w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00352028">
+        <w:t>PUAP</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i e-Doręczenia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00352028">
+        <w:t>) oraz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00352028">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dane dotyczące własności nieruchomości</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">w ramach </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>realizowanego postępowania w</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Pani/Pana sprawie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3680237D" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="000C778D" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Źródło pochodzenia danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CDE4474" w14:textId="6CE231B7" w:rsidR="00BE710D" w:rsidRPr="000C778D" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pani/Pana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dane osobowe pozyskane zostały ze złożonych przez Panią/Pana dokumentów dotyczących realizowanego postępowania w Pani/Pana sprawie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz z Powszechnego Elektronicznego Systemu Ewidencji Ludności i Głównego Urzędu Geodezji i Kartografii.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F51260" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="00A30C45" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Okres retencji danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45CEA6A5" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="000C778D" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Będziemy przechowywać Pani/Pana dane przez okres niezbędny do realizacji celu, dla którego zostały zebrane, a po tym czasie przez okres oraz w zakresie wymaganym przez przepisy polskiego prawa archiwalnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23DBE381" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C778D">
+      <w:r w:rsidRPr="00EB2493">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Cele przetwarzania danych</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1304DCC5" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+        <w:t>Odbiorcy danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45B3A45B" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="001F7196" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
       <w:pPr>
         <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="001F7196">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Odbiorcami Pani/Pana danych osobowych mogą być: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B4FE65" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="001F7196" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F7196">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>inne podmioty tj. jednostki budżetowe Gminy, jednostki administracji rządowej i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F7196">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>samorządowej,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1590192C" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="001F7196" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F7196">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>usługodawcy wykonujący zadania na zlecenie Administratora w ramach świadczenia usług serwisu, rozwoju i utrzymania systemów informatycznych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54227477" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F7196">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>podmioty prowadzących działalność pocztową lub kurierską;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48DADE02" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="001A36EF" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A36EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>podmiotom posiadającym wiedzę specjalną np. rzeczoznawcom majątkowym,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F83D855" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="001F7196" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F7196">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kancelarie notarialne w celu zawarcia umowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="500EF40B" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="000C778D" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:pStyle w:val="Tekstkomentarza"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="3C962724" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+          <w:b/>
+        </w:rPr>
+        <w:t>Prawa związane z przetwarzaniem danych osobowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68B5288E" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="00846131" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Przysługuje Pani/Panu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08E1B245" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="00846131" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846131">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawo dostępu do swoich danych oraz otrzymania ich kopii;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5580BD02" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="00846131" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846131">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawo do sprostowania (poprawiania) swoich danych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46DFDB8E" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846131">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawo do usunięcia danych (prawo do bycia zapomnianym);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F6AAA9" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="00751E20" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prawo do </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ograniczenia przetwarzania danych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55FDC13A" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="00846131" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846131">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawo do przenoszenia danych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02EAB1E1" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="00846131" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846131">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawo do wniesienia sprzeciwu wobec przetwarzania danych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B6B61F" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="00535ECC" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00846131">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawo do wniesienia skargi do organu nadzorczego – tj. Prezesa Urzędu Ochrony Danych Osobowych</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C756B46" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="000C778D" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Podstawy prawne przetwarzania</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6768650B" w14:textId="57EB3EDF" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+        <w:t>Inspektor Ochrony Danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FA14D1E" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="000C778D" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Będziemy przetwarzać Pani/Pana dane osobowe na podstawie przepisów prawa</w:t>
+        <w:t>W Urzędzie wyznaczony został Inspektor Ochrony Danych –  Sebastian Sobecki. Jest to osoba, z którą można się kontaktować w sprawach dotyczących przetwarzania Pani/Pana danych osobowych oraz korzystania z przysługujących Pani/Panu praw związanych z</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>przetwarzaniem danych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A1845E7" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="000C778D" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Z Inspektorem można kontaktować się w następujący sposób:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="003E65C5" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="000C778D" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="289" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">listownie na adres: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C778D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l. M. Kromera 44, 51-163 Wrocław</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="74D2E88A" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="000C778D" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="289" w:hanging="289"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> w</w:t>
-[...7 lines deleted...]
-        <w:t> </w:t>
+        <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>szczególności:</w:t>
-[...233 lines deleted...]
-    <w:p w14:paraId="7458598C" w14:textId="53E64CD1" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+        <w:tab/>
+        <w:t>przez e-mail: iod@um.wroc.pl</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A2FFC41" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="000C778D" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C778D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:iCs/>
-[...26 lines deleted...]
-        <w:keepNext/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-   telefonicznie: 71 777 77 24.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DED3714" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C778D">
+      <w:r w:rsidRPr="0096434C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Kategorie danych</w:t>
-[...59 lines deleted...]
-    <w:p w14:paraId="600245A7" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+        <w:t>Zautomatyzowane podejmowanie decyzji</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="106708EF" w14:textId="1AAF8936" w:rsidR="00BE710D" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0026537B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pani/Pana dane </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026537B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...109 lines deleted...]
-    <w:p w14:paraId="025F9439" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRPr="000C778D" w:rsidRDefault="003E2BE2" w:rsidP="00470F8E">
+        <w:t>nie będą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026537B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> podlegały profilowaniu lub zautomatyzowanemu podejmowaniu decyzji.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B2F9244" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRPr="0026537B" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C778D">
-[...13 lines deleted...]
-        </w:numPr>
+    </w:p>
+    <w:p w14:paraId="5BCE664E" w14:textId="0A1AE1F4" w:rsidR="00BE710D" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
-        <w:ind w:left="176" w:hanging="176"/>
-[...733 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wersja </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DB55C5">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="445AFFFE" w14:textId="77777777" w:rsidR="00BE710D" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="469DD1FC" w14:textId="0370668D" w:rsidR="00C159FF" w:rsidRPr="00BE710D" w:rsidRDefault="00BE710D" w:rsidP="00BE710D">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>/202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00137700">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...2 lines deleted...]
-    <w:sectPr w:rsidR="00C159FF" w:rsidSect="00370C8B">
+        <w:t>Wersja 3/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00C159FF" w:rsidRPr="00BE710D" w:rsidSect="00DF11C3">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="567" w:right="1134" w:bottom="142" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="38B1CD43" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRDefault="003E2BE2" w:rsidP="003E2BE2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="10AE7C3A" w14:textId="77777777" w:rsidR="003E2BE2" w:rsidRDefault="003E2BE2" w:rsidP="003E2BE2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
@@ -2893,63 +2917,63 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Mono">
     <w:altName w:val="Courier New"/>
@@ -3458,50 +3482,163 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F5375A4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B1CECC28"/>
+    <w:lvl w:ilvl="0" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20E10334"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="14508B2E"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3570,51 +3707,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2716427C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B3C2A76C"/>
     <w:lvl w:ilvl="0" w:tplc="B7B07B30">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -3682,51 +3819,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6C703C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9E209858"/>
     <w:lvl w:ilvl="0" w:tplc="11DEE914">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -3771,51 +3908,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C2234BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4D484106"/>
     <w:lvl w:ilvl="0" w:tplc="75D02860">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3912,51 +4049,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E422B0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1CE4D070"/>
     <w:lvl w:ilvl="0" w:tplc="3266FBEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4052,51 +4189,165 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="402623EB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D3AAD75E"/>
+    <w:lvl w:ilvl="0" w:tplc="C206F9EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="407B6A66"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="28ACC87A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4201,51 +4452,163 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="445951A5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BC7467C6"/>
+    <w:lvl w:ilvl="0" w:tplc="122ED0AA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2865" w:hanging="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D8A66D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F482C76"/>
     <w:lvl w:ilvl="0" w:tplc="A846FC14">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Tahoma" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4342,51 +4705,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C921C58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B080B5C"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4482,51 +4845,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DE264E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9ACE49FA"/>
     <w:lvl w:ilvl="0" w:tplc="8520A634">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4595,51 +4958,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EEA7385"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BB345BD2"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -4684,51 +5047,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="613A3256"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B080B5C"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4824,51 +5187,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67417BD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C562B90A"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -4913,51 +5276,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67A56205"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49AA7C8E"/>
     <w:lvl w:ilvl="0" w:tplc="961C59B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5026,51 +5389,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67EE6FD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54549A76"/>
     <w:lvl w:ilvl="0" w:tplc="961C59B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5139,51 +5502,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74EC512B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FD64C34"/>
     <w:lvl w:ilvl="0" w:tplc="961C59B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5252,51 +5615,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77E14345"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC406B22"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5365,51 +5728,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C801138"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7BB091B8"/>
     <w:lvl w:ilvl="0" w:tplc="A846FC14">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Tahoma" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5478,51 +5841,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D6A1CBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09A2DDEC"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5619,266 +5982,281 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="9">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="13">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="13">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
         <w:lvlJc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="24">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FB6CFF"/>
     <w:rsid w:val="000612B9"/>
     <w:rsid w:val="0012352F"/>
     <w:rsid w:val="00137700"/>
     <w:rsid w:val="00211EF1"/>
     <w:rsid w:val="00316A6F"/>
     <w:rsid w:val="00350808"/>
     <w:rsid w:val="0036551E"/>
     <w:rsid w:val="00370C8B"/>
     <w:rsid w:val="003C7898"/>
     <w:rsid w:val="003E2BE2"/>
     <w:rsid w:val="00470F8E"/>
     <w:rsid w:val="00486BCD"/>
     <w:rsid w:val="00532C40"/>
     <w:rsid w:val="005576A1"/>
+    <w:rsid w:val="005C287C"/>
+    <w:rsid w:val="005D7E3B"/>
     <w:rsid w:val="005F2B6C"/>
     <w:rsid w:val="00660937"/>
     <w:rsid w:val="006B7640"/>
+    <w:rsid w:val="00933976"/>
     <w:rsid w:val="009B26A9"/>
+    <w:rsid w:val="00AA5612"/>
+    <w:rsid w:val="00BE710D"/>
     <w:rsid w:val="00C159FF"/>
     <w:rsid w:val="00D20BC5"/>
     <w:rsid w:val="00D3398A"/>
     <w:rsid w:val="00D666A2"/>
     <w:rsid w:val="00DB27B1"/>
     <w:rsid w:val="00DB55C5"/>
     <w:rsid w:val="00DD3077"/>
     <w:rsid w:val="00DE3144"/>
+    <w:rsid w:val="00DF11C3"/>
     <w:rsid w:val="00E636AC"/>
     <w:rsid w:val="00F3626F"/>
     <w:rsid w:val="00F63428"/>
     <w:rsid w:val="00F845C4"/>
     <w:rsid w:val="00FB6CFF"/>
     <w:rsid w:val="00FD2A6A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="763BB874"/>
-  <w15:docId w15:val="{E1AD36F9-3309-49AC-8581-0386C0E80E51}"/>
+  <w15:docId w15:val="{FFA0430E-4861-4C43-BB9F-4D99508C29D7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6724,51 +7102,51 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1082331586">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wns@um.wroc.pl" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7015,67 +7393,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1160</Words>
-  <Characters>6963</Characters>
+  <Words>1048</Words>
+  <Characters>6293</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>58</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>52</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>WNIOSEK O NABYCIE NIERUCHOMOŚCI KOMUNALNEJ</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMW</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8107</CharactersWithSpaces>
+  <CharactersWithSpaces>7327</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>WNIOSEK O NABYCIE NIERUCHOMOŚCI KOMUNALNEJ</dc:title>
+  <dc:subject/>
   <dc:creator>WI</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>