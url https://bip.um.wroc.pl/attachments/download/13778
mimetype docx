--- v0 (2025-10-07)
+++ v1 (2026-04-01)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
@@ -343,589 +344,1294 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41091449" w14:textId="77777777" w:rsidR="00437305" w:rsidRDefault="00437305" w:rsidP="00032A6B">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2B4F0935" w14:textId="77777777" w:rsidR="00437305" w:rsidRDefault="00437305" w:rsidP="00032A6B">
+    <w:p w14:paraId="2B4F0935" w14:textId="19E916B0" w:rsidR="00437305" w:rsidRDefault="00437305" w:rsidP="00032A6B">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="380"/>
         <w:gridCol w:w="9259"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00443ED1" w14:paraId="77165D50" w14:textId="77777777" w:rsidTr="00437305">
+      <w:tr w:rsidR="00B656D0" w:rsidRPr="00A54046" w14:paraId="47D93B07" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1220FA71" w14:textId="77777777" w:rsidR="00443ED1" w:rsidRDefault="00443ED1" w:rsidP="00032A6B">
+          <w:p w14:paraId="74C6F424" w14:textId="77777777" w:rsidR="00B656D0" w:rsidRPr="00A54046" w:rsidRDefault="00B656D0" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:bookmarkStart w:id="1" w:name="_Hlk134097901"/>
+            <w:r w:rsidRPr="00A54046">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9259" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16347FC5" w14:textId="77777777" w:rsidR="00443ED1" w:rsidRDefault="00443ED1" w:rsidP="00032A6B">
+          <w:p w14:paraId="0F90FA26" w14:textId="5DA87F8D" w:rsidR="00B656D0" w:rsidRPr="00A54046" w:rsidRDefault="00B656D0" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00A54046">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>DANE IDENTYFIKACYJNE INWESTORA</w:t>
+              <w:t xml:space="preserve">DANE IDENTYFIKACYJNE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>INWESTORA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443ED1" w14:paraId="0E38F8BB" w14:textId="77777777" w:rsidTr="00437305">
+      <w:tr w:rsidR="00B656D0" w:rsidRPr="00A54046" w14:paraId="4DA9CAF0" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3006C178" w14:textId="77777777" w:rsidR="00443ED1" w:rsidRDefault="00443ED1" w:rsidP="00032A6B">
+          <w:p w14:paraId="73BA505C" w14:textId="77777777" w:rsidR="00B656D0" w:rsidRPr="00A54046" w:rsidRDefault="00B656D0" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A54046">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Imię i nazwisko lub nazwa instytucji</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443ED1" w14:paraId="467297D8" w14:textId="77777777" w:rsidTr="00437305">
+      <w:tr w:rsidR="00B656D0" w:rsidRPr="00A54046" w14:paraId="465558CD" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
-          <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AAAD322" w14:textId="77777777" w:rsidR="00443ED1" w:rsidRDefault="00443ED1" w:rsidP="00032A6B">
+          <w:p w14:paraId="05DB3A39" w14:textId="77777777" w:rsidR="00B656D0" w:rsidRPr="00A54046" w:rsidRDefault="00B656D0" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443ED1" w14:paraId="40838F51" w14:textId="77777777" w:rsidTr="00437305">
+      <w:tr w:rsidR="00B656D0" w:rsidRPr="00A54046" w14:paraId="52B5C634" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="353800CD" w14:textId="77777777" w:rsidR="00443ED1" w:rsidRDefault="00443ED1" w:rsidP="00032A6B">
+          <w:p w14:paraId="533C7DDF" w14:textId="77777777" w:rsidR="00B656D0" w:rsidRPr="00A54046" w:rsidRDefault="00B656D0" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:sz w:val="16"/>
-[...22 lines deleted...]
-              <w:t xml:space="preserve">) </w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A54046">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adres </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443ED1" w14:paraId="1ED6F210" w14:textId="77777777" w:rsidTr="00437305">
+      <w:tr w:rsidR="00B656D0" w:rsidRPr="00A54046" w14:paraId="353AA2AD" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="1519"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
-              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="121DDDE9" w14:textId="77777777" w:rsidR="00443ED1" w:rsidRDefault="00443ED1" w:rsidP="00032A6B">
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Tabela-Siatka"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="4903"/>
+              <w:gridCol w:w="2268"/>
+              <w:gridCol w:w="2339"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00B656D0" w:rsidRPr="00A54046" w14:paraId="161BC2C3" w14:textId="77777777" w:rsidTr="00380986">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4903" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="22818BD7" w14:textId="77777777" w:rsidR="00B656D0" w:rsidRPr="00A54046" w:rsidRDefault="00B656D0" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Kraj:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4607" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="5EDE6D80" w14:textId="77777777" w:rsidR="00B656D0" w:rsidRPr="00A54046" w:rsidRDefault="00B656D0" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Województwo:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B656D0" w:rsidRPr="00A54046" w14:paraId="286C14BC" w14:textId="77777777" w:rsidTr="00380986">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4903" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="420B5E99" w14:textId="77777777" w:rsidR="00B656D0" w:rsidRPr="00A54046" w:rsidRDefault="00B656D0" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Powiat:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4607" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="4938F06B" w14:textId="77777777" w:rsidR="00B656D0" w:rsidRPr="00A54046" w:rsidRDefault="00B656D0" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Gmina:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B656D0" w:rsidRPr="00A54046" w14:paraId="10CD8641" w14:textId="77777777" w:rsidTr="00380986">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4903" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="55643E4C" w14:textId="77777777" w:rsidR="00B656D0" w:rsidRPr="00A54046" w:rsidRDefault="00B656D0" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Ulica:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2268" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="01B6C6D3" w14:textId="77777777" w:rsidR="00B656D0" w:rsidRPr="00A54046" w:rsidRDefault="00B656D0" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Nr domu:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2339" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="5BF63EA1" w14:textId="77777777" w:rsidR="00B656D0" w:rsidRPr="00A54046" w:rsidRDefault="00B656D0" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Nr lokalu:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B656D0" w:rsidRPr="00A54046" w14:paraId="2EAC19B2" w14:textId="77777777" w:rsidTr="00380986">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4903" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="37A414F9" w14:textId="77777777" w:rsidR="00B656D0" w:rsidRPr="00A54046" w:rsidRDefault="00B656D0" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Miejscowość:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4607" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="2CC5787D" w14:textId="77777777" w:rsidR="00B656D0" w:rsidRPr="00A54046" w:rsidRDefault="00B656D0" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Kod pocztowy:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B656D0" w:rsidRPr="00F84673" w14:paraId="31D658EE" w14:textId="77777777" w:rsidTr="00380986">
+              <w:trPr>
+                <w:trHeight w:val="499"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4903" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="1B6283AE" w14:textId="7C6A19B6" w:rsidR="00B656D0" w:rsidRPr="00F84673" w:rsidRDefault="003764EF" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Adres do doręczeń elektronicznych (E-doręczenia):</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B656D0" w:rsidRPr="00F84673">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:endnoteReference w:id="1"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4607" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="2D625EAA" w14:textId="77777777" w:rsidR="00B656D0" w:rsidRPr="00F84673" w:rsidRDefault="00B656D0" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F84673">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Nr tel.:</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:endnoteReference w:id="2"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="071E6CA5" w14:textId="77777777" w:rsidR="00B656D0" w:rsidRPr="00A54046" w:rsidRDefault="00B656D0" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="1"/>
     </w:tbl>
-    <w:p w14:paraId="37110F0E" w14:textId="77777777" w:rsidR="00443ED1" w:rsidRDefault="00443ED1" w:rsidP="00032A6B">
+    <w:p w14:paraId="1E1820A0" w14:textId="1EA866EE" w:rsidR="00B656D0" w:rsidRDefault="00B656D0" w:rsidP="00032A6B">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="380"/>
-        <w:gridCol w:w="5381"/>
-        <w:gridCol w:w="3878"/>
+        <w:gridCol w:w="9259"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00443ED1" w14:paraId="7C6ED90A" w14:textId="77777777">
+      <w:tr w:rsidR="00B656D0" w:rsidRPr="00A54046" w14:paraId="036019F2" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="247B4B41" w14:textId="77777777" w:rsidR="00443ED1" w:rsidRDefault="00443ED1" w:rsidP="00032A6B">
+          <w:p w14:paraId="31AD1C58" w14:textId="2A810372" w:rsidR="00B656D0" w:rsidRPr="00A54046" w:rsidRDefault="00B656D0" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="3" w:name="_Hlk134098041"/>
             <w:r>
               <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5381" w:type="dxa"/>
+            <w:tcW w:w="9259" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="nil"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2902B4D0" w14:textId="77777777" w:rsidR="00443ED1" w:rsidRDefault="00443ED1" w:rsidP="00032A6B">
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5925349C" w14:textId="250FC925" w:rsidR="00B656D0" w:rsidRPr="00A54046" w:rsidRDefault="00B656D0" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A54046">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>DANE IDENTYFIKACYJNE PEŁNOMOCNIKA</w:t>
             </w:r>
-          </w:p>
-[...16 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:r w:rsidR="00CD5F56">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:r w:rsidR="00CD5F56">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(proszę podać adres do korespondencji)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443ED1" w14:paraId="25F93547" w14:textId="77777777">
+      <w:tr w:rsidR="00B656D0" w:rsidRPr="00A54046" w14:paraId="7EC8FD65" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="438960D3" w14:textId="77777777" w:rsidR="00443ED1" w:rsidRDefault="00443ED1" w:rsidP="00032A6B">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="18D00127" w14:textId="7944F69A" w:rsidR="00B656D0" w:rsidRPr="00A54046" w:rsidRDefault="00B656D0" w:rsidP="00380986">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A54046">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wypełnia się, jeżeli </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...8 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:sz w:val="16"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">inwestor </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A54046">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ustanowił pełnomocnika</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443ED1" w14:paraId="422796A7" w14:textId="77777777">
+      <w:tr w:rsidR="00B656D0" w:rsidRPr="00A54046" w14:paraId="53A09B36" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
-          <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
-[...26 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03CB4F86" w14:textId="77777777" w:rsidR="00443ED1" w:rsidRDefault="00443ED1" w:rsidP="00032A6B">
+          <w:p w14:paraId="7FAE0FC9" w14:textId="77777777" w:rsidR="00B656D0" w:rsidRPr="00A54046" w:rsidRDefault="00B656D0" w:rsidP="00380986">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A54046">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Imię i nazwisko</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B656D0" w:rsidRPr="00A54046" w14:paraId="44C016D7" w14:textId="77777777" w:rsidTr="00380986">
+        <w:trPr>
+          <w:trHeight w:val="1646"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Tabela-Siatka"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="4903"/>
+              <w:gridCol w:w="2268"/>
+              <w:gridCol w:w="2339"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00B656D0" w:rsidRPr="00A54046" w14:paraId="1593A0F0" w14:textId="77777777" w:rsidTr="00380986">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4903" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="536F56EF" w14:textId="77777777" w:rsidR="00B656D0" w:rsidRPr="00A54046" w:rsidRDefault="00B656D0" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Kraj:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4607" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="7166F360" w14:textId="77777777" w:rsidR="00B656D0" w:rsidRPr="00A54046" w:rsidRDefault="00B656D0" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Województwo:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B656D0" w:rsidRPr="00A54046" w14:paraId="19535F26" w14:textId="77777777" w:rsidTr="00380986">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4903" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="5B91E2CA" w14:textId="77777777" w:rsidR="00B656D0" w:rsidRPr="00A54046" w:rsidRDefault="00B656D0" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Powiat:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4607" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="06B643CA" w14:textId="77777777" w:rsidR="00B656D0" w:rsidRPr="00A54046" w:rsidRDefault="00B656D0" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Gmina:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B656D0" w:rsidRPr="00A54046" w14:paraId="2425A496" w14:textId="77777777" w:rsidTr="00380986">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4903" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="2E75E236" w14:textId="77777777" w:rsidR="00B656D0" w:rsidRPr="00A54046" w:rsidRDefault="00B656D0" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Ulica:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2268" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="7B740E4D" w14:textId="77777777" w:rsidR="00B656D0" w:rsidRPr="00A54046" w:rsidRDefault="00B656D0" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Nr domu:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2339" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="2E559443" w14:textId="77777777" w:rsidR="00B656D0" w:rsidRPr="00A54046" w:rsidRDefault="00B656D0" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Nr lokalu:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B656D0" w:rsidRPr="00A54046" w14:paraId="1DE86AC5" w14:textId="77777777" w:rsidTr="00380986">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4903" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="5327C497" w14:textId="77777777" w:rsidR="00B656D0" w:rsidRPr="00A54046" w:rsidRDefault="00B656D0" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Miejscowość:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4607" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="37ADB43D" w14:textId="77777777" w:rsidR="00B656D0" w:rsidRPr="00A54046" w:rsidRDefault="00B656D0" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Kod pocztowy:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B656D0" w:rsidRPr="00F84673" w14:paraId="4027CD79" w14:textId="77777777" w:rsidTr="00380986">
+              <w:trPr>
+                <w:trHeight w:val="499"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4903" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="7854BC8A" w14:textId="417F41E8" w:rsidR="00B656D0" w:rsidRPr="00F84673" w:rsidRDefault="003764EF" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Adres do doręczeń elektronicznych (E-doręczenia):</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B656D0">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4607" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="65D1E414" w14:textId="77777777" w:rsidR="00B656D0" w:rsidRPr="00F84673" w:rsidRDefault="00B656D0" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F84673">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Nr tel.:</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>2</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="52027E9C" w14:textId="77777777" w:rsidR="00B656D0" w:rsidRPr="00A54046" w:rsidRDefault="00B656D0" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...19 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443ED1" w14:paraId="3482FB96" w14:textId="77777777">
-[...25 lines deleted...]
-      </w:tr>
+      <w:bookmarkEnd w:id="3"/>
     </w:tbl>
-    <w:p w14:paraId="1FFA8309" w14:textId="77777777" w:rsidR="00443ED1" w:rsidRDefault="00443ED1" w:rsidP="00032A6B">
+    <w:p w14:paraId="3D8172E8" w14:textId="77777777" w:rsidR="00B656D0" w:rsidRDefault="00B656D0" w:rsidP="00032A6B">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6881A611" w14:textId="77777777" w:rsidR="00443ED1" w:rsidRPr="000C3857" w:rsidRDefault="00443ED1" w:rsidP="00032A6B">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C3857">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Na podstawie art. 4</w:t>
       </w:r>
       <w:r w:rsidR="004029A4">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>7g</w:t>
       </w:r>
       <w:r w:rsidRPr="000C3857">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> ustawy z dnia 7 lipca 1994 r. – Prawo budowlane </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50CCC40C" w14:textId="77777777" w:rsidR="00443ED1" w:rsidRDefault="00443ED1" w:rsidP="00032A6B">
+    <w:p w14:paraId="50CCC40C" w14:textId="77777777" w:rsidR="00443ED1" w:rsidRPr="00B656D0" w:rsidRDefault="00443ED1" w:rsidP="00032A6B">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5281"/>
         <w:gridCol w:w="1381"/>
         <w:gridCol w:w="357"/>
         <w:gridCol w:w="834"/>
         <w:gridCol w:w="476"/>
         <w:gridCol w:w="1310"/>
       </w:tblGrid>
       <w:tr w:rsidR="00443ED1" w14:paraId="634B3A6D" w14:textId="77777777" w:rsidTr="00111A33">
         <w:trPr>
@@ -1355,51 +2061,57 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1786" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A4FA39E" w14:textId="77777777" w:rsidR="00A86D1E" w:rsidRDefault="00A86D1E" w:rsidP="00032A6B">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5B10ED89" w14:textId="77777777" w:rsidR="00443ED1" w:rsidRDefault="00443ED1" w:rsidP="00032A6B">
+    <w:p w14:paraId="5B10ED89" w14:textId="5B21F92D" w:rsidR="00443ED1" w:rsidRDefault="00443ED1" w:rsidP="00032A6B">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41611AE6" w14:textId="77777777" w:rsidR="00B656D0" w:rsidRDefault="00B656D0" w:rsidP="00032A6B">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="362"/>
         <w:gridCol w:w="9277"/>
       </w:tblGrid>
       <w:tr w:rsidR="00443ED1" w14:paraId="6F284B4F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
@@ -1411,50 +2123,51 @@
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33757D62" w14:textId="77777777" w:rsidR="00443ED1" w:rsidRDefault="00443ED1" w:rsidP="00032A6B">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9277" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D57DF8F" w14:textId="77777777" w:rsidR="00443ED1" w:rsidRDefault="00443ED1" w:rsidP="00032A6B">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -1611,51 +2324,50 @@
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65323858" w14:textId="77777777" w:rsidR="00443ED1" w:rsidRDefault="00443ED1" w:rsidP="00032A6B">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Adres geodezyjny nieruchomości (obręb, numer arkusza mapy, numer działki)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00443ED1" w14:paraId="41739411" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="238BB38B" w14:textId="77777777" w:rsidR="00443ED1" w:rsidRDefault="00443ED1" w:rsidP="00032A6B">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
@@ -2250,65 +2962,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>załącznik cz. IV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="698" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02FA39EF" w14:textId="77777777" w:rsidR="00D46001" w:rsidRDefault="00D46001" w:rsidP="00032A6B">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ppkt</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> 2</w:t>
+              <w:t>ppkt 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4963" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="548D4716" w14:textId="77777777" w:rsidR="00D46001" w:rsidRDefault="00D46001" w:rsidP="00032A6B">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -2398,65 +3101,56 @@
           <w:p w14:paraId="5788DFFB" w14:textId="77777777" w:rsidR="00D46001" w:rsidRDefault="00D46001" w:rsidP="00032A6B">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="698" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="390573E6" w14:textId="77777777" w:rsidR="00D46001" w:rsidRDefault="00D46001" w:rsidP="00032A6B">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ppkt</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+              <w:t>ppkt 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4963" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="213C0C68" w14:textId="77777777" w:rsidR="00D46001" w:rsidRDefault="00D46001" w:rsidP="00032A6B">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -4175,103 +4869,102 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4242901A" w14:textId="7D267E18" w:rsidR="00443ED1" w:rsidRDefault="00443ED1" w:rsidP="00032A6B">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D255098" w14:textId="77777777" w:rsidR="00111A33" w:rsidRDefault="00111A33" w:rsidP="00032A6B">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="Uwagi"/>
+      <w:bookmarkStart w:id="4" w:name="Uwagi"/>
     </w:p>
     <w:p w14:paraId="6EB86454" w14:textId="77777777" w:rsidR="00111A33" w:rsidRDefault="00111A33" w:rsidP="00032A6B">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67675F3C" w14:textId="77777777" w:rsidR="00111A33" w:rsidRDefault="00111A33" w:rsidP="00032A6B">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E9EFAD5" w14:textId="32EDC9E7" w:rsidR="004C58F3" w:rsidRDefault="004C58F3" w:rsidP="00032A6B">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>UWAGI:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="04097880" w14:textId="77777777" w:rsidR="00E024D2" w:rsidRPr="00CE6905" w:rsidRDefault="00E024D2" w:rsidP="00032A6B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="80" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="363" w:hanging="363"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE6905">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Dziennik może być zarejestrowany jedynie na podstawie decyzji o pozwoleniu na budowę/rozbiórkę, która stała się wykonalna albo inwestor nabył prawo do budowy lub wykonywania robót budowlanych na podstawie zgłoszenia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A608609" w14:textId="77777777" w:rsidR="00E024D2" w:rsidRDefault="00E024D2" w:rsidP="00032A6B">
       <w:pPr>
         <w:numPr>
@@ -4370,69 +5063,51 @@
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07ECA1C5" w14:textId="77777777" w:rsidR="00C266EE" w:rsidRPr="00C266EE" w:rsidRDefault="00C266EE" w:rsidP="00032A6B">
       <w:pPr>
         <w:pStyle w:val="Teksttreci0"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C266EE">
         <w:rPr>
           <w:rStyle w:val="Teksttreci"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Niniejszą informację otrzymała/otrzymał Pani/Pan w związku z obowiązkami określonymi w art. 13 rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych - </w:t>
-[...17 lines deleted...]
-        <w:t>) (Dziennik Urzędowy Unii Europejskiej z dnia 14 maja 2016 r. L 119/1).</w:t>
+        <w:t>Niniejszą informację otrzymała/otrzymał Pani/Pan w związku z obowiązkami określonymi w art. 13 rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych - RODO) (Dziennik Urzędowy Unii Europejskiej z dnia 14 maja 2016 r. L 119/1).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C06C255" w14:textId="77777777" w:rsidR="00C266EE" w:rsidRPr="00C266EE" w:rsidRDefault="00C266EE" w:rsidP="00032A6B">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
@@ -4630,51 +5305,51 @@
             <w:pPr>
               <w:pStyle w:val="Inne0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="301"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:hanging="2880"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C266EE">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>przez e-mail:</w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidRPr="00C266EE">
                 <w:rPr>
                   <w:rStyle w:val="Inne"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:r w:rsidRPr="00C266EE">
                 <w:rPr>
                   <w:rStyle w:val="Inne"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="en-US" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>waz@um.wroc.pl</w:t>
               </w:r>
               <w:r w:rsidRPr="00C266EE">
                 <w:rPr>
                   <w:rStyle w:val="Inne"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="en-US" w:eastAsia="en-US"/>
@@ -4812,66 +5487,74 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C266EE">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kategorie odnośnych danych osobowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7193" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08B23CBB" w14:textId="77777777" w:rsidR="00C266EE" w:rsidRPr="00C266EE" w:rsidRDefault="00C266EE" w:rsidP="00032A6B">
+          <w:p w14:paraId="08B23CBB" w14:textId="7A57F0DC" w:rsidR="00C266EE" w:rsidRPr="00C266EE" w:rsidRDefault="00273998" w:rsidP="00032A6B">
             <w:pPr>
               <w:pStyle w:val="Inne0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C266EE">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Dane osobowe wnioskodawcy lub pełnomocnika: imię i nazwisko, adres zamieszkania lub adres do korespondencji, inne dane kontaktowe.</w:t>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00273998">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ane osobowe wnioskodawcy lub pełnomocnika: imię i nazwisko, adres zamieszkania lub adres do korespondencji, adres do doręczeń elektronicznych, pesel, inne dane kontaktowe.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C266EE" w:rsidRPr="00C266EE" w14:paraId="42724665" w14:textId="77777777" w:rsidTr="00C266EE">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2553" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34CE4578" w14:textId="77777777" w:rsidR="00C266EE" w:rsidRPr="00C266EE" w:rsidRDefault="00C266EE" w:rsidP="00032A6B">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
@@ -4882,67 +5565,131 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C266EE">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Podstawa prawna przetwarzania danych osobowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7193" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="684BE3E2" w14:textId="77777777" w:rsidR="00C266EE" w:rsidRPr="00C266EE" w:rsidRDefault="00C266EE" w:rsidP="00032A6B">
+          <w:p w14:paraId="684BE3E2" w14:textId="04569C5D" w:rsidR="00C266EE" w:rsidRPr="00C266EE" w:rsidRDefault="00C266EE" w:rsidP="00032A6B">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C266EE">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Będziemy przetwarzać Pani/Pana dane osobowe na podstawie przepisów prawa, w szczególności ustawy z dnia: 14 czerwca 1960 r. Kodeks postępowania administracyjnego; 7 lipca 1994 r. Prawo budowlane; 27 marca 2003 r. o planowaniu i zagospodarowaniu przestrzennym; 10 kwietnia 2003 r. o szczególnych zasadach przygotowania i realizacji inwestycji w zakresie dróg publicznych; 24 czerwca 1994 r. o własności lokali; 5 czerwca 1998 r. o samorządzie powiatowym.</w:t>
+              <w:t>Będziemy przetwarzać Pani/Pana dane osobowe na podstawie przepisów prawa, w szczególności ustawy z dnia: 14 czerwca 1960 r. Kodeks postępowania administracyjnego; 7 lipca 1994 r. Prawo budowlane; 27 marca 2003 r. o planowaniu i zagospodarowaniu przestrzennym; 10</w:t>
+            </w:r>
+            <w:r w:rsidR="00281054">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C266EE">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>kwietnia 2003 r. o szczególnych zasadach przygotowania i realizacji inwestycji w zakresie dróg publicznych; 24 czerwca 1994 r. o własności lokali; 5 czerwca 1998 r. o samorządzie powiatowym</w:t>
+            </w:r>
+            <w:r w:rsidR="0096281C">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidR="00273998">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00273998" w:rsidRPr="00273998">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>18 listopada 2020 r. o</w:t>
+            </w:r>
+            <w:r w:rsidR="00273998">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00273998" w:rsidRPr="00273998">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>doręczeniach elektronicznych</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C266EE">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C266EE" w:rsidRPr="00C266EE" w14:paraId="5C057DC6" w14:textId="77777777" w:rsidTr="00C266EE">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2553" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35035CBF" w14:textId="77777777" w:rsidR="00C266EE" w:rsidRPr="00C266EE" w:rsidRDefault="00C266EE" w:rsidP="00032A6B">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
@@ -5007,50 +5754,51 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59B6EAF2" w14:textId="77777777" w:rsidR="00C266EE" w:rsidRPr="00C266EE" w:rsidRDefault="00C266EE" w:rsidP="00032A6B">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C266EE">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Okres przechowywania danych osobowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7193" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="596033D5" w14:textId="77777777" w:rsidR="00C266EE" w:rsidRPr="00C266EE" w:rsidRDefault="00C266EE" w:rsidP="00032A6B">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C266EE">
@@ -5149,51 +5897,50 @@
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13E7219C" w14:textId="77777777" w:rsidR="00C266EE" w:rsidRPr="00C266EE" w:rsidRDefault="00C266EE" w:rsidP="00032A6B">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C266EE">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Prawa związane z przetwarzaniem danych osobowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7193" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25011B7D" w14:textId="77777777" w:rsidR="00C266EE" w:rsidRPr="00C266EE" w:rsidRDefault="00C266EE" w:rsidP="00032A6B">
             <w:pPr>
               <w:pStyle w:val="Inne0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C266EE">
@@ -5383,51 +6130,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C787D6C" w14:textId="77777777" w:rsidR="00C266EE" w:rsidRPr="00C266EE" w:rsidRDefault="00C266EE" w:rsidP="00032A6B">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C266EE">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>W przypadku nieprawidłowości przy przetwarzaniu Pani/Pana danych osobowych, przysługuje Pani/Panu także prawo wniesienia skargi do organu nadzorczego zajmującego się ochroną danych osobowych, tj. Prezesa Urzędu Ochrony Danych Osobowych. Dane dotyczące możliwych form kontaktu:</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidRPr="00C266EE">
                 <w:rPr>
                   <w:rStyle w:val="Hipercze"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="en-US" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>https://uodo.gov.pl/pl/p/kontakt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00C266EE">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C266EE" w:rsidRPr="00C266EE" w14:paraId="225FBE1D" w14:textId="77777777" w:rsidTr="00C266EE">
         <w:trPr>
@@ -5532,77 +6279,59 @@
             <w:pPr>
               <w:pStyle w:val="Inne0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="301"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C266EE">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">przez e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidR="009E3832" w:rsidRPr="00E41C0E">
                 <w:rPr>
                   <w:rStyle w:val="Hipercze"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:t>iod@um.</w:t>
-[...17 lines deleted...]
-                <w:t>roc.pl</w:t>
+                <w:t>iod@um.wroc.pl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00C266EE">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CDF6CD9" w14:textId="77777777" w:rsidR="00C266EE" w:rsidRPr="00C266EE" w:rsidRDefault="00C266EE" w:rsidP="00032A6B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="301"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:hanging="2880"/>
@@ -5792,89 +6521,148 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC1830">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Data oraz czytelny podpis inwestora lub osoby upoważnionej do działania w jego imieniu </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4C576004" w14:textId="77777777" w:rsidR="00BC1830" w:rsidRDefault="00BC1830" w:rsidP="00032A6B">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BC1830">
-      <w:headerReference w:type="even" r:id="rId10"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="794" w:right="1134" w:bottom="794" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="18E2ED19" w14:textId="77777777" w:rsidR="00D20260" w:rsidRDefault="00D20260">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4A44AAFE" w14:textId="77777777" w:rsidR="00D20260" w:rsidRDefault="00D20260">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
+  <w:endnote w:id="1">
+    <w:p w14:paraId="257F8B2F" w14:textId="77777777" w:rsidR="00B656D0" w:rsidRDefault="00B656D0" w:rsidP="00B656D0">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2755">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="008F2755">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk218762392"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Adres do doręczeń elektronicznych należy podać jeżeli wnioskodawca/pełnomocnik go posiada</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="2">
+    <w:p w14:paraId="290B56BA" w14:textId="77777777" w:rsidR="00B656D0" w:rsidRDefault="00B656D0" w:rsidP="00B656D0">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002F27FD">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2755">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Nieobowiązkowe</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -5908,51 +6696,50 @@
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Mono">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:altName w:val="Tahoma"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="3AFE3800" w14:textId="77777777" w:rsidR="001E18B5" w:rsidRDefault="001E18B5">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
@@ -8560,154 +9347,161 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:val="bestFit" w:percent="225"/>
   <w:embedSystemFonts/>
   <w:mirrorMargins/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00443ED1"/>
     <w:rsid w:val="00032A6B"/>
     <w:rsid w:val="00035FFB"/>
     <w:rsid w:val="00037F77"/>
     <w:rsid w:val="00052B8A"/>
     <w:rsid w:val="000547A5"/>
     <w:rsid w:val="00065E53"/>
     <w:rsid w:val="000A01A6"/>
     <w:rsid w:val="000A1A36"/>
     <w:rsid w:val="000C3857"/>
     <w:rsid w:val="000D50E3"/>
     <w:rsid w:val="001024BD"/>
     <w:rsid w:val="00111A33"/>
     <w:rsid w:val="00127841"/>
     <w:rsid w:val="00132D93"/>
     <w:rsid w:val="00195B0E"/>
     <w:rsid w:val="001E18B5"/>
     <w:rsid w:val="00204564"/>
     <w:rsid w:val="00262D90"/>
+    <w:rsid w:val="00273998"/>
+    <w:rsid w:val="00281054"/>
     <w:rsid w:val="00290CF4"/>
     <w:rsid w:val="002A5439"/>
     <w:rsid w:val="002A7B0E"/>
     <w:rsid w:val="002D178A"/>
     <w:rsid w:val="002D647F"/>
     <w:rsid w:val="00322853"/>
     <w:rsid w:val="00332401"/>
     <w:rsid w:val="00334A02"/>
     <w:rsid w:val="00341E6D"/>
     <w:rsid w:val="00346B4D"/>
     <w:rsid w:val="003476A2"/>
     <w:rsid w:val="00352C56"/>
     <w:rsid w:val="00371885"/>
+    <w:rsid w:val="003764EF"/>
     <w:rsid w:val="003A6791"/>
     <w:rsid w:val="004029A4"/>
     <w:rsid w:val="00425FF3"/>
     <w:rsid w:val="00437305"/>
     <w:rsid w:val="00440A9A"/>
     <w:rsid w:val="00443ED1"/>
     <w:rsid w:val="00447F82"/>
     <w:rsid w:val="00470AFC"/>
     <w:rsid w:val="004C58F3"/>
     <w:rsid w:val="004D376F"/>
+    <w:rsid w:val="005343EE"/>
     <w:rsid w:val="00565EBF"/>
     <w:rsid w:val="005821FF"/>
     <w:rsid w:val="005A61E4"/>
     <w:rsid w:val="005A61F3"/>
     <w:rsid w:val="005C4B4C"/>
     <w:rsid w:val="005C5B9C"/>
     <w:rsid w:val="005D041B"/>
     <w:rsid w:val="0062746B"/>
     <w:rsid w:val="00660DB9"/>
     <w:rsid w:val="006670F8"/>
     <w:rsid w:val="00693DA0"/>
     <w:rsid w:val="006D1133"/>
     <w:rsid w:val="006D1AEB"/>
     <w:rsid w:val="0074117C"/>
     <w:rsid w:val="007C1706"/>
     <w:rsid w:val="008633C1"/>
     <w:rsid w:val="0087364D"/>
     <w:rsid w:val="00880E8F"/>
+    <w:rsid w:val="0096281C"/>
     <w:rsid w:val="00966E63"/>
     <w:rsid w:val="009C5C4C"/>
     <w:rsid w:val="009E3832"/>
     <w:rsid w:val="00A45AE3"/>
     <w:rsid w:val="00A86D1E"/>
     <w:rsid w:val="00AD2BD0"/>
     <w:rsid w:val="00AD2E1E"/>
+    <w:rsid w:val="00B656D0"/>
     <w:rsid w:val="00BC1830"/>
     <w:rsid w:val="00BE5388"/>
     <w:rsid w:val="00BF7674"/>
     <w:rsid w:val="00C01D23"/>
     <w:rsid w:val="00C266EE"/>
     <w:rsid w:val="00CC554E"/>
+    <w:rsid w:val="00CD5F56"/>
     <w:rsid w:val="00CE6905"/>
     <w:rsid w:val="00D20260"/>
     <w:rsid w:val="00D27A74"/>
     <w:rsid w:val="00D44E61"/>
     <w:rsid w:val="00D46001"/>
     <w:rsid w:val="00D85E48"/>
     <w:rsid w:val="00DD57DF"/>
     <w:rsid w:val="00DE3547"/>
     <w:rsid w:val="00DF7EFC"/>
     <w:rsid w:val="00E0114C"/>
     <w:rsid w:val="00E0198B"/>
     <w:rsid w:val="00E024D2"/>
     <w:rsid w:val="00E106F7"/>
     <w:rsid w:val="00E13B65"/>
     <w:rsid w:val="00E24EB4"/>
     <w:rsid w:val="00E33D86"/>
     <w:rsid w:val="00E347DB"/>
     <w:rsid w:val="00E75F17"/>
     <w:rsid w:val="00F17364"/>
     <w:rsid w:val="00F6268E"/>
     <w:rsid w:val="00FD3F50"/>
     <w:rsid w:val="00FE5C9D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -9762,62 +10556,120 @@
   </w:style>
   <w:style w:type="character" w:styleId="Nierozpoznanawzmianka">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009E3832"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UyteHipercze">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009E3832"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisukocowego">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstprzypisukocowegoZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B656D0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisukocowegoZnak">
+    <w:name w:val="Tekst przypisu końcowego Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstprzypisukocowego"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B656D0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisukocowego">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B656D0"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabela-Siatka">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00B656D0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uodo.gov.pl/pl/p/kontakt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wab@um.wroc.pl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod@um.wroc.pl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wab@um.wroc.pl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod@um.wroc.pl" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uodo.gov.pl/pl/p/kontakt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -10059,60 +10911,76 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E35529D-5DE9-4C62-991D-0CBD858E9D2A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1007</Words>
-  <Characters>6880</Characters>
+  <Words>1051</Words>
+  <Characters>7188</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>299</Lines>
-  <Paragraphs>148</Paragraphs>
+  <Lines>59</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>UMW</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7739</CharactersWithSpaces>
+  <CharactersWithSpaces>8223</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Wniosek o zarejestrowanie dziennika budowy_rozbiórki druk B3</dc:title>
   <dc:subject/>
   <dc:creator>XYZ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>