--- v1 (2026-04-01)
+++ v2 (2026-08-11)
@@ -2962,56 +2962,65 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>załącznik cz. IV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="698" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02FA39EF" w14:textId="77777777" w:rsidR="00D46001" w:rsidRDefault="00D46001" w:rsidP="00032A6B">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ppkt 2</w:t>
+              <w:t>ppkt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4963" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="548D4716" w14:textId="77777777" w:rsidR="00D46001" w:rsidRDefault="00D46001" w:rsidP="00032A6B">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -3101,56 +3110,65 @@
           <w:p w14:paraId="5788DFFB" w14:textId="77777777" w:rsidR="00D46001" w:rsidRDefault="00D46001" w:rsidP="00032A6B">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="698" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="390573E6" w14:textId="77777777" w:rsidR="00D46001" w:rsidRDefault="00D46001" w:rsidP="00032A6B">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ppkt 3</w:t>
+              <w:t>ppkt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4963" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="213C0C68" w14:textId="77777777" w:rsidR="00D46001" w:rsidRDefault="00D46001" w:rsidP="00032A6B">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -5063,51 +5081,69 @@
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07ECA1C5" w14:textId="77777777" w:rsidR="00C266EE" w:rsidRPr="00C266EE" w:rsidRDefault="00C266EE" w:rsidP="00032A6B">
       <w:pPr>
         <w:pStyle w:val="Teksttreci0"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C266EE">
         <w:rPr>
           <w:rStyle w:val="Teksttreci"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Niniejszą informację otrzymała/otrzymał Pani/Pan w związku z obowiązkami określonymi w art. 13 rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych - RODO) (Dziennik Urzędowy Unii Europejskiej z dnia 14 maja 2016 r. L 119/1).</w:t>
+        <w:t xml:space="preserve">Niniejszą informację otrzymała/otrzymał Pani/Pan w związku z obowiązkami określonymi w art. 13 rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C266EE">
+        <w:rPr>
+          <w:rStyle w:val="Teksttreci"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>RODO</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C266EE">
+        <w:rPr>
+          <w:rStyle w:val="Teksttreci"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>) (Dziennik Urzędowy Unii Europejskiej z dnia 14 maja 2016 r. L 119/1).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C06C255" w14:textId="77777777" w:rsidR="00C266EE" w:rsidRPr="00C266EE" w:rsidRDefault="00C266EE" w:rsidP="00032A6B">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
@@ -6344,79 +6380,288 @@
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>telefonicznie: +48 71 777 77 24.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4E0D2CFC" w14:textId="77777777" w:rsidR="00C266EE" w:rsidRPr="00C266EE" w:rsidRDefault="00C266EE" w:rsidP="00032A6B">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A83A034" w14:textId="77777777" w:rsidR="00437305" w:rsidRPr="00447F82" w:rsidRDefault="00437305" w:rsidP="00032A6B">
+    <w:p w14:paraId="552CF0F9" w14:textId="77777777" w:rsidR="00992FCB" w:rsidRDefault="00992FCB" w:rsidP="00992FCB">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
-        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56A5D0DE" w14:textId="77777777" w:rsidR="00437305" w:rsidRDefault="00437305" w:rsidP="00032A6B">
-[...1 lines deleted...]
-        <w:spacing w:line="288" w:lineRule="auto"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9639" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="57" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="57" w:type="dxa"/>
+          <w:right w:w="57" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5695"/>
+        <w:gridCol w:w="612"/>
+        <w:gridCol w:w="399"/>
+        <w:gridCol w:w="2933"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00992FCB" w14:paraId="2A85BF5F" w14:textId="77777777" w:rsidTr="00583A91">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="338"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="382573EC" w14:textId="77777777" w:rsidR="00992FCB" w:rsidRPr="00A4114B" w:rsidRDefault="00992FCB" w:rsidP="00583A91">
+            <w:pPr>
+              <w:pStyle w:val="Stopka"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A4114B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Odbiór osobisty zarejestrowanego dziennika budowy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FDCFB0E" w14:textId="77777777" w:rsidR="00992FCB" w:rsidRDefault="00992FCB" w:rsidP="00583A91">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="609" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B980527" w14:textId="77777777" w:rsidR="00992FCB" w:rsidRDefault="00992FCB" w:rsidP="00583A91">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>TAK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="020A846F" w14:textId="77777777" w:rsidR="00992FCB" w:rsidRDefault="00992FCB" w:rsidP="00583A91">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2921" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="688752F0" w14:textId="77777777" w:rsidR="00992FCB" w:rsidRDefault="00992FCB" w:rsidP="00583A91">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="48918F7F" w14:textId="77777777" w:rsidR="003424C1" w:rsidRPr="00A4114B" w:rsidRDefault="003424C1" w:rsidP="003424C1">
+      <w:pPr>
+        <w:pStyle w:val="Stopka"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="324AB6A8" w14:textId="72319DE7" w:rsidR="00BC1830" w:rsidRDefault="00BC1830" w:rsidP="00032A6B">
+    <w:p w14:paraId="133AD6ED" w14:textId="77777777" w:rsidR="003424C1" w:rsidRPr="002F796E" w:rsidRDefault="003424C1" w:rsidP="003424C1">
+      <w:pPr>
+        <w:pStyle w:val="Stopka"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F796E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Uwaga:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53540921" w14:textId="77777777" w:rsidR="003424C1" w:rsidRPr="00A4114B" w:rsidRDefault="003424C1" w:rsidP="003424C1">
+      <w:pPr>
+        <w:pStyle w:val="Stopka"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4114B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>W przypadku osobistego odbioru dziennika budowy dla inwestycji realizowanej przez kilku inwestorów inwestor odbierający dziennik powinien posiadać stosowne pełnomocnictwa do jego odbioru wystawione przez pozostałych inwestorów</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Zarejestrowany dziennik budowy nieodebrany w terminie 3 dni od daty rejestracji, zostanie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B233D0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>przekazany drogą pocztową</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74838A58" w14:textId="4961060B" w:rsidR="00660DB9" w:rsidRDefault="00660DB9" w:rsidP="00032A6B">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74838A58" w14:textId="77777777" w:rsidR="00660DB9" w:rsidRDefault="00660DB9" w:rsidP="00032A6B">
+    <w:p w14:paraId="2A31BE05" w14:textId="77777777" w:rsidR="00992FCB" w:rsidRDefault="00992FCB" w:rsidP="00032A6B">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="774E14FC" w14:textId="77777777" w:rsidR="00BC1830" w:rsidRPr="00DD57DF" w:rsidRDefault="00BC1830" w:rsidP="00032A6B">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -6632,79 +6877,79 @@
         <w:t>Nieobowiązkowe</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Mono">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
@@ -9350,50 +9595,51 @@
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:val="bestFit" w:percent="225"/>
   <w:embedSystemFonts/>
   <w:mirrorMargins/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -9408,86 +9654,88 @@
     <w:rsid w:val="000547A5"/>
     <w:rsid w:val="00065E53"/>
     <w:rsid w:val="000A01A6"/>
     <w:rsid w:val="000A1A36"/>
     <w:rsid w:val="000C3857"/>
     <w:rsid w:val="000D50E3"/>
     <w:rsid w:val="001024BD"/>
     <w:rsid w:val="00111A33"/>
     <w:rsid w:val="00127841"/>
     <w:rsid w:val="00132D93"/>
     <w:rsid w:val="00195B0E"/>
     <w:rsid w:val="001E18B5"/>
     <w:rsid w:val="00204564"/>
     <w:rsid w:val="00262D90"/>
     <w:rsid w:val="00273998"/>
     <w:rsid w:val="00281054"/>
     <w:rsid w:val="00290CF4"/>
     <w:rsid w:val="002A5439"/>
     <w:rsid w:val="002A7B0E"/>
     <w:rsid w:val="002D178A"/>
     <w:rsid w:val="002D647F"/>
     <w:rsid w:val="00322853"/>
     <w:rsid w:val="00332401"/>
     <w:rsid w:val="00334A02"/>
     <w:rsid w:val="00341E6D"/>
+    <w:rsid w:val="003424C1"/>
     <w:rsid w:val="00346B4D"/>
     <w:rsid w:val="003476A2"/>
     <w:rsid w:val="00352C56"/>
     <w:rsid w:val="00371885"/>
     <w:rsid w:val="003764EF"/>
     <w:rsid w:val="003A6791"/>
     <w:rsid w:val="004029A4"/>
     <w:rsid w:val="00425FF3"/>
     <w:rsid w:val="00437305"/>
     <w:rsid w:val="00440A9A"/>
     <w:rsid w:val="00443ED1"/>
     <w:rsid w:val="00447F82"/>
     <w:rsid w:val="00470AFC"/>
     <w:rsid w:val="004C58F3"/>
     <w:rsid w:val="004D376F"/>
     <w:rsid w:val="005343EE"/>
     <w:rsid w:val="00565EBF"/>
     <w:rsid w:val="005821FF"/>
     <w:rsid w:val="005A61E4"/>
     <w:rsid w:val="005A61F3"/>
     <w:rsid w:val="005C4B4C"/>
     <w:rsid w:val="005C5B9C"/>
     <w:rsid w:val="005D041B"/>
     <w:rsid w:val="0062746B"/>
     <w:rsid w:val="00660DB9"/>
     <w:rsid w:val="006670F8"/>
     <w:rsid w:val="00693DA0"/>
     <w:rsid w:val="006D1133"/>
     <w:rsid w:val="006D1AEB"/>
     <w:rsid w:val="0074117C"/>
     <w:rsid w:val="007C1706"/>
     <w:rsid w:val="008633C1"/>
     <w:rsid w:val="0087364D"/>
     <w:rsid w:val="00880E8F"/>
     <w:rsid w:val="0096281C"/>
     <w:rsid w:val="00966E63"/>
+    <w:rsid w:val="00992FCB"/>
     <w:rsid w:val="009C5C4C"/>
     <w:rsid w:val="009E3832"/>
     <w:rsid w:val="00A45AE3"/>
     <w:rsid w:val="00A86D1E"/>
     <w:rsid w:val="00AD2BD0"/>
     <w:rsid w:val="00AD2E1E"/>
     <w:rsid w:val="00B656D0"/>
     <w:rsid w:val="00BC1830"/>
     <w:rsid w:val="00BE5388"/>
     <w:rsid w:val="00BF7674"/>
     <w:rsid w:val="00C01D23"/>
     <w:rsid w:val="00C266EE"/>
     <w:rsid w:val="00CC554E"/>
     <w:rsid w:val="00CD5F56"/>
     <w:rsid w:val="00CE6905"/>
     <w:rsid w:val="00D20260"/>
     <w:rsid w:val="00D27A74"/>
     <w:rsid w:val="00D44E61"/>
     <w:rsid w:val="00D46001"/>
     <w:rsid w:val="00D85E48"/>
     <w:rsid w:val="00DD57DF"/>
     <w:rsid w:val="00DE3547"/>
     <w:rsid w:val="00DF7EFC"/>
     <w:rsid w:val="00E0114C"/>
     <w:rsid w:val="00E0198B"/>
@@ -10932,55 +11180,55 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E35529D-5DE9-4C62-991D-0CBD858E9D2A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1051</Words>
-  <Characters>7188</Characters>
+  <Words>1099</Words>
+  <Characters>7551</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>59</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>328</Lines>
+  <Paragraphs>176</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>UMW</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8223</CharactersWithSpaces>
+  <CharactersWithSpaces>8474</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Wniosek o zarejestrowanie dziennika budowy_rozbiórki druk B3</dc:title>
   <dc:subject/>
   <dc:creator>XYZ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>