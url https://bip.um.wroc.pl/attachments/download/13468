--- v1 (2026-01-30)
+++ v2 (2026-06-09)
@@ -645,109 +645,142 @@
                   </w:pPr>
                   <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Kod pocztowy:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="000D2506" w:rsidRPr="00F84673" w14:paraId="43BF8110" w14:textId="77777777" w:rsidTr="009E03C6">
               <w:trPr>
                 <w:trHeight w:val="499"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="18DE94D0" w14:textId="573D675A" w:rsidR="000D2506" w:rsidRPr="00F84673" w:rsidRDefault="00C26291" w:rsidP="009E03C6">
+                <w:p w14:paraId="18DE94D0" w14:textId="62296177" w:rsidR="000D2506" w:rsidRPr="00F84673" w:rsidRDefault="00C26291" w:rsidP="009E03C6">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Arial Unicode MS"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t>Adres do doręczeń elektronicznych (E-doręczenia):</w:t>
+                    <w:t>Adres do doręczeń elektronicznych (</w:t>
                   </w:r>
-                  <w:r w:rsidR="000D2506" w:rsidRPr="00F84673">
+                  <w:r w:rsidR="000842B3">
                     <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
-                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>e</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>-</w:t>
+                  </w:r>
+                  <w:r w:rsidR="000842B3">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>D</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>oręczenia):</w:t>
+                  </w:r>
+                  <w:r w:rsidR="000842B3">
+                    <w:rPr>
+                      <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:endnoteReference w:id="1"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4607" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="2DFFA73C" w14:textId="77777777" w:rsidR="000D2506" w:rsidRPr="00F84673" w:rsidRDefault="000D2506" w:rsidP="009E03C6">
+                <w:p w14:paraId="2DFFA73C" w14:textId="13EF7A8C" w:rsidR="000D2506" w:rsidRPr="00F84673" w:rsidRDefault="000D2506" w:rsidP="009E03C6">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F84673">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Nr tel.:</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidR="000842B3">
                     <w:rPr>
-                      <w:rStyle w:val="Odwoanieprzypisukocowego"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
+                      <w:vertAlign w:val="superscript"/>
                     </w:rPr>
-                    <w:endnoteReference w:id="2"/>
+                    <w:t>1</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="24C71B9B" w14:textId="77777777" w:rsidR="000D2506" w:rsidRPr="00A54046" w:rsidRDefault="000D2506" w:rsidP="009E03C6">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="52108C86" w14:textId="77777777" w:rsidR="000D2506" w:rsidRDefault="000D2506" w:rsidP="000D2506">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1611,109 +1644,141 @@
                   </w:pPr>
                   <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Kod pocztowy:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="000D2506" w:rsidRPr="00F84673" w14:paraId="2C956D5A" w14:textId="77777777" w:rsidTr="009E03C6">
               <w:trPr>
                 <w:trHeight w:val="499"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="5F7ED618" w14:textId="41651E7B" w:rsidR="000D2506" w:rsidRPr="00F84673" w:rsidRDefault="00C26291" w:rsidP="009E03C6">
+                <w:p w14:paraId="5F7ED618" w14:textId="79CC675F" w:rsidR="000D2506" w:rsidRPr="00F84673" w:rsidRDefault="00C26291" w:rsidP="009E03C6">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Arial Unicode MS"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t>Adres do doręczeń elektronicznych (E-doręczenia):</w:t>
+                    <w:t>Adres do doręczeń elektronicznych (</w:t>
+                  </w:r>
+                  <w:r w:rsidR="000842B3">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>e</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>-</w:t>
+                  </w:r>
+                  <w:r w:rsidR="000842B3">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>D</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>oręczenia):</w:t>
                   </w:r>
                   <w:r w:rsidR="000D2506">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4607" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="1FE8446B" w14:textId="77777777" w:rsidR="000D2506" w:rsidRPr="00F84673" w:rsidRDefault="000D2506" w:rsidP="009E03C6">
+                <w:p w14:paraId="1FE8446B" w14:textId="0573B03C" w:rsidR="000D2506" w:rsidRPr="00F84673" w:rsidRDefault="000D2506" w:rsidP="009E03C6">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F84673">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Nr tel.:</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidR="000842B3">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
-                    <w:t>2</w:t>
+                    <w:t>1</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="7B90DD2C" w14:textId="77777777" w:rsidR="000D2506" w:rsidRPr="00A54046" w:rsidRDefault="000D2506" w:rsidP="009E03C6">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="364C6D4E" w14:textId="77777777" w:rsidR="000D2506" w:rsidRDefault="000D2506" w:rsidP="000D2506">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -3387,51 +3452,51 @@
             <w:tcW w:w="178" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D153961" w14:textId="77777777" w:rsidR="00283026" w:rsidRDefault="0099775F" w:rsidP="00460560">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="_Hlk134088179"/>
+            <w:bookmarkStart w:id="1" w:name="_Hlk134088179"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4822" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
@@ -3468,390 +3533,388 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7F4133E4" w14:textId="27A573F1" w:rsidR="003A6748" w:rsidRPr="00917135" w:rsidRDefault="009A674E" w:rsidP="00460560">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64623E17" wp14:editId="25F4491C">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64623E17" wp14:editId="2F8A56D9">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>901700</wp:posOffset>
+                        <wp:posOffset>864235</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>389255</wp:posOffset>
+                        <wp:posOffset>396240</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="250190" cy="233045"/>
-                      <wp:effectExtent l="11430" t="10795" r="5080" b="13335"/>
+                      <wp:extent cx="252000" cy="234000"/>
+                      <wp:effectExtent l="0" t="0" r="15240" b="13970"/>
                       <wp:wrapNone/>
                       <wp:docPr id="7" name="Rectangle 2"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="250190" cy="233045"/>
+                                <a:ext cx="252000" cy="234000"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="77720E98" w14:textId="77777777" w:rsidR="00460560" w:rsidRDefault="00460560" w:rsidP="00147961"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="64623E17" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:71pt;margin-top:30.65pt;width:19.7pt;height:18.35pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/UTJSJQIAAEYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU21v0zAQ/o7Ef7D8neZlLVujptPUUYQ0&#10;YGLwAxzHSSwc25zdJuPX7+xkpQM+IfzB8vnOj5977m5zPfaKHAU4aXRJs0VKidDc1FK3Jf32df/m&#10;ihLnma6ZMlqU9FE4er19/Woz2ELkpjOqFkAQRLtisCXtvLdFkjjeiZ65hbFCo7Mx0DOPJrRJDWxA&#10;9F4leZq+TQYDtQXDhXN4ezs56TbiN43g/nPTOOGJKily83GHuFdhT7YbVrTAbCf5TIP9A4ueSY2f&#10;nqBumWfkAPIPqF5yMM40fsFNn5imkVzEHDCbLP0tm4eOWRFzQXGcPcnk/h8s/3S8ByLrkl5SolmP&#10;JfqCojHdKkHyIM9gXYFRD/YeQoLO3hn+3RFtdh1GiRsAM3SC1UgqC/HJiwfBcPiUVMNHUyM6O3gT&#10;lRob6AMgakDGWJDHU0HE6AnHy3yVZmssG0dXfnGRLlfxB1Y8P7bg/HthehIOJQWkHsHZ8c75QIYV&#10;zyGRvFGy3kulogFttVNAjgx7Yx/XjO7Ow5QmQ0nXq3wVkV/43DlEGtffIHrpscmV7Et6dQpiRVDt&#10;na5jC3om1XRGykrPMgblpgr4sRrnYlSmfkRBwUzNjMOHh87AT0oGbOSSuh8HBoIS9UFjUdbZchk6&#10;PxrL1WWOBpx7qnMP0xyhSuopmY47P03LwYJsO/wpizJoc4OFbGQUORR5YjXzxmaN2s+DFabh3I5R&#10;v8Z/+wQAAP//AwBQSwMEFAAGAAgAAAAhAFVjgm3eAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPg0AUhO8m/ofNM/FmF2jTUGRpjKYmHlt68fZgn0DLviXs0qK/3u1Jj5OZzHyTb2fTiwuNrrOs&#10;IF5EIIhrqztuFBzL3VMKwnlkjb1lUvBNDrbF/V2OmbZX3tPl4BsRSthlqKD1fsikdHVLBt3CDsTB&#10;+7KjQR/k2Eg94jWUm14mUbSWBjsOCy0O9NpSfT5MRkHVJUf82Zfvkdnslv5jLk/T55tSjw/zyzMI&#10;T7P/C8MNP6BDEZgqO7F2og96lYQvXsE6XoK4BdJ4BaJSsEkjkEUu/z8ofgEAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQA/UTJSJQIAAEYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQBVY4Jt3gAAAAkBAAAPAAAAAAAAAAAAAAAAAH8EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;">
+                    <v:rect w14:anchorId="64623E17" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:68.05pt;margin-top:31.2pt;width:19.85pt;height:18.45pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+IalPIwIAAEYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjxkrU14hRFugwD&#10;uq1Ytw+QZdkWJosapcTpvn6UnOayvQ3zg0Ca1NHhIbm83feG7RR6Dbbks8mUM2Ul1Nq2Jf/+bfPm&#10;mjMfhK2FAatK/qw8v129frUcXKFy6MDUChmBWF8MruRdCK7IMi871Qs/AacsBRvAXgRysc1qFAOh&#10;9ybLp9N32QBYOwSpvKe/92OQrxJ+0ygZvjSNV4GZkhO3kE5MZxXPbLUURYvCdVoeaIh/YNELbenR&#10;I9S9CIJtUf8F1WuJ4KEJEwl9Bk2jpUo1UDWz6R/VPHXCqVQLiePdUSb//2Dl590jMl2X/IozK3pq&#10;0VcSTdjWKJZHeQbnC8p6co8YC/TuAeQPzyysO8pSd4gwdErURGoW87OLC9HxdJVVwyeoCV1sAySl&#10;9g32EZA0YPvUkOdjQ9Q+MEk/8wX1mNomKZS/nUc7viCKl8sOffigoGfRKDkS9QQudg8+jKkvKYk8&#10;GF1vtDHJwbZaG2Q7QbOxSd8B3Z+nGcuGkt8s8kVCvoj5cwhidyJ4kdbrQENudF/y62OSKKJq721N&#10;NEURhDajTdUZe5AxKjd2IOyrPSVGOSuon0lQhHGYafnI6AB/cTbQIJfc/9wKVJyZj5aacjObz+Pk&#10;J2e+uMrJwfNIdR4RVhJUyQNno7kO47ZsHeq2o5dmSQYLd9TIRieRT6wOvGlYU5sOixW34dxPWaf1&#10;X/0GAAD//wMAUEsDBBQABgAIAAAAIQA+ECI53QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;T4NAEIXvJv6HzZh4s0tBUZClMZqaeGzpxdvCjoCys4RdWvTXOz3p8WW+vPlesVnsII44+d6RgvUq&#10;AoHUONNTq+BQbW8eQPigyejBESr4Rg+b8vKi0LlxJ9rhcR9awSXkc62gC2HMpfRNh1b7lRuR+Pbh&#10;JqsDx6mVZtInLreDjKMolVb3xB86PeJzh83XfrYK6j4+6J9d9RrZbJuEt6X6nN9flLq+Wp4eQQRc&#10;wh8MZ31Wh5KdajeT8WLgnKRrRhWk8S2IM3B/x1tqBVmWgCwL+X9B+QsAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQB+IalPIwIAAEYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQA+ECI53QAAAAkBAAAPAAAAAAAAAAAAAAAAAH0EAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="77720E98" w14:textId="77777777" w:rsidR="00460560" w:rsidRDefault="00460560" w:rsidP="00147961"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="003A6748" w:rsidRPr="00917135">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>wysyłka za pośrednictwem operatora pocztowego</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0370AB84" w14:textId="7083E3D0" w:rsidR="003A6748" w:rsidRPr="00917135" w:rsidRDefault="009A674E" w:rsidP="00460560">
+          <w:p w14:paraId="0370AB84" w14:textId="179EAFF6" w:rsidR="003A6748" w:rsidRPr="00917135" w:rsidRDefault="009A674E" w:rsidP="00460560">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27F4ECA5" wp14:editId="14287E59">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27F4ECA5" wp14:editId="69328DE8">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>861695</wp:posOffset>
+                        <wp:posOffset>864235</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>389255</wp:posOffset>
+                        <wp:posOffset>396240</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="250190" cy="233045"/>
-                      <wp:effectExtent l="5080" t="10795" r="11430" b="13335"/>
+                      <wp:extent cx="252000" cy="234000"/>
+                      <wp:effectExtent l="0" t="0" r="15240" b="13970"/>
                       <wp:wrapNone/>
                       <wp:docPr id="6" name="Rectangle 3"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="250190" cy="233045"/>
+                                <a:ext cx="252000" cy="234000"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="340DDB0E" w14:textId="77777777" w:rsidR="00460560" w:rsidRDefault="00460560" w:rsidP="00147961"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="27F4ECA5" id="Rectangle 3" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:67.85pt;margin-top:30.65pt;width:19.7pt;height:18.35pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBwuRBsKAIAAE0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/01zaLtuo6WrVpQhp&#10;gRULH+A4TmLh2GbsNilfz9jpdrvAEyIPlsczPj5zZibrm7FX5CDASaNLms1SSoTmppa6Lem3r7s3&#10;15Q4z3TNlNGipEfh6M3m9av1YAuRm86oWgBBEO2KwZa0894WSeJ4J3rmZsYKjc7GQM88mtAmNbAB&#10;0XuV5Gl6lQwGaguGC+fw9G5y0k3EbxrB/eemccITVVLk5uMKca3CmmzWrGiB2U7yEw32Dyx6JjU+&#10;eoa6Y56RPcg/oHrJwTjT+Bk3fWKaRnIRc8BssvS3bB47ZkXMBcVx9iyT+3+w/NPhAYisS3pFiWY9&#10;lugLisZ0qwSZB3kG6wqMerQPEBJ09t7w745os+0wStwCmKETrEZSWYhPXlwIhsOrpBo+mhrR2d6b&#10;qNTYQB8AUQMyxoIczwURoyccD/Nlmq2wbBxd+XyeLpbxBVY8Xbbg/HthehI2JQWkHsHZ4d75QIYV&#10;TyGRvFGy3kmlogFttVVADgx7Yxe/E7q7DFOaDCVdLfNlRH7hc5cQafz+BtFLj02uZF/S63MQK4Jq&#10;73QdW9AzqaY9Ulb6JGNQbqqAH6sxlilqHFStTH1EXcFMPY0ziJvOwE9KBuznkrofewaCEvVBY21W&#10;2WIRBiAai+XbHA249FSXHqY5QpXUUzJtt34amr0F2Xb4UhbV0OYW69nIqPUzqxN97NlYgtN8haG4&#10;tGPU819g8wsAAP//AwBQSwMEFAAGAAgAAAAhAMqT95beAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8tOwzAQRfdI/IM1SOyok0Z9pXEqBCoSyzbdsJvEQ5ISj6PYaQNfj7uC5dUc3Xsm202mExca&#10;XGtZQTyLQBBXVrdcKzgV+6c1COeRNXaWScE3Odjl93cZptpe+UCXo69FKGGXooLG+z6V0lUNGXQz&#10;2xOH26cdDPoQh1rqAa+h3HRyHkVLabDlsNBgTy8NVV/H0Sgo2/kJfw7FW2Q2+8S/T8V5/HhV6vFh&#10;et6C8DT5Pxhu+kEd8uBU2pG1E13IyWIVUAXLOAFxA1aLGESpYLOOQOaZ/P9B/gsAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBwuRBsKAIAAE0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDKk/eW3gAAAAkBAAAPAAAAAAAAAAAAAAAAAIIEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
+                    <v:rect w14:anchorId="27F4ECA5" id="Rectangle 3" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:68.05pt;margin-top:31.2pt;width:19.85pt;height:18.45pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/U+uBJgIAAE0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjhxk6414hRFugwD&#10;uq1Ytw+QZdkWptsoJXb29aXkNJftbVgeBNKkjg4PySzvBq3IToCX1pR0NplSIgy3tTRtSX9837y7&#10;ocQHZmqmrBEl3QtP71Zv3yx7V4jcdlbVAgiCGF/0rqRdCK7IMs87oZmfWCcMBhsLmgV0oc1qYD2i&#10;a5Xl0+l11luoHVguvMevD2OQrhJ+0wgevjaNF4GokiK3kE5IZxXPbLVkRQvMdZIfaLB/YKGZNPjo&#10;EeqBBUa2IP+C0pKD9bYJE251ZptGcpFqwGpm0z+qee6YE6kWFMe7o0z+/8HyL7snILIu6TUlhmls&#10;0TcUjZlWCXIV5emdLzDr2T1BLNC7R8t/emLsusMscQ9g+06wGknNYn52cSE6Hq+Sqv9sa0Rn22CT&#10;UkMDOgKiBmRIDdkfGyKGQDh+zBfYY2wbx1B+NY92fIEVr5cd+PBRWE2iUVJA6gmc7R59GFNfUxJ5&#10;q2S9kUolB9pqrYDsGM7GJv0O6P48TRnSl/R2kS8S8kXMn0MguxPBizQtAw65krqkN8ckVkTVPpga&#10;abIiMKlGG6tT5iBjVG7sQBiqIbUpaRxVrWy9R13BjjONO4hGZ+E3JT3Oc0n9ry0DQYn6ZLA3t7P5&#10;PC5AcuaL9zk6cB6pziPMcIQqaaBkNNdhXJqtA9l2+NIsqWHsPfazkUnrE6sDfZzZ1K3DfsWlOPdT&#10;1ulfYPUCAAD//wMAUEsDBBQABgAIAAAAIQA+ECI53QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9BT4NAEIXvJv6HzZh4s0tBUZClMZqaeGzpxdvCjoCys4RdWvTXOz3p8WW+vPlesVnsII44+d6R&#10;gvUqAoHUONNTq+BQbW8eQPigyejBESr4Rg+b8vKi0LlxJ9rhcR9awSXkc62gC2HMpfRNh1b7lRuR&#10;+PbhJqsDx6mVZtInLreDjKMolVb3xB86PeJzh83XfrYK6j4+6J9d9RrZbJuEt6X6nN9flLq+Wp4e&#10;QQRcwh8MZ31Wh5KdajeT8WLgnKRrRhWk8S2IM3B/x1tqBVmWgCwL+X9B+QsAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQA/U+uBJgIAAE0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQA+ECI53QAAAAkBAAAPAAAAAAAAAAAAAAAAAIAEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="340DDB0E" w14:textId="77777777" w:rsidR="00460560" w:rsidRDefault="00460560" w:rsidP="00147961"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="003A6748" w:rsidRPr="00917135">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>odbiór osobisty w siedzibie organu</w:t>
             </w:r>
-            <w:r w:rsidR="0099775F">
+            <w:r w:rsidR="000842B3">
               <w:rPr>
                 <w:rStyle w:val="Odwoanieprzypisukocowego"/>
-                <w:rFonts w:cs="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:endnoteReference w:id="3"/>
+              <w:endnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="147099D5" w14:textId="131B0D48" w:rsidR="003A6748" w:rsidRPr="00917135" w:rsidRDefault="009A674E" w:rsidP="00460560">
+          <w:p w14:paraId="147099D5" w14:textId="07810FCE" w:rsidR="003A6748" w:rsidRPr="00917135" w:rsidRDefault="009A674E" w:rsidP="00460560">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A274C2E" wp14:editId="67D50629">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A274C2E" wp14:editId="537AFDA2">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>851535</wp:posOffset>
+                        <wp:posOffset>864235</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>395605</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="250190" cy="233045"/>
-                      <wp:effectExtent l="6985" t="7620" r="9525" b="6985"/>
+                      <wp:extent cx="252000" cy="234000"/>
+                      <wp:effectExtent l="0" t="0" r="15240" b="13970"/>
                       <wp:wrapNone/>
                       <wp:docPr id="5" name="Rectangle 4"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="250190" cy="233045"/>
+                                <a:ext cx="252000" cy="234000"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="225FDDB5" w14:textId="77777777" w:rsidR="00460560" w:rsidRDefault="00460560" w:rsidP="00147961">
-                                  <w:bookmarkStart w:id="3" w:name="_M670445567"/>
-                                  <w:bookmarkEnd w:id="3"/>
+                                  <w:bookmarkStart w:id="2" w:name="_M670445567"/>
+                                  <w:bookmarkEnd w:id="2"/>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="7A274C2E" id="Rectangle 4" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:67.05pt;margin-top:31.15pt;width:19.7pt;height:18.35pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAfajy2KQIAAE0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1v0zAQ/o7Ef7D8neZlDaxR02nqKEIa&#10;MDH4AY7jJBaObc5uk/Hrd3a6rgM+IfLB8vnOj5977i7rq2lQ5CDASaMrmi1SSoTmppG6q+j3b7s3&#10;l5Q4z3TDlNGiog/C0avN61fr0ZYiN71RjQCCINqVo61o770tk8TxXgzMLYwVGp2tgYF5NKFLGmAj&#10;og8qydP0bTIaaCwYLpzD05vZSTcRv20F91/a1glPVEWRm48rxLUOa7JZs7IDZnvJjzTYP7AYmNT4&#10;6AnqhnlG9iD/gBokB+NM6xfcDIlpW8lFzAGzydLfsrnvmRUxFxTH2ZNM7v/B8s+HOyCyqWhBiWYD&#10;lugrisZ0pwRZBnlG60qMurd3EBJ09tbwH45os+0xSlwDmLEXrEFSWYhPXlwIhsOrpB4/mQbR2d6b&#10;qNTUwhAAUQMyxYI8nAoiJk84HuZFmq2wbBxd+cVFuiziC6x8umzB+Q/CDCRsKgpIPYKzw63zgQwr&#10;n0IieaNks5NKRQO6equAHBj2xi5+R3R3HqY0GSu6KvIiIr/wuXOINH5/gxikxyZXcqjo5SmIlUG1&#10;97qJLeiZVPMeKSt9lDEoN1fAT/UUy5SHB4KqtWkeUFcwc0/jDOKmN/CLkhH7uaLu556BoER91Fib&#10;VbZchgGIxrJ4l6MB55763MM0R6iKekrm7dbPQ7O3ILseX8qiGtpcYz1bGbV+ZnWkjz0bS3CcrzAU&#10;53aMev4LbB4BAAD//wMAUEsDBBQABgAIAAAAIQDnS2qS3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9BT4NAEIXvJv6HzZh4s0tBqyBLYzRt4rGlF28DOwLKzhJ2adFf3+1Jjy/z5b1v8vVsenGk&#10;0XWWFSwXEQji2uqOGwWHcnP3BMJ5ZI29ZVLwQw7WxfVVjpm2J97Rce8bEUrYZaig9X7IpHR1Swbd&#10;wg7E4fZpR4M+xLGResRTKDe9jKNoJQ12HBZaHOi1pfp7PxkFVRcf8HdXbiOTbhL/Ppdf08ebUrc3&#10;88szCE+z/4Phoh/UoQhOlZ1YO9GHnNwvA6pgFScgLsBj8gCiUpCmEcgil/8/KM4AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAH2o8tikCAABNBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA50tqkt4AAAAJAQAADwAAAAAAAAAAAAAAAACDBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4FAAAAAA==&#10;">
+                    <v:rect w14:anchorId="7A274C2E" id="Rectangle 4" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:68.05pt;margin-top:31.15pt;width:19.85pt;height:18.45pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQgMdbJwIAAE0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNG1oYTdqulp1KUJa&#10;YMXCB0wcJ7FwbDN2my5fv2On7bZwQ/RgeTLj5zfvebq82fea7SR6ZU3JZ5MpZ9IIWyvTlvzH982b&#10;K858AFODtkaW/El6frN6/Wo5uELmtrO6lsgIxPhicCXvQnBFlnnRyR78xDppKNlY7CFQiG1WIwyE&#10;3ussn07fZYPF2qEV0nv6ejcm+SrhN40U4WvTeBmYLjlxC2nFtFZxzVZLKFoE1ylxoAH/wKIHZejS&#10;E9QdBGBbVH9B9Uqg9bYJE2H7zDaNEjL1QN3Mpn9089iBk6kXEse7k0z+/8GKL7sHZKou+YIzAz1Z&#10;9I1EA9NqyeZRnsH5gqoe3QPGBr27t+KnZ8auO6qSt4h26CTURGoW67OLAzHwdJRVw2dbEzpsg01K&#10;7RvsIyBpwPbJkKeTIXIfmKCP+YI8JtsEpfK387iPN0BxPOzQh4/S9ixuSo5EPYHD7t6HsfRYkshb&#10;reqN0joF2FZrjWwH9DY26XdA9+dl2rCh5NeLfJGQL3L+HILYvRC8KOtVoEeuVV/yq1MRFFG1D6Ym&#10;mlAEUHrcU3faHGSMyo0OhH21TzblR08qWz+RrmjHN00zSJvO4m/OBnrPJfe/toCSM/3JkDfXs/k8&#10;DkAK5ov3OQV4nqnOM2AEQZU8cDZu12Ecmq1D1XZ00yypYewt+dmopHX0emR1oE9vNrl1mK84FOdx&#10;qnr5F1g9AwAA//8DAFBLAwQUAAYACAAAACEAD7Nwst0AAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQU+DQBCF7yb+h82YeLNLIaIgS2M0NfHY0ou3gR0BZXcJu7Tor3d6sseX+fLme8VmMYM40uR7&#10;ZxWsVxEIso3TvW0VHKrt3SMIH9BqHJwlBT/kYVNeXxWYa3eyOzruQyu4xPocFXQhjLmUvunIoF+5&#10;kSzfPt1kMHCcWqknPHG5GWQcRak02Fv+0OFILx013/vZKKj7+IC/u+otMtk2Ce9L9TV/vCp1e7M8&#10;P4EItIR/GM76rA4lO9VuttqLgXOSrhlVkMYJiDPwcM9bagVZFoMsC3m5oPwDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAUIDHWycCAABNBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAD7Nwst0AAAAJAQAADwAAAAAAAAAAAAAAAACBBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="225FDDB5" w14:textId="77777777" w:rsidR="00460560" w:rsidRDefault="00460560" w:rsidP="00147961">
-                            <w:bookmarkStart w:id="4" w:name="_M670445567"/>
-                            <w:bookmarkEnd w:id="4"/>
+                            <w:bookmarkStart w:id="3" w:name="_M670445567"/>
+                            <w:bookmarkEnd w:id="3"/>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00147961" w:rsidRPr="00917135">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidR="003A6748" w:rsidRPr="00917135">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">ysyłka na </w:t>
             </w:r>
-            <w:r w:rsidR="003A6748" w:rsidRPr="000F5F44">
+            <w:r w:rsidR="000842B3">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>do doręczeń elektronicznych</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Verdana"/>
+              <w:t xml:space="preserve">adres </w:t>
+            </w:r>
+            <w:r w:rsidR="000842B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>e-Doręczeń</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:tbl>
     <w:p w14:paraId="131FE4B7" w14:textId="77777777" w:rsidR="00917135" w:rsidRPr="0046627A" w:rsidRDefault="00917135" w:rsidP="00460560">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
@@ -4825,56 +4888,65 @@
               <w:t>załącznik cz. IV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="698" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="701C642A" w14:textId="77777777" w:rsidR="00AE065E" w:rsidRPr="00AE065E" w:rsidRDefault="00AE065E" w:rsidP="00460560">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AE065E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ppkt 3</w:t>
+              <w:t>ppkt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AE065E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4963" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C3B95CC" w14:textId="77777777" w:rsidR="00AE065E" w:rsidRPr="00AE065E" w:rsidRDefault="00AE065E" w:rsidP="00460560">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE065E">
@@ -5641,51 +5713,51 @@
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1522" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16AD5228" w14:textId="77777777" w:rsidR="007F3EFF" w:rsidRPr="0027690E" w:rsidRDefault="007F3EFF" w:rsidP="00A43840">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="5" w:name="_Hlk197333638"/>
+            <w:bookmarkStart w:id="3" w:name="_Hlk197333638"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>dołączenie dowodu zapłaty w ciągu 3 dni</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12357E7C" w14:textId="77777777" w:rsidR="007F3EFF" w:rsidRPr="0027690E" w:rsidRDefault="007F3EFF" w:rsidP="00A43840">
             <w:pPr>
@@ -6174,51 +6246,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027690E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">wysokość opłaty zostanie zweryfikowana po opracowaniu dokumentu wg przepisów </w:t>
             </w:r>
             <w:r w:rsidRPr="0027690E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
               <w:t>ustawy z dnia 16 listopada 2006 roku o opłacie skarbowej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:tbl>
     <w:p w14:paraId="06C5D8B9" w14:textId="77777777" w:rsidR="00824FD1" w:rsidRDefault="00824FD1" w:rsidP="00460560">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="362"/>
         <w:gridCol w:w="8411"/>
         <w:gridCol w:w="866"/>
       </w:tblGrid>
       <w:tr w:rsidR="00696B85" w:rsidRPr="00917135" w14:paraId="6285B363" w14:textId="77777777">
@@ -6384,523 +6456,695 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CF39B6D" w14:textId="77777777" w:rsidR="00696B85" w:rsidRDefault="00696B85" w:rsidP="00460560">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="28"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="0083344C" w:rsidRPr="00917135" w14:paraId="1F3C96B8" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="284"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CCCF00F" w14:textId="77777777" w:rsidR="0083344C" w:rsidRDefault="0083344C" w:rsidP="00460560">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8411" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D226564" w14:textId="62EDBDA2" w:rsidR="0083344C" w:rsidRPr="007D0868" w:rsidRDefault="0083344C" w:rsidP="00460560">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D0868">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>zwymiarowany projekt graficzny w kolorze wraz z opisem zamierzenia i technologii wykonania</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="866" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B985D34" w14:textId="77777777" w:rsidR="0083344C" w:rsidRDefault="0083344C" w:rsidP="00460560">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:firstLine="28"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C5254" w:rsidRPr="00917135" w14:paraId="1B549091" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="284"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD38599" w14:textId="77777777" w:rsidR="002C5254" w:rsidRDefault="002C5254" w:rsidP="00460560">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8411" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79B90769" w14:textId="240482BF" w:rsidR="002C5254" w:rsidRPr="007D0868" w:rsidRDefault="002C5254" w:rsidP="00460560">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D0868">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>wizualizacja zamierzenia w przestrzeni*/ na elewacji*/ na obiekcie*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="866" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A5E3643" w14:textId="77777777" w:rsidR="002C5254" w:rsidRDefault="002C5254" w:rsidP="00460560">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:firstLine="28"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00696B85" w:rsidRPr="00917135" w14:paraId="4CED18C6" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F660E67" w14:textId="77777777" w:rsidR="00696B85" w:rsidRDefault="00696B85" w:rsidP="00460560">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="594341BC" w14:textId="77777777" w:rsidR="00696B85" w:rsidRDefault="007A48FE" w:rsidP="00460560">
+          <w:p w14:paraId="594341BC" w14:textId="5CA794CE" w:rsidR="00696B85" w:rsidRDefault="00696B85" w:rsidP="00460560">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...40 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="043DAB9B" w14:textId="77777777" w:rsidR="00696B85" w:rsidRDefault="00696B85" w:rsidP="00460560">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="28"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00696B85" w:rsidRPr="00917135" w14:paraId="482738D6" w14:textId="77777777">
+      <w:tr w:rsidR="00696B85" w:rsidRPr="00917135" w14:paraId="482738D6" w14:textId="77777777" w:rsidTr="007D0868">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EDC3800" w14:textId="77777777" w:rsidR="00696B85" w:rsidRDefault="00696B85" w:rsidP="00460560">
+          <w:p w14:paraId="3EDC3800" w14:textId="77777777" w:rsidR="00696B85" w:rsidRPr="007D0868" w:rsidRDefault="00696B85" w:rsidP="00460560">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="215D2A33" w14:textId="77777777" w:rsidR="00696B85" w:rsidRDefault="00696B85" w:rsidP="00460560">
+          <w:p w14:paraId="215D2A33" w14:textId="0EEB521E" w:rsidR="00696B85" w:rsidRPr="007D0868" w:rsidRDefault="00696B85" w:rsidP="00460560">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E28A3F9" w14:textId="77777777" w:rsidR="00696B85" w:rsidRDefault="00696B85" w:rsidP="00460560">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="23BC381F" w14:textId="77777777" w:rsidR="00696B85" w:rsidRDefault="00696B85" w:rsidP="00460560">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06C1B097" w14:textId="77777777" w:rsidR="008E27A5" w:rsidRDefault="008E27A5" w:rsidP="00460560">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="Uwagi"/>
+      <w:bookmarkStart w:id="4" w:name="Uwagi"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>UWAGI</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FA05497" w14:textId="77777777" w:rsidR="008E27A5" w:rsidRDefault="008E27A5" w:rsidP="00460560">
+    <w:p w14:paraId="745BDB71" w14:textId="77777777" w:rsidR="007D0868" w:rsidRPr="009A1B52" w:rsidRDefault="008E27A5" w:rsidP="009A1B52">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="284"/>
+        </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009A1B52">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Opinie wydawane są na podstawie Zarządzeń Prezydenta Wrocławia: </w:t>
+        <w:t>Opinie wydawane są na podstawie</w:t>
+      </w:r>
+      <w:r w:rsidR="007D0868" w:rsidRPr="009A1B52">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54DA067C" w14:textId="77777777" w:rsidR="009A4DBB" w:rsidRPr="00B041D0" w:rsidRDefault="00B041D0" w:rsidP="00460560">
+    <w:p w14:paraId="4FA05497" w14:textId="7E7B9E30" w:rsidR="008E27A5" w:rsidRPr="009A1B52" w:rsidRDefault="007D0868" w:rsidP="009A1B52">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="712"/>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="568" w:hanging="284"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1B52">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidR="008E27A5" w:rsidRPr="009A1B52">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>arządze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1B52">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>nia</w:t>
+      </w:r>
+      <w:r w:rsidR="008E27A5" w:rsidRPr="009A1B52">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prezydenta Wrocławia </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1B52">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>nr 3872/25 z dnia 24 listopada 2025 r. w sprawie określenia zasad udostępniania nieruchomości gminnych w celu umieszczania wizualnych form informacji,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="585FB057" w14:textId="59029D91" w:rsidR="007D0868" w:rsidRPr="009A1B52" w:rsidRDefault="007D0868" w:rsidP="009A1B52">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
-        <w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="712"/>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
-        <w:ind w:left="357"/>
+        <w:ind w:left="568" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B041D0">
+      <w:r w:rsidRPr="009A1B52">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">nr 7275/22 </w:t>
+        <w:t xml:space="preserve">uchwały Rady Miejskiej Wrocławia nr LVI/1465/14 z dnia 10 kwietnia 2014 r. w sprawie utworzenia </w:t>
       </w:r>
-      <w:r w:rsidR="009A4DBB" w:rsidRPr="00B041D0">
+      <w:r w:rsidR="003A227D" w:rsidRPr="009A1B52">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">z dnia </w:t>
+        <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B041D0">
+      <w:r w:rsidRPr="009A1B52">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>11 marca 2022 r.</w:t>
+        <w:t xml:space="preserve">arku </w:t>
       </w:r>
-      <w:r w:rsidR="009A4DBB" w:rsidRPr="00B041D0">
+      <w:r w:rsidR="003A227D" w:rsidRPr="009A1B52">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> w</w:t>
+        <w:t>K</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B041D0">
+      <w:r w:rsidRPr="009A1B52">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sprawie określenia zasad udostępniania nieruchomości gminnych w celu umieszczania szyldów, tablic reklamowych i urządzeń reklamowych</w:t>
+        <w:t>ulturowego „Stare Miasto” (</w:t>
       </w:r>
-    </w:p>
-[...45 lines deleted...]
-      <w:r w:rsidRPr="009A4DBB">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009A1B52">
         <w:rPr>
           <w:rStyle w:val="ng-binding"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>t.j. uchwały Dz. Urz. Woj. Doln. z 20</w:t>
+        <w:t>t.j</w:t>
       </w:r>
-      <w:r w:rsidR="004B4162">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009A1B52">
         <w:rPr>
           <w:rStyle w:val="ng-binding"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>23</w:t>
+        <w:t xml:space="preserve">. uchwały Dz. Urz. Woj. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009A4DBB">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009A1B52">
         <w:rPr>
           <w:rStyle w:val="ng-binding"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> r. poz.</w:t>
+        <w:t>Doln</w:t>
       </w:r>
-      <w:r w:rsidR="004B6CFD">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009A1B52">
         <w:rPr>
           <w:rStyle w:val="ng-binding"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>. z 2023 r. poz. 3357).</w:t>
       </w:r>
-      <w:r w:rsidR="004B4162">
+    </w:p>
+    <w:p w14:paraId="2AB3EFA1" w14:textId="479F6041" w:rsidR="007D0868" w:rsidRPr="009A1B52" w:rsidRDefault="008E27A5" w:rsidP="009A1B52">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
-          <w:rStyle w:val="ng-binding"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>3357</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1B52">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Mapy oraz informacje o adresie geodezyjnym terenu inwestycji można uzyskać w Zarządzie Geodezji Kartografii i Katastru Miejskiego we Wrocławiu przy al. M. Kromera 44</w:t>
       </w:r>
-      <w:r w:rsidRPr="00467E54">
+      <w:r w:rsidR="007D0868" w:rsidRPr="009A1B52">
         <w:rPr>
-          <w:rStyle w:val="ng-binding"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz w Systemie Informacji Przestrzennej Wrocławia (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="007D0868" w:rsidRPr="009A1B52">
+          <w:rPr>
+            <w:color w:val="0033CC"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://geoportal.wroclaw.pl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="007D0868" w:rsidRPr="009A1B52">
+        <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6920DA2A" w14:textId="77777777" w:rsidR="008E27A5" w:rsidRDefault="008E27A5" w:rsidP="00460560">
+    <w:p w14:paraId="3ABEA610" w14:textId="1919913D" w:rsidR="008E27A5" w:rsidRPr="009A1B52" w:rsidRDefault="008E27A5" w:rsidP="009A1B52">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="284"/>
+        </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009A1B52">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>W przypadku szyldu, autoreklamy należy przedłożyć projekt graficzny oraz lokalizację na obiekcie.</w:t>
+        <w:t>Opinia nie zwalnia z obowiązków wynikających z prawa budowlanego tzn. wystąpienia o pozwolenie na budowę lub zgłoszenia zamiaru prowadzenia robót budowlanych</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-        <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:r w:rsidR="007D0868" w:rsidRPr="009A1B52">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>Mapy oraz informacje o adresie geodezyjnym terenu inwestycji można uzyskać w Zarządzie Geodezji Kartografii i Katastru Miejskiego we Wrocławiu przy al. M. Kromera 44.</w:t>
+        <w:t xml:space="preserve"> oraz z obowiązków wynikających z innych przepisów prawa, w tym z ustawy o ochronie zabytków i opiece nad zabytkami oraz ochrony przeciwpożarowej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ABEA610" w14:textId="77777777" w:rsidR="008E27A5" w:rsidRDefault="008E27A5" w:rsidP="00460560">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="3EF597B1" w14:textId="5217D87D" w:rsidR="009153F1" w:rsidRDefault="009153F1" w:rsidP="00460560">
+      <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
-        <w:rPr>
-[...10 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EF597B1" w14:textId="77777777" w:rsidR="009153F1" w:rsidRDefault="009153F1" w:rsidP="00460560">
+    <w:p w14:paraId="77D91D6E" w14:textId="103A8CFF" w:rsidR="007D0868" w:rsidRDefault="007D0868" w:rsidP="00460560">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="313FD5C6" w14:textId="0A5DC492" w:rsidR="007D0868" w:rsidRDefault="007D0868" w:rsidP="00460560">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D062BF6" w14:textId="77777777" w:rsidR="007A48FE" w:rsidRDefault="007A48FE" w:rsidP="00233626">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70D17287" w14:textId="77777777" w:rsidR="00233626" w:rsidRPr="0062746B" w:rsidRDefault="00233626" w:rsidP="00233626">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062746B">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -6910,58 +7154,76 @@
     <w:p w14:paraId="2E23901E" w14:textId="77777777" w:rsidR="00233626" w:rsidRPr="0062746B" w:rsidRDefault="00233626" w:rsidP="00233626">
       <w:pPr>
         <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062746B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>PAŃSTWA DANYCH OSOBOWYCH PRZEZ PREZYDENTA WROCŁAWIA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="255C981B" w14:textId="77777777" w:rsidR="008D12A7" w:rsidRPr="006F505B" w:rsidRDefault="008D12A7" w:rsidP="008D12A7">
       <w:pPr>
         <w:pStyle w:val="Teksttreci0"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Hlk181691379"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk181691379"/>
       <w:r w:rsidRPr="006F505B">
         <w:rPr>
           <w:rStyle w:val="Teksttreci"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Niniejszą informację otrzymała/otrzymał Pani/Pan w związku z obowiązkami określonymi w art. 13 rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych - RODO) (Dziennik Urzędowy Unii Europejskiej z dnia 14 maja 2016 r. L 119/1).</w:t>
+        <w:t xml:space="preserve">Niniejszą informację otrzymała/otrzymał Pani/Pan w związku z obowiązkami określonymi w art. 13 rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F505B">
+        <w:rPr>
+          <w:rStyle w:val="Teksttreci"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>RODO</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F505B">
+        <w:rPr>
+          <w:rStyle w:val="Teksttreci"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>) (Dziennik Urzędowy Unii Europejskiej z dnia 14 maja 2016 r. L 119/1).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C44090A" w14:textId="77777777" w:rsidR="008D12A7" w:rsidRPr="006F505B" w:rsidRDefault="008D12A7" w:rsidP="008D12A7">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
@@ -7159,51 +7421,51 @@
             <w:pPr>
               <w:pStyle w:val="Inne0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="301"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:hanging="2880"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F505B">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>przez e-mail:</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidRPr="006F505B">
                 <w:rPr>
                   <w:rStyle w:val="Inne"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:r w:rsidRPr="006F505B">
                 <w:rPr>
                   <w:rStyle w:val="Inne"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="en-US" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>waz@um.wroc.pl</w:t>
               </w:r>
               <w:r w:rsidRPr="006F505B">
                 <w:rPr>
                   <w:rStyle w:val="Inne"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="en-US" w:eastAsia="en-US"/>
@@ -7254,51 +7516,50 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14F0C093" w14:textId="77777777" w:rsidR="008D12A7" w:rsidRPr="006F505B" w:rsidRDefault="008D12A7" w:rsidP="008D12A7">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F505B">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Cele przetwarzania danych osobowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="731872A2" w14:textId="77777777" w:rsidR="008D12A7" w:rsidRPr="006F505B" w:rsidRDefault="008D12A7" w:rsidP="008D12A7">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -7959,51 +8220,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E2A6EF4" w14:textId="77777777" w:rsidR="008D12A7" w:rsidRPr="006F505B" w:rsidRDefault="008D12A7" w:rsidP="008D12A7">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F505B">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>W przypadku nieprawidłowości przy przetwarzaniu Pani/Pana danych osobowych, przysługuje Pani/Panu także prawo wniesienia skargi do organu nadzorczego zajmującego się ochroną danych osobowych, tj. Prezesa Urzędu Ochrony Danych Osobowych. Dane dotyczące możliwych form kontaktu:</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidRPr="006F505B">
                 <w:rPr>
                   <w:rStyle w:val="Hipercze"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="en-US" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>https://uodo.gov.pl/pl/p/kontakt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006F505B">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008D12A7" w:rsidRPr="006F505B" w14:paraId="514A3C18" w14:textId="77777777" w:rsidTr="003720E3">
         <w:trPr>
           <w:cantSplit/>
@@ -8016,50 +8277,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15BFA715" w14:textId="77777777" w:rsidR="008D12A7" w:rsidRPr="006F505B" w:rsidRDefault="008D12A7" w:rsidP="008D12A7">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F505B">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Inspektor Ochrony Danych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74799A21" w14:textId="77777777" w:rsidR="008D12A7" w:rsidRPr="006F505B" w:rsidRDefault="008D12A7" w:rsidP="008D12A7">
             <w:pPr>
               <w:pStyle w:val="Inne0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="307"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -8109,131 +8371,101 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="301"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:hanging="2880"/>
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">przez e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipercze"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>iod@um.wroc.pl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="008D12A7" w:rsidRPr="006F505B">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BA703D0" w14:textId="77777777" w:rsidR="008D12A7" w:rsidRPr="006F505B" w:rsidRDefault="008D12A7" w:rsidP="008D12A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="301"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:hanging="2880"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F505B">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>telefonicznie: +48 71 777 77 24.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="27F05689" w14:textId="77777777" w:rsidR="008D12A7" w:rsidRPr="006F505B" w:rsidRDefault="008D12A7" w:rsidP="008D12A7">
-      <w:pPr>
-[...28 lines deleted...]
-    <w:p w14:paraId="594837F7" w14:textId="77777777" w:rsidR="000D2506" w:rsidRPr="006F505B" w:rsidRDefault="000D2506" w:rsidP="007A48FE">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="362"/>
         <w:gridCol w:w="9277"/>
@@ -8243,52 +8475,52 @@
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F5A9B29" w14:textId="1B44E2E1" w:rsidR="00E73495" w:rsidRPr="00917135" w:rsidRDefault="000D2506" w:rsidP="00A42F3A">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="8" w:name="_Hlk134088397"/>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkStart w:id="6" w:name="_Hlk134088397"/>
+            <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9277" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31FF6D48" w14:textId="77777777" w:rsidR="00E73495" w:rsidRDefault="00E73495" w:rsidP="00A42F3A">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
@@ -8403,209 +8635,189 @@
             </w:r>
             <w:r w:rsidRPr="00BA095D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Data: ………………………………………………………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>…….</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA095D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>……..</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:tbl>
     <w:p w14:paraId="27A5F275" w14:textId="77777777" w:rsidR="00233626" w:rsidRDefault="00233626" w:rsidP="00460560">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2453308C" w14:textId="77777777" w:rsidR="00E73495" w:rsidRDefault="00E73495" w:rsidP="00460560">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="267A2D9F" w14:textId="77777777" w:rsidR="00567A5E" w:rsidRDefault="00233626" w:rsidP="00460560">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00824FD1">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>*      niepotrzebne skreślić</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38350088" w14:textId="77777777" w:rsidR="00567A5E" w:rsidRDefault="00567A5E" w:rsidP="00460560">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00567A5E">
-      <w:headerReference w:type="even" r:id="rId11"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="794" w:right="1134" w:bottom="794" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3DBD3A13" w14:textId="77777777" w:rsidR="004A2F74" w:rsidRDefault="004A2F74">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="38EF7036" w14:textId="77777777" w:rsidR="004A2F74" w:rsidRDefault="004A2F74">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="1">
-    <w:p w14:paraId="7CFA4F6D" w14:textId="77777777" w:rsidR="000D2506" w:rsidRDefault="000D2506" w:rsidP="000D2506">
+    <w:p w14:paraId="5CF43CE1" w14:textId="6AFC5C75" w:rsidR="000842B3" w:rsidRDefault="000842B3">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisukocowego"/>
       </w:pPr>
-      <w:r w:rsidRPr="008F2755">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisukocowego"/>
-          <w:rFonts w:cs="Verdana"/>
-[...32 lines deleted...]
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F2755">
+      <w:r w:rsidRPr="0099775F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Nieobowiązkowe</w:t>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ieobowiązkowe</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="3">
-    <w:p w14:paraId="43C49210" w14:textId="77777777" w:rsidR="0001287F" w:rsidRDefault="00460560">
+  <w:endnote w:id="2">
+    <w:p w14:paraId="3DD12F4F" w14:textId="464E4763" w:rsidR="000842B3" w:rsidRDefault="000842B3">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisukocowego"/>
       </w:pPr>
-      <w:r w:rsidRPr="0099775F">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisukocowego"/>
-          <w:rFonts w:cs="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="000842B3">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0099775F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Na pisemne żądanie wnioskodawcy istnieje możliwość osobistego odbioru dokumentów w okresie do 3 dni po ich zarejestrowaniu. Po tym terminie dokumenty będę przekazywane drogą pocztową na adres wskazany we wniosku.</w:t>
+        <w:t xml:space="preserve">Na pisemne żądanie wnioskodawcy istnieje możliwość osobistego odbioru dokumentów w okresie do 3 dni po ich zarejestrowaniu. Po tym terminie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000842B3">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>dokumenty będą wysyłane na wskazany we wniosku adres.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
@@ -8614,87 +8826,86 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Mono">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:altName w:val="Tahoma"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="7FFA257C" w14:textId="77777777" w:rsidR="00854E39" w:rsidRDefault="00854E39">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
@@ -8895,64 +9106,64 @@
       <w:pStyle w:val="Nagwek"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="17CA5345" w14:textId="77777777" w:rsidR="00854E39" w:rsidRDefault="00854E39">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01350B80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="58A2B518"/>
-    <w:lvl w:ilvl="0" w:tplc="D12E5BE4">
+    <w:tmpl w:val="DDF0F40A"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B7CC8A02">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
@@ -9439,50 +9650,192 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13804FC7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8B0CC166"/>
+    <w:lvl w:ilvl="0" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B7CC8A02">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="363"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15435D77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF78AD12"/>
     <w:lvl w:ilvl="0" w:tplc="A84C0AA8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="417"/>
         </w:tabs>
         <w:ind w:left="57"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
@@ -9584,51 +9937,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17A85078"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="858A95BA"/>
     <w:lvl w:ilvl="0" w:tplc="8EF6EB54">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="417"/>
         </w:tabs>
         <w:ind w:left="57"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9724,51 +10077,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="208D73F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51EE819E"/>
     <w:lvl w:ilvl="0" w:tplc="06F412FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
@@ -9863,51 +10216,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="246E49BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="581A4C0C"/>
     <w:lvl w:ilvl="0" w:tplc="0360BFB2">
       <w:start w:val="16"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="417"/>
         </w:tabs>
         <w:ind w:left="340" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10003,51 +10356,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="252D6A32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="874E6008"/>
     <w:lvl w:ilvl="0" w:tplc="9A1A76E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="717"/>
         </w:tabs>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10143,51 +10496,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2677572D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="389E78CC"/>
     <w:lvl w:ilvl="0" w:tplc="B5BA25AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="417"/>
         </w:tabs>
         <w:ind w:left="113" w:hanging="56"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10283,51 +10636,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27AE7C8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CEA2B88E"/>
     <w:lvl w:ilvl="0" w:tplc="B314AB0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="417"/>
         </w:tabs>
         <w:ind w:left="57"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10423,51 +10776,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32065409"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A7CB582"/>
     <w:lvl w:ilvl="0" w:tplc="52E217F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10564,51 +10917,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C2234BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4D484106"/>
     <w:lvl w:ilvl="0" w:tplc="75D02860">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10705,51 +11058,193 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DC869F6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A71C4E74"/>
+    <w:lvl w:ilvl="0" w:tplc="A86CBCEC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="712"/>
+        </w:tabs>
+        <w:ind w:left="709" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B7CC8A02">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1072"/>
+        </w:tabs>
+        <w:ind w:left="1072" w:hanging="363"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2512"/>
+        </w:tabs>
+        <w:ind w:left="2512" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3232"/>
+        </w:tabs>
+        <w:ind w:left="3232" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3952"/>
+        </w:tabs>
+        <w:ind w:left="3952" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4672"/>
+        </w:tabs>
+        <w:ind w:left="4672" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5392"/>
+        </w:tabs>
+        <w:ind w:left="5392" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6112"/>
+        </w:tabs>
+        <w:ind w:left="6112" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6832"/>
+        </w:tabs>
+        <w:ind w:left="6832" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4161604C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7990125A"/>
     <w:lvl w:ilvl="0" w:tplc="DEDAD4D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1065" w:hanging="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -10821,51 +11316,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="456E541D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="62A25C40"/>
     <w:lvl w:ilvl="0" w:tplc="BDB69E40">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10935,51 +11430,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F4B3260"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51EE819E"/>
     <w:lvl w:ilvl="0" w:tplc="06F412FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
@@ -11074,71 +11569,71 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51C835AE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04150011"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E843075"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="581A4C0C"/>
     <w:lvl w:ilvl="0" w:tplc="0360BFB2">
       <w:start w:val="16"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="417"/>
         </w:tabs>
         <w:ind w:left="340" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11234,51 +11729,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="656E018C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F852E57E"/>
     <w:lvl w:ilvl="0" w:tplc="B5BA25AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="417"/>
         </w:tabs>
         <w:ind w:left="113" w:hanging="56"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11374,51 +11869,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68EB600A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="757C88EC"/>
     <w:lvl w:ilvl="0" w:tplc="9A1A76E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="717"/>
         </w:tabs>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11514,51 +12009,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A7F5984"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="874E6008"/>
     <w:lvl w:ilvl="0" w:tplc="FE02383C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="717"/>
         </w:tabs>
         <w:ind w:left="584" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11654,51 +12149,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B556440"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="920078DC"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11794,51 +12289,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="741E78AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A907916"/>
     <w:lvl w:ilvl="0" w:tplc="0C242590">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="177"/>
         </w:tabs>
         <w:ind w:left="177" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="897"/>
@@ -11933,51 +12428,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5217"/>
         </w:tabs>
         <w:ind w:left="5217" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5937"/>
         </w:tabs>
         <w:ind w:left="5937" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76A73B9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9C855D2"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -12046,51 +12541,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="780B0F41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ECA046F2"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12186,51 +12681,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CB33367"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55620004"/>
     <w:lvl w:ilvl="0" w:tplc="9A1A76E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="534"/>
         </w:tabs>
         <w:ind w:left="531" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12327,314 +12822,330 @@
           <w:tab w:val="num" w:pos="5577"/>
         </w:tabs>
         <w:ind w:left="5577" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6297"/>
         </w:tabs>
         <w:ind w:left="6297" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3">
-[...5 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="7"/>
-  </w:num>
-[...28 lines deleted...]
-    <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:val="bestFit" w:percent="225"/>
+  <w:zoom w:percent="215"/>
   <w:embedSystemFonts/>
   <w:mirrorMargins/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00696B85"/>
     <w:rsid w:val="000035FD"/>
     <w:rsid w:val="000076BD"/>
     <w:rsid w:val="0001287F"/>
     <w:rsid w:val="00016314"/>
     <w:rsid w:val="0002573B"/>
     <w:rsid w:val="00052018"/>
     <w:rsid w:val="00052B8A"/>
     <w:rsid w:val="00081A2C"/>
+    <w:rsid w:val="000842B3"/>
     <w:rsid w:val="0009025D"/>
     <w:rsid w:val="00092AA4"/>
+    <w:rsid w:val="00096B1C"/>
     <w:rsid w:val="000D2506"/>
     <w:rsid w:val="000D3C98"/>
     <w:rsid w:val="000D456B"/>
     <w:rsid w:val="000D677C"/>
     <w:rsid w:val="000E6ECA"/>
     <w:rsid w:val="000F5F44"/>
     <w:rsid w:val="001059C7"/>
     <w:rsid w:val="00127861"/>
     <w:rsid w:val="00145EC4"/>
     <w:rsid w:val="00147961"/>
     <w:rsid w:val="001F7A69"/>
     <w:rsid w:val="00226397"/>
     <w:rsid w:val="00233626"/>
     <w:rsid w:val="00241FF3"/>
     <w:rsid w:val="002523B8"/>
     <w:rsid w:val="0027064B"/>
     <w:rsid w:val="002827BE"/>
     <w:rsid w:val="00283026"/>
     <w:rsid w:val="00287694"/>
     <w:rsid w:val="00297DC1"/>
     <w:rsid w:val="002A3A76"/>
     <w:rsid w:val="002B78FF"/>
     <w:rsid w:val="002C0011"/>
+    <w:rsid w:val="002C5254"/>
     <w:rsid w:val="002C7F99"/>
     <w:rsid w:val="002D7EFD"/>
     <w:rsid w:val="002E6132"/>
     <w:rsid w:val="003153A0"/>
     <w:rsid w:val="00320475"/>
     <w:rsid w:val="00341E6D"/>
     <w:rsid w:val="00350A9C"/>
     <w:rsid w:val="003521F3"/>
     <w:rsid w:val="00371B0E"/>
     <w:rsid w:val="003720E3"/>
     <w:rsid w:val="003910AD"/>
+    <w:rsid w:val="003A227D"/>
     <w:rsid w:val="003A6748"/>
     <w:rsid w:val="003C1609"/>
     <w:rsid w:val="003D7113"/>
     <w:rsid w:val="003F73BA"/>
     <w:rsid w:val="004257A3"/>
     <w:rsid w:val="00460560"/>
     <w:rsid w:val="0046627A"/>
     <w:rsid w:val="00467E54"/>
     <w:rsid w:val="00492179"/>
     <w:rsid w:val="004A2F74"/>
     <w:rsid w:val="004B4162"/>
     <w:rsid w:val="004B4313"/>
     <w:rsid w:val="004B6CFD"/>
     <w:rsid w:val="004E374D"/>
     <w:rsid w:val="0051090A"/>
     <w:rsid w:val="00517BF2"/>
     <w:rsid w:val="005219BD"/>
     <w:rsid w:val="005464B1"/>
     <w:rsid w:val="00567A5E"/>
     <w:rsid w:val="00573068"/>
     <w:rsid w:val="005F3060"/>
     <w:rsid w:val="0062746B"/>
+    <w:rsid w:val="00691E4D"/>
     <w:rsid w:val="00696B85"/>
     <w:rsid w:val="006B044D"/>
     <w:rsid w:val="006C5D36"/>
     <w:rsid w:val="006D56BB"/>
     <w:rsid w:val="006F0961"/>
     <w:rsid w:val="006F505B"/>
     <w:rsid w:val="007425F3"/>
     <w:rsid w:val="00747EE7"/>
     <w:rsid w:val="007515D1"/>
     <w:rsid w:val="007743C9"/>
     <w:rsid w:val="00793593"/>
     <w:rsid w:val="007A48FE"/>
     <w:rsid w:val="007B5BF2"/>
+    <w:rsid w:val="007D0868"/>
     <w:rsid w:val="007F0543"/>
     <w:rsid w:val="007F2AEE"/>
     <w:rsid w:val="007F3EFF"/>
     <w:rsid w:val="007F53A6"/>
+    <w:rsid w:val="0081448B"/>
     <w:rsid w:val="0081492B"/>
     <w:rsid w:val="00817907"/>
     <w:rsid w:val="00824FD1"/>
+    <w:rsid w:val="0083344C"/>
     <w:rsid w:val="008368E4"/>
     <w:rsid w:val="008519A0"/>
     <w:rsid w:val="00854E39"/>
     <w:rsid w:val="00871E10"/>
     <w:rsid w:val="0087364D"/>
     <w:rsid w:val="008963EB"/>
     <w:rsid w:val="008A2E83"/>
     <w:rsid w:val="008D12A7"/>
     <w:rsid w:val="008E27A5"/>
     <w:rsid w:val="008E5350"/>
     <w:rsid w:val="008F2755"/>
     <w:rsid w:val="0090020A"/>
     <w:rsid w:val="009070EF"/>
     <w:rsid w:val="009153F1"/>
     <w:rsid w:val="00917135"/>
     <w:rsid w:val="0094629D"/>
     <w:rsid w:val="00973033"/>
     <w:rsid w:val="0098573F"/>
     <w:rsid w:val="009975BE"/>
     <w:rsid w:val="0099775F"/>
     <w:rsid w:val="009A02EC"/>
+    <w:rsid w:val="009A1B52"/>
     <w:rsid w:val="009A4DBB"/>
     <w:rsid w:val="009A674E"/>
     <w:rsid w:val="009E3012"/>
     <w:rsid w:val="00A42F3A"/>
     <w:rsid w:val="00A45AE3"/>
     <w:rsid w:val="00A83218"/>
     <w:rsid w:val="00AA6C8E"/>
     <w:rsid w:val="00AD2304"/>
     <w:rsid w:val="00AD2BD0"/>
     <w:rsid w:val="00AE065E"/>
     <w:rsid w:val="00AE1066"/>
     <w:rsid w:val="00B030BB"/>
     <w:rsid w:val="00B041D0"/>
     <w:rsid w:val="00B53FF7"/>
     <w:rsid w:val="00B71576"/>
     <w:rsid w:val="00B732D3"/>
     <w:rsid w:val="00B7405F"/>
     <w:rsid w:val="00B834A5"/>
     <w:rsid w:val="00B977D5"/>
     <w:rsid w:val="00BA095D"/>
     <w:rsid w:val="00BE52C0"/>
     <w:rsid w:val="00C26291"/>
     <w:rsid w:val="00C52C60"/>
     <w:rsid w:val="00C84BD3"/>
     <w:rsid w:val="00C85A0E"/>
@@ -13873,76 +14384,100 @@
     <w:rsid w:val="007A48FE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="280" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Inne">
     <w:name w:val="Inne_"/>
     <w:link w:val="Inne0"/>
     <w:locked/>
     <w:rsid w:val="007A48FE"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Inne0">
     <w:name w:val="Inne"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="Inne"/>
     <w:rsid w:val="007A48FE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Nierozpoznanawzmianka">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007D0868"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UyteHipercze">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007D0868"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="165442158">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wab@um.wroc.pl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod@um.wroc.pl" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uodo.gov.pl/pl/p/kontakt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geoportal.wroclaw.pl/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod@um.wroc.pl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uodo.gov.pl/pl/p/kontakt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wab@um.wroc.pl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -14205,70 +14740,70 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{221647D0-4A98-46A4-8FAE-5EDAA8A49835}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1198</Words>
-  <Characters>8106</Characters>
+  <Words>1220</Words>
+  <Characters>8284</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>67</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>394</Lines>
+  <Paragraphs>221</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>W3 Wniosek o wydanie opinii dotyczącej lokalizacji i formy szyldu, autoreklamy,...obiektu małej architektury</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMW</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9286</CharactersWithSpaces>
+  <CharactersWithSpaces>9283</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>W3 Wniosek o wydanie opinii dotyczącej lokalizacji i formy szyldu, autoreklamy,...obiektu małej architektury</dc:title>
   <dc:subject>W3 Wniosek o wydanie opinii dotyczącej lokalizacji i formy szyldu, autoreklamy,...obiektu małej architektury</dc:subject>
   <dc:creator>XYZ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>