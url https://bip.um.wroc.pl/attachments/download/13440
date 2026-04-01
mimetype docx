--- v0 (2025-10-07)
+++ v1 (2026-04-01)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
@@ -165,544 +166,1254 @@
         <w:ind w:left="4248" w:firstLine="708"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Urzędu Miejskiego Wrocławia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AB7D602" w14:textId="77777777" w:rsidR="000A715F" w:rsidRDefault="000A715F" w:rsidP="003159B4">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="4248" w:firstLine="708"/>
       </w:pPr>
       <w:r>
         <w:t>pl. Nowy Targ 1-8     50-141 Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6999E389" w14:textId="77777777" w:rsidR="000A715F" w:rsidRDefault="000A715F" w:rsidP="003159B4">
+    <w:p w14:paraId="6999E389" w14:textId="4810869F" w:rsidR="000A715F" w:rsidRDefault="000A715F" w:rsidP="003159B4">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="380"/>
         <w:gridCol w:w="9259"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000A715F" w14:paraId="65C90D9A" w14:textId="77777777">
+      <w:tr w:rsidR="00111B73" w:rsidRPr="00A54046" w14:paraId="41D16CBD" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="383" w:type="dxa"/>
+            <w:tcW w:w="380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FBAF11C" w14:textId="77777777" w:rsidR="000A715F" w:rsidRDefault="000A715F" w:rsidP="003159B4">
+          <w:p w14:paraId="7DD72A55" w14:textId="77777777" w:rsidR="00111B73" w:rsidRPr="00A54046" w:rsidRDefault="00111B73" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:bookmarkStart w:id="1" w:name="_Hlk134097901"/>
+            <w:r w:rsidRPr="00A54046">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcW w:w="9259" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51C0A00E" w14:textId="77777777" w:rsidR="000A715F" w:rsidRDefault="000A715F" w:rsidP="003159B4">
+          <w:p w14:paraId="427FF471" w14:textId="1531FBDD" w:rsidR="00111B73" w:rsidRPr="00A54046" w:rsidRDefault="00111B73" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00A54046">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>DANE IDENTYFIKACYJNE INWESTORA</w:t>
+              <w:t xml:space="preserve">DANE IDENTYFIKACYJNE </w:t>
+            </w:r>
+            <w:r w:rsidR="00F624C5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>INWESTORA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A715F" w14:paraId="5DF903B8" w14:textId="77777777">
+      <w:tr w:rsidR="00111B73" w:rsidRPr="00A54046" w14:paraId="76368C1B" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9743" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D1BC8F3" w14:textId="77777777" w:rsidR="000A715F" w:rsidRDefault="000A715F" w:rsidP="003159B4">
+          <w:p w14:paraId="1A4578C3" w14:textId="77777777" w:rsidR="00111B73" w:rsidRPr="00A54046" w:rsidRDefault="00111B73" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A54046">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Imię i nazwisko lub nazwa instytucji</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A715F" w14:paraId="55A421BA" w14:textId="77777777">
+      <w:tr w:rsidR="00111B73" w:rsidRPr="00A54046" w14:paraId="005C4241" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
-          <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9743" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="351083FC" w14:textId="77777777" w:rsidR="000A715F" w:rsidRDefault="000A715F" w:rsidP="003159B4">
+          <w:p w14:paraId="25A9DBA6" w14:textId="77777777" w:rsidR="00111B73" w:rsidRPr="00A54046" w:rsidRDefault="00111B73" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A715F" w14:paraId="10CEC6D5" w14:textId="77777777">
+      <w:tr w:rsidR="00111B73" w:rsidRPr="00A54046" w14:paraId="6A973DFC" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9743" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14AECBD7" w14:textId="77777777" w:rsidR="000A715F" w:rsidRDefault="000A715F" w:rsidP="003159B4">
+          <w:p w14:paraId="6E666E02" w14:textId="77777777" w:rsidR="00111B73" w:rsidRPr="00A54046" w:rsidRDefault="00111B73" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:sz w:val="16"/>
-[...22 lines deleted...]
-              <w:t xml:space="preserve">) </w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A54046">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adres </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A715F" w14:paraId="2FE56DA5" w14:textId="77777777">
+      <w:tr w:rsidR="00111B73" w:rsidRPr="00A54046" w14:paraId="7C96AC85" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="1519"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9743" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
-              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67AE970B" w14:textId="77777777" w:rsidR="000A715F" w:rsidRDefault="000A715F" w:rsidP="003159B4">
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Tabela-Siatka"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="4903"/>
+              <w:gridCol w:w="2268"/>
+              <w:gridCol w:w="2339"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00111B73" w:rsidRPr="00A54046" w14:paraId="32FEA1C4" w14:textId="77777777" w:rsidTr="00380986">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4903" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="4731CD21" w14:textId="718FC6E8" w:rsidR="00111B73" w:rsidRPr="00A54046" w:rsidRDefault="00111B73" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Kraj:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4607" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="5C9749FF" w14:textId="77777777" w:rsidR="00111B73" w:rsidRPr="00A54046" w:rsidRDefault="00111B73" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Województwo:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00111B73" w:rsidRPr="00A54046" w14:paraId="425ED850" w14:textId="77777777" w:rsidTr="00380986">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4903" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="6D90A5C8" w14:textId="77777777" w:rsidR="00111B73" w:rsidRPr="00A54046" w:rsidRDefault="00111B73" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Powiat:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4607" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="6134D1BB" w14:textId="77777777" w:rsidR="00111B73" w:rsidRPr="00A54046" w:rsidRDefault="00111B73" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Gmina:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00111B73" w:rsidRPr="00A54046" w14:paraId="7C9EB551" w14:textId="77777777" w:rsidTr="00380986">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4903" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="4B9D45AF" w14:textId="77777777" w:rsidR="00111B73" w:rsidRPr="00A54046" w:rsidRDefault="00111B73" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Ulica:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2268" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="6B87357F" w14:textId="77777777" w:rsidR="00111B73" w:rsidRPr="00A54046" w:rsidRDefault="00111B73" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Nr domu:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2339" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="3D1C2AB2" w14:textId="77777777" w:rsidR="00111B73" w:rsidRPr="00A54046" w:rsidRDefault="00111B73" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Nr lokalu:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00111B73" w:rsidRPr="00A54046" w14:paraId="53F47A07" w14:textId="77777777" w:rsidTr="00380986">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4903" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="6F9EEFA4" w14:textId="77777777" w:rsidR="00111B73" w:rsidRPr="00A54046" w:rsidRDefault="00111B73" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Miejscowość:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4607" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="3F5C534D" w14:textId="77777777" w:rsidR="00111B73" w:rsidRPr="00A54046" w:rsidRDefault="00111B73" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Kod pocztowy:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00111B73" w:rsidRPr="00F84673" w14:paraId="4D10443E" w14:textId="77777777" w:rsidTr="00380986">
+              <w:trPr>
+                <w:trHeight w:val="499"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4903" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="64FA3C34" w14:textId="2D5A6DAF" w:rsidR="00111B73" w:rsidRPr="00F84673" w:rsidRDefault="00BD6DF2" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Adres do doręczeń elektronicznych (E-doręczenia):</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00111B73" w:rsidRPr="00F84673">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:endnoteReference w:id="1"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4607" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="6EE472AD" w14:textId="77777777" w:rsidR="00111B73" w:rsidRPr="00F84673" w:rsidRDefault="00111B73" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F84673">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Nr tel.:</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:endnoteReference w:id="2"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="0416DFDC" w14:textId="77777777" w:rsidR="00111B73" w:rsidRPr="00A54046" w:rsidRDefault="00111B73" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="1"/>
     </w:tbl>
-    <w:p w14:paraId="0FAC14F5" w14:textId="77777777" w:rsidR="000A715F" w:rsidRDefault="000A715F" w:rsidP="003159B4">
+    <w:p w14:paraId="3D096485" w14:textId="2C62053B" w:rsidR="00111B73" w:rsidRDefault="00111B73" w:rsidP="003159B4">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="380"/>
-        <w:gridCol w:w="5381"/>
-        <w:gridCol w:w="3878"/>
+        <w:gridCol w:w="9259"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000A715F" w14:paraId="331DCEA4" w14:textId="77777777">
+      <w:tr w:rsidR="00111B73" w:rsidRPr="00A54046" w14:paraId="5C74EBAB" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57ACAF74" w14:textId="77777777" w:rsidR="000A715F" w:rsidRDefault="000A715F" w:rsidP="003159B4">
+          <w:p w14:paraId="4BB03DC7" w14:textId="1B4A3AD8" w:rsidR="00111B73" w:rsidRPr="00A54046" w:rsidRDefault="00111B73" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="3" w:name="_Hlk134098041"/>
             <w:r>
               <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5381" w:type="dxa"/>
+            <w:tcW w:w="9259" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="nil"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16D3D4AD" w14:textId="77777777" w:rsidR="000A715F" w:rsidRDefault="000A715F" w:rsidP="003159B4">
+          <w:p w14:paraId="433ED4C2" w14:textId="1B0BF0B6" w:rsidR="00111B73" w:rsidRPr="00A54046" w:rsidRDefault="00111B73" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A54046">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>DANE IDENTYFIKACYJNE PEŁNOMOCNIKA</w:t>
             </w:r>
-          </w:p>
-[...16 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-              </w:rPr>
-            </w:pPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(proszę podać adres do korespondencji)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A715F" w14:paraId="7368C443" w14:textId="77777777">
+      <w:tr w:rsidR="00111B73" w:rsidRPr="00A54046" w14:paraId="6F72643F" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="198D2DEA" w14:textId="77777777" w:rsidR="000A715F" w:rsidRDefault="000A715F" w:rsidP="003159B4">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0C81ED1F" w14:textId="1155676D" w:rsidR="00111B73" w:rsidRPr="00A54046" w:rsidRDefault="00111B73" w:rsidP="00380986">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A54046">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wypełnia się, jeżeli </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...8 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:sz w:val="16"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">inwestor </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A54046">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ustanowił pełnomocnika</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A715F" w14:paraId="0F56F33B" w14:textId="77777777">
+      <w:tr w:rsidR="00111B73" w:rsidRPr="00A54046" w14:paraId="5828EF19" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
-          <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
-[...26 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15BDD0CA" w14:textId="77777777" w:rsidR="000A715F" w:rsidRDefault="000A715F" w:rsidP="003159B4">
+          <w:p w14:paraId="127CC89D" w14:textId="77777777" w:rsidR="00111B73" w:rsidRPr="00A54046" w:rsidRDefault="00111B73" w:rsidP="00380986">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A54046">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Imię i nazwisko</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00111B73" w:rsidRPr="00A54046" w14:paraId="2E22D9A4" w14:textId="77777777" w:rsidTr="00380986">
+        <w:trPr>
+          <w:trHeight w:val="1646"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Tabela-Siatka"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="4903"/>
+              <w:gridCol w:w="2268"/>
+              <w:gridCol w:w="2339"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00111B73" w:rsidRPr="00A54046" w14:paraId="7FFDA238" w14:textId="77777777" w:rsidTr="00380986">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4903" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="35697789" w14:textId="77777777" w:rsidR="00111B73" w:rsidRPr="00A54046" w:rsidRDefault="00111B73" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Kraj:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4607" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="2A1B9A5D" w14:textId="77777777" w:rsidR="00111B73" w:rsidRPr="00A54046" w:rsidRDefault="00111B73" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Województwo:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00111B73" w:rsidRPr="00A54046" w14:paraId="578B90DB" w14:textId="77777777" w:rsidTr="00380986">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4903" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="404546A3" w14:textId="77777777" w:rsidR="00111B73" w:rsidRPr="00A54046" w:rsidRDefault="00111B73" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Powiat:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4607" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="3CB3C4A4" w14:textId="77777777" w:rsidR="00111B73" w:rsidRPr="00A54046" w:rsidRDefault="00111B73" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Gmina:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00111B73" w:rsidRPr="00A54046" w14:paraId="794B3794" w14:textId="77777777" w:rsidTr="00380986">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4903" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="20411420" w14:textId="77777777" w:rsidR="00111B73" w:rsidRPr="00A54046" w:rsidRDefault="00111B73" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Ulica:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2268" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="7BADDF0C" w14:textId="77777777" w:rsidR="00111B73" w:rsidRPr="00A54046" w:rsidRDefault="00111B73" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Nr domu:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2339" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="5852BDE1" w14:textId="77777777" w:rsidR="00111B73" w:rsidRPr="00A54046" w:rsidRDefault="00111B73" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Nr lokalu:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00111B73" w:rsidRPr="00A54046" w14:paraId="2E7E381F" w14:textId="77777777" w:rsidTr="00380986">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4903" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="55A0169C" w14:textId="77777777" w:rsidR="00111B73" w:rsidRPr="00A54046" w:rsidRDefault="00111B73" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Miejscowość:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4607" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="79904399" w14:textId="77777777" w:rsidR="00111B73" w:rsidRPr="00A54046" w:rsidRDefault="00111B73" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A54046">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Kod pocztowy:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00111B73" w:rsidRPr="00F84673" w14:paraId="31387D0A" w14:textId="77777777" w:rsidTr="00380986">
+              <w:trPr>
+                <w:trHeight w:val="499"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4903" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="3B3BDAB3" w14:textId="4A0040A1" w:rsidR="00111B73" w:rsidRPr="00F84673" w:rsidRDefault="00BD6DF2" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Adres do doręczeń elektronicznych (E-doręczenia):</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00111B73">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4607" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="0241CBEA" w14:textId="77777777" w:rsidR="00111B73" w:rsidRPr="00F84673" w:rsidRDefault="00111B73" w:rsidP="00380986">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F84673">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Nr tel.:</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>2</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="5F21C8D7" w14:textId="77777777" w:rsidR="00111B73" w:rsidRPr="00A54046" w:rsidRDefault="00111B73" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A715F" w14:paraId="4C72AA1C" w14:textId="77777777">
-[...25 lines deleted...]
-      </w:tr>
+      <w:bookmarkEnd w:id="3"/>
     </w:tbl>
-    <w:p w14:paraId="65F4CE62" w14:textId="77777777" w:rsidR="000A715F" w:rsidRDefault="000A715F" w:rsidP="003159B4">
+    <w:p w14:paraId="476F63C7" w14:textId="0EB67477" w:rsidR="00111B73" w:rsidRDefault="00111B73" w:rsidP="003159B4">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B9E7A1D" w14:textId="77777777" w:rsidR="000A715F" w:rsidRDefault="000A715F" w:rsidP="003159B4">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>WNOSZĘ  O  WYRAŻENIE  ZGODY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09BF95B0" w14:textId="77777777" w:rsidR="000A715F" w:rsidRDefault="000A715F" w:rsidP="003159B4">
       <w:pPr>
@@ -1068,50 +1779,51 @@
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6512ABE4" w14:textId="77777777" w:rsidR="000A715F" w:rsidRDefault="000A715F" w:rsidP="003159B4">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3601" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="185936B4" w14:textId="77777777" w:rsidR="000A715F" w:rsidRDefault="000A715F" w:rsidP="003159B4">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -1280,51 +1992,50 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F1332">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Uwaga:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CC3F08C" w14:textId="700BA488" w:rsidR="00425B53" w:rsidRDefault="00425B53" w:rsidP="00425B53">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F1332">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Dla </w:t>
             </w:r>
             <w:r w:rsidRPr="006F1332">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>pełnomocnictwa w formie elektronicznej złożonego za pośrednictwem systemu teleinformatycznego</w:t>
             </w:r>
             <w:r w:rsidRPr="006F1332">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> organem podatkowym właściwym w sprawach opłaty skarbowej jest wójt (burmistrz, prezydent miasta) właściwy ze względu na miejsce zamieszkania albo siedzibę mocodawcy, a w przypadku udzielenia pełnomocnictwa lub prokury przez więcej niż jednego mocodawcę w jednym dokumencie - właściwy ze względu na miejsce zamieszkania albo siedzibę mocodawcy wskazanego w tym dokumencie jako pierwszy, który ma miejsce zamieszkania albo siedzibę na terytorium Rzeczypospolitej Polskiej (art.12 ust.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
@@ -1348,51 +2059,50 @@
           <w:tcPr>
             <w:tcW w:w="2133" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D4F71E8" w14:textId="77777777" w:rsidR="000A715F" w:rsidRDefault="000A715F" w:rsidP="003159B4">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>zwolnienie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1162" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BD17B9E" w14:textId="77777777" w:rsidR="000A715F" w:rsidRDefault="000A715F" w:rsidP="003159B4">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -1403,65 +2113,56 @@
               </w:rPr>
               <w:t>załącznik cz. IV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E8027EC" w14:textId="77777777" w:rsidR="000A715F" w:rsidRDefault="000A715F" w:rsidP="003159B4">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ppkt</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+              <w:t>ppkt 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4951" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45888C89" w14:textId="77777777" w:rsidR="000A715F" w:rsidRDefault="000A715F" w:rsidP="003159B4">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1569,65 +2270,56 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2665B201" w14:textId="77777777" w:rsidR="000A715F" w:rsidRDefault="000A715F" w:rsidP="003159B4">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ppkt</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> 4</w:t>
+              <w:t>ppkt 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4951" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="266AA58F" w14:textId="77777777" w:rsidR="000A715F" w:rsidRDefault="000A715F" w:rsidP="003159B4">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -3370,126 +4062,97 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="678F5AF4" w14:textId="77777777" w:rsidR="00FD2A27" w:rsidRDefault="00FD2A27" w:rsidP="003159B4">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01A13F66" w14:textId="77777777" w:rsidR="00FD2A27" w:rsidRDefault="00FD2A27" w:rsidP="003159B4">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="Uwaga"/>
+      <w:bookmarkStart w:id="4" w:name="Uwaga"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>UWAG</w:t>
       </w:r>
       <w:r w:rsidR="009C6AA5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2209F017" w14:textId="77777777" w:rsidR="00FD2A27" w:rsidRDefault="00FD2A27" w:rsidP="003159B4">
       <w:pPr>
         <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Wniosek o zgodę na odstępstwo powinien być złożony przed wydaniem decyzji o pozwoleniu na budowę.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="724C797F" w14:textId="77777777" w:rsidR="00FD2A27" w:rsidRDefault="00FD2A27" w:rsidP="003159B4">
-[...27 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6BFAD1DF" w14:textId="77777777" w:rsidR="00425B53" w:rsidRDefault="00425B53" w:rsidP="003159B4">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EB35241" w14:textId="77777777" w:rsidR="005A7E64" w:rsidRPr="0062746B" w:rsidRDefault="005A7E64" w:rsidP="005A7E64">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062746B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">INFORMACJE DOTYCZĄCE PRZETWARZANIA </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30675F81" w14:textId="77777777" w:rsidR="005A7E64" w:rsidRPr="0062746B" w:rsidRDefault="005A7E64" w:rsidP="005A7E64">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
@@ -3504,69 +4167,51 @@
         <w:t>PAŃSTWA DANYCH OSOBOWYCH PRZEZ PREZYDENTA WROCŁAWIA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08C7B42E" w14:textId="77777777" w:rsidR="00E43B56" w:rsidRDefault="00E43B56" w:rsidP="003159B4">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7057F3CB" w14:textId="77777777" w:rsidR="00E43B56" w:rsidRPr="00D90EA4" w:rsidRDefault="00E43B56" w:rsidP="003159B4">
       <w:pPr>
         <w:pStyle w:val="Teksttreci0"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D90EA4">
         <w:rPr>
           <w:rStyle w:val="Teksttreci"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Niniejszą informację otrzymała/otrzymał Pani/Pan w związku z obowiązkami określonymi w art. 13 rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych - </w:t>
-[...17 lines deleted...]
-        <w:t>) (Dziennik Urzędowy Unii Europejskiej z dnia 14 maja 2016 r. L 119/1).</w:t>
+        <w:t>Niniejszą informację otrzymała/otrzymał Pani/Pan w związku z obowiązkami określonymi w art. 13 rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych - RODO) (Dziennik Urzędowy Unii Europejskiej z dnia 14 maja 2016 r. L 119/1).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79309D97" w14:textId="77777777" w:rsidR="00E43B56" w:rsidRDefault="00E43B56" w:rsidP="003159B4">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
@@ -3593,51 +4238,50 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="591AAAF5" w14:textId="77777777" w:rsidR="00E43B56" w:rsidRPr="003159B4" w:rsidRDefault="00E43B56" w:rsidP="003159B4">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003159B4">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9411" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F1D51A4" w14:textId="77777777" w:rsidR="00E43B56" w:rsidRPr="003159B4" w:rsidRDefault="00E43B56" w:rsidP="003159B4">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003159B4">
               <w:rPr>
@@ -3765,51 +4409,51 @@
             <w:pPr>
               <w:pStyle w:val="Inne0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="301"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:hanging="2880"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0047389A">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>przez e-mail:</w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidRPr="0047389A">
                 <w:rPr>
                   <w:rStyle w:val="Inne"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:r w:rsidRPr="0047389A">
                 <w:rPr>
                   <w:rStyle w:val="Inne"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="en-US" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>waz@um.wroc.pl</w:t>
               </w:r>
               <w:r w:rsidRPr="0047389A">
                 <w:rPr>
                   <w:rStyle w:val="Inne"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="en-US" w:eastAsia="en-US"/>
@@ -3947,66 +4591,66 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0047389A">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kategorie odnośnych danych osobowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="602161A9" w14:textId="77777777" w:rsidR="00E43B56" w:rsidRPr="0047389A" w:rsidRDefault="00E43B56" w:rsidP="003159B4">
+          <w:p w14:paraId="602161A9" w14:textId="00B37DA2" w:rsidR="00E43B56" w:rsidRPr="0047389A" w:rsidRDefault="00E43A55" w:rsidP="003159B4">
             <w:pPr>
               <w:pStyle w:val="Inne0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0047389A">
+            <w:r w:rsidRPr="00E43A55">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Dane osobowe wnioskodawcy lub pełnomocnika: imię i nazwisko, adres zamieszkania lub adres do korespondencji, inne dane kontaktowe.</w:t>
+              <w:t>Dane osobowe wnioskodawcy lub pełnomocnika: imię i nazwisko, adres zamieszkania lub adres do korespondencji, adres do doręczeń elektronicznych, pesel, inne dane kontaktowe.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E43B56" w:rsidRPr="0047389A" w14:paraId="023FC8C4" w14:textId="77777777" w:rsidTr="00552435">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23AA6C7C" w14:textId="77777777" w:rsidR="00E43B56" w:rsidRPr="0047389A" w:rsidRDefault="00E43B56" w:rsidP="003159B4">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
@@ -4017,67 +4661,115 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0047389A">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Podstawa prawna przetwarzania danych osobowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C108EB6" w14:textId="77777777" w:rsidR="00E43B56" w:rsidRPr="0047389A" w:rsidRDefault="00E43B56" w:rsidP="003159B4">
+          <w:p w14:paraId="5C108EB6" w14:textId="2F481D08" w:rsidR="00E43B56" w:rsidRPr="0047389A" w:rsidRDefault="00E43B56" w:rsidP="003159B4">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0047389A">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Będziemy przetwarzać Pani/Pana dane osobowe na podstawie przepisów prawa, w szczególności ustawy z dnia: 14 czerwca 1960 r. Kodeks postępowania administracyjnego; 7 lipca 1994 r. Prawo budowlane; 27 marca 2003 r. o planowaniu i zagospodarowaniu przestrzennym; 10 kwietnia 2003 r. o szczególnych zasadach przygotowania i realizacji inwestycji w zakresie dróg publicznych; 24 czerwca 1994 r. o własności lokali; 5 czerwca 1998 r. o samorządzie powiatowym.</w:t>
+              <w:t>Będziemy przetwarzać Pani/Pana dane osobowe na podstawie przepisów prawa, w szczególności ustawy z dnia: 14 czerwca 1960 r. Kodeks postępowania administracyjnego; 7 lipca 1994 r. Prawo budowlane; 27 marca 2003 r. o planowaniu i zagospodarowaniu przestrzennym; 10 kwietnia 2003</w:t>
+            </w:r>
+            <w:r w:rsidR="007F30F3">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0047389A">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>r. o szczególnych zasadach przygotowania i realizacji inwestycji w zakresie dróg publicznych; 24 czerwca 1994 r. o własności lokali; 5 czerwca 1998 r. o samorządzie powiatowym</w:t>
+            </w:r>
+            <w:r w:rsidR="0004232E">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidR="00E43A55">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E43A55" w:rsidRPr="00E43A55">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>18 listopada 2020 r. o doręczeniach elektronicznych</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0047389A">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E43B56" w:rsidRPr="0047389A" w14:paraId="5854EB48" w14:textId="77777777" w:rsidTr="00552435">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6405C937" w14:textId="77777777" w:rsidR="00E43B56" w:rsidRPr="0047389A" w:rsidRDefault="00E43B56" w:rsidP="003159B4">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
@@ -4517,51 +5209,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65A2E11B" w14:textId="77777777" w:rsidR="00E43B56" w:rsidRPr="0047389A" w:rsidRDefault="00E43B56" w:rsidP="003159B4">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0047389A">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>W przypadku nieprawidłowości przy przetwarzaniu Pani/Pana danych osobowych, przysługuje Pani/Panu także prawo wniesienia skargi do organu nadzorczego zajmującego się ochroną danych osobowych, tj. Prezesa Urzędu Ochrony Danych Osobowych. Dane dotyczące możliwych form kontaktu:</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidRPr="0047389A">
                 <w:rPr>
                   <w:rStyle w:val="Hipercze"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="en-US" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>https://uodo.gov.pl/pl/p/kontakt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0047389A">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E43B56" w:rsidRPr="0047389A" w14:paraId="4CE6565F" w14:textId="77777777" w:rsidTr="00552435">
         <w:trPr>
           <w:cantSplit/>
@@ -4666,74 +5358,58 @@
             <w:pPr>
               <w:pStyle w:val="Inne0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="301"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C266EE">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">przez e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidRPr="00E41C0E">
                 <w:rPr>
                   <w:rStyle w:val="Hipercze"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:t>iod@um.</w:t>
-[...15 lines deleted...]
-                <w:t>roc.pl</w:t>
+                <w:t>iod@um.wroc.pl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00C266EE">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1654C3C0" w14:textId="77777777" w:rsidR="00E43B56" w:rsidRPr="0047389A" w:rsidRDefault="00E43B56" w:rsidP="003159B4">
             <w:pPr>
               <w:pStyle w:val="Inne0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="302"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:hanging="2880"/>
               <w:rPr>
@@ -4745,77 +5421,50 @@
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>telefonicznie: +48 71 777 77 24.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3B8C4823" w14:textId="77777777" w:rsidR="00E43B56" w:rsidRDefault="00E43B56" w:rsidP="003159B4">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FB84773" w14:textId="77777777" w:rsidR="009C6AA5" w:rsidRDefault="009C6AA5" w:rsidP="003159B4">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...25 lines deleted...]
-        <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="567FC452" w14:textId="77777777" w:rsidR="000E4F14" w:rsidRDefault="000E4F14" w:rsidP="003159B4">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E9B6FFA" w14:textId="77777777" w:rsidR="000E4F14" w:rsidRDefault="000E4F14" w:rsidP="003159B4">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="right"/>
         <w:tblBorders>
           <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
@@ -4895,90 +5544,150 @@
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991623">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Data oraz czytelny podpis inwestora lub osoby upoważnionej do działania w jego imieniu </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="05195199" w14:textId="77777777" w:rsidR="000A715F" w:rsidRDefault="000A715F" w:rsidP="003159B4">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="000A715F">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+    <w:sectPr w:rsidR="000A715F" w:rsidSect="00111B73">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="794" w:right="1134" w:bottom="794" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="512C0321" w14:textId="77777777" w:rsidR="00D14275" w:rsidRDefault="00D14275">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0BA48F87" w14:textId="77777777" w:rsidR="00D14275" w:rsidRDefault="00D14275">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
+  <w:endnote w:id="1">
+    <w:p w14:paraId="3B6573F6" w14:textId="77777777" w:rsidR="00111B73" w:rsidRDefault="00111B73" w:rsidP="00111B73">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2755">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="008F2755">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk218762392"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Adres do doręczeń elektronicznych należy podać jeżeli wnioskodawca/pełnomocnik go posiada</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="2">
+    <w:p w14:paraId="3E1E71C5" w14:textId="77777777" w:rsidR="00111B73" w:rsidRDefault="00111B73" w:rsidP="00111B73">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002F27FD">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2755">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Nieobowiązkowe</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -5005,70 +5714,69 @@
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Mono">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:altName w:val="Tahoma"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="4C0F491B" w14:textId="77777777" w:rsidR="00646753" w:rsidRDefault="00646753">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="68912678" w14:textId="77777777" w:rsidR="000A715F" w:rsidRDefault="000A715F">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="4020"/>
         <w:tab w:val="center" w:pos="4639"/>
       </w:tabs>
       <w:spacing w:before="120"/>
       <w:ind w:right="357"/>
@@ -8281,153 +8989,160 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:val="bestFit" w:percent="225"/>
   <w:embedSystemFonts/>
   <w:mirrorMargins/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000A715F"/>
     <w:rsid w:val="00024A5F"/>
+    <w:rsid w:val="0004232E"/>
     <w:rsid w:val="000460A7"/>
     <w:rsid w:val="00052B8A"/>
     <w:rsid w:val="00070E7E"/>
     <w:rsid w:val="000A715F"/>
     <w:rsid w:val="000D07A8"/>
     <w:rsid w:val="000E4F14"/>
+    <w:rsid w:val="00111B73"/>
     <w:rsid w:val="00145FB4"/>
     <w:rsid w:val="001E441E"/>
     <w:rsid w:val="001E5181"/>
     <w:rsid w:val="00222D81"/>
     <w:rsid w:val="0025770C"/>
     <w:rsid w:val="002E7462"/>
     <w:rsid w:val="003159B4"/>
     <w:rsid w:val="00320D82"/>
     <w:rsid w:val="00322853"/>
     <w:rsid w:val="00324A16"/>
     <w:rsid w:val="00332984"/>
     <w:rsid w:val="00341E6D"/>
     <w:rsid w:val="00342777"/>
     <w:rsid w:val="00344AFB"/>
     <w:rsid w:val="00365818"/>
     <w:rsid w:val="003B1723"/>
     <w:rsid w:val="003E671B"/>
     <w:rsid w:val="00425B53"/>
     <w:rsid w:val="00433DA1"/>
     <w:rsid w:val="0047389A"/>
     <w:rsid w:val="004757DA"/>
     <w:rsid w:val="004C58C7"/>
     <w:rsid w:val="00552435"/>
     <w:rsid w:val="005A7E64"/>
     <w:rsid w:val="005D041B"/>
     <w:rsid w:val="00606C3A"/>
     <w:rsid w:val="0062746B"/>
     <w:rsid w:val="00646753"/>
     <w:rsid w:val="00683887"/>
     <w:rsid w:val="00696C71"/>
     <w:rsid w:val="00735402"/>
     <w:rsid w:val="007E3F03"/>
+    <w:rsid w:val="007F30F3"/>
     <w:rsid w:val="0081492B"/>
     <w:rsid w:val="008619F7"/>
     <w:rsid w:val="0087364D"/>
     <w:rsid w:val="009302D7"/>
     <w:rsid w:val="00991623"/>
     <w:rsid w:val="009A0728"/>
     <w:rsid w:val="009C6AA5"/>
     <w:rsid w:val="00A45AE3"/>
     <w:rsid w:val="00A47ACB"/>
     <w:rsid w:val="00A52E32"/>
     <w:rsid w:val="00A616D6"/>
     <w:rsid w:val="00A97258"/>
     <w:rsid w:val="00AA3010"/>
     <w:rsid w:val="00AD1E6E"/>
     <w:rsid w:val="00AD2BD0"/>
     <w:rsid w:val="00B133FD"/>
     <w:rsid w:val="00B37328"/>
     <w:rsid w:val="00B72C9E"/>
+    <w:rsid w:val="00BD6DF2"/>
     <w:rsid w:val="00C16637"/>
     <w:rsid w:val="00C43B8B"/>
     <w:rsid w:val="00C95267"/>
     <w:rsid w:val="00CB2DB5"/>
     <w:rsid w:val="00D14275"/>
     <w:rsid w:val="00D90EA4"/>
     <w:rsid w:val="00D96AA7"/>
     <w:rsid w:val="00DB5446"/>
     <w:rsid w:val="00DD1506"/>
     <w:rsid w:val="00E0300E"/>
     <w:rsid w:val="00E33D86"/>
     <w:rsid w:val="00E347DB"/>
+    <w:rsid w:val="00E43A55"/>
     <w:rsid w:val="00E43B56"/>
     <w:rsid w:val="00EA5465"/>
+    <w:rsid w:val="00F11502"/>
+    <w:rsid w:val="00F624C5"/>
     <w:rsid w:val="00F8517A"/>
     <w:rsid w:val="00FD2A27"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -9480,77 +10195,148 @@
   <w:style w:type="character" w:styleId="Nierozpoznanawzmianka">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C95267"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UyteHipercze">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00332984"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisukocowego">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstprzypisukocowegoZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00111B73"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisukocowegoZnak">
+    <w:name w:val="Tekst przypisu końcowego Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstprzypisukocowego"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00111B73"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisukocowego">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00111B73"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabela-Siatka">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00111B73"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1782186491">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1817139646">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uodo.gov.pl/pl/p/kontakt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wab@um.wroc.pl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod@um.wroc.pl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wab@um.wroc.pl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod@um.wroc.pl" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uodo.gov.pl/pl/p/kontakt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9792,60 +10578,76 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F716CEA-531A-432F-84CC-52F240275E21}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>909</Words>
-  <Characters>6236</Characters>
+  <Words>953</Words>
+  <Characters>6535</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>259</Lines>
-  <Paragraphs>129</Paragraphs>
+  <Lines>54</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>HOME</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7016</CharactersWithSpaces>
+  <CharactersWithSpaces>7474</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>B2 Wniosek o wyrażenie zgody na odstępstwo od przepisów techniczno–budowlanych</dc:title>
   <dc:subject>Wniosek o wyrażenie zgody na odstępstwo</dc:subject>
   <dc:creator>XYZ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>