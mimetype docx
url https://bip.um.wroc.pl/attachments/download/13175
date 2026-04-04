--- v0 (2025-10-11)
+++ v1 (2026-04-04)
@@ -265,71 +265,51 @@
         <w:ind w:left="4956" w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="004D33BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">l. </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 8-16</w:t>
+        <w:t>l. Hubska 8-16</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="723A7EEF" w14:textId="77777777" w:rsidR="004D33BF" w:rsidRPr="004D33BF" w:rsidRDefault="004D33BF" w:rsidP="004D33BF">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D33BF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>50-502 Wrocław</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B108CD9" w14:textId="77777777" w:rsidR="00D147AC" w:rsidRPr="00A00EF9" w:rsidRDefault="00576D22" w:rsidP="00620415">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:spacing w:before="360"/>
         <w:rPr>
@@ -4037,937 +4017,1142 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3502854E" w14:textId="77777777" w:rsidR="00620415" w:rsidRPr="004954ED" w:rsidRDefault="00620415" w:rsidP="00620415">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:before="3240" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004954ED">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>INFORMACJE DOTYCZĄCE PRZETWARZANIA TWOICH DANYCH OSOBOWYCH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC0C945" w14:textId="77777777" w:rsidR="00620415" w:rsidRPr="004954ED" w:rsidRDefault="00620415" w:rsidP="00620415">
+    <w:p w14:paraId="3CC0C945" w14:textId="5E2D3E4F" w:rsidR="00620415" w:rsidRPr="00DF03F8" w:rsidRDefault="00620415" w:rsidP="00620415">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004954ED">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Niniejszą informację otrzymałeś w związku z obowiązkami określonymi w art. 13 rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych) (Dziennik Urzędowy Unii Europejskiej z dnia 4 maja 2016 r. L 119/1). </w:t>
+      <w:r w:rsidRPr="00DF03F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Niniejszą informację otrzym</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA08A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>uje Pani/Pan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w związku z obowiązkami określonymi w art. 13 rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych) (Dziennik Urzędowy Unii Europejskiej z dnia 4 maja 2016 r. L 119/1). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AF61DEE" w14:textId="77777777" w:rsidR="00620415" w:rsidRPr="004954ED" w:rsidRDefault="00620415" w:rsidP="00620415">
+    <w:p w14:paraId="4180F721" w14:textId="77777777" w:rsidR="003B4DB0" w:rsidRPr="00DF03F8" w:rsidRDefault="003B4DB0" w:rsidP="003B4DB0">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:before="120" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004954ED">
+      <w:r w:rsidRPr="00DF03F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Administrator danych</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE70056" w14:textId="77777777" w:rsidR="00620415" w:rsidRPr="004954ED" w:rsidRDefault="00620415" w:rsidP="00620415">
+    <w:p w14:paraId="0B958CD3" w14:textId="77777777" w:rsidR="003B4DB0" w:rsidRPr="00DF03F8" w:rsidRDefault="003B4DB0" w:rsidP="003B4DB0">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004954ED">
-[...5 lines deleted...]
-        <w:t>Administratorem Twoich danych osobowych jest Prezydent Wrocławia. Możesz się z nami skontaktować w następujący sposób:</w:t>
+      <w:r w:rsidRPr="00DF03F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Administratorem Pani/Pana danych osobowych jest Prezydent Wrocławia. Możesz się z nami skontaktować w następujący sposób:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F04CB04" w14:textId="77777777" w:rsidR="00620415" w:rsidRPr="004954ED" w:rsidRDefault="00620415" w:rsidP="00620415">
+    <w:p w14:paraId="03483A58" w14:textId="77777777" w:rsidR="003B4DB0" w:rsidRPr="00DF03F8" w:rsidRDefault="003B4DB0" w:rsidP="003B4DB0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rStyle w:val="st"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004954ED">
+      <w:r w:rsidRPr="00DF03F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>listownie na adres: Prezydent Wrocławia, Urząd Miejski Wrocławia, pl. Nowy Targ 1-8, 50-141 Wrocław,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55ED483F" w14:textId="77777777" w:rsidR="00620415" w:rsidRPr="004954ED" w:rsidRDefault="00620415" w:rsidP="00620415">
+    <w:p w14:paraId="04F30495" w14:textId="77777777" w:rsidR="003B4DB0" w:rsidRPr="00DF03F8" w:rsidRDefault="003B4DB0" w:rsidP="003B4DB0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="st"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004954ED">
+      <w:r w:rsidRPr="00DF03F8">
         <w:rPr>
           <w:rStyle w:val="st"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">przez e-mail: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004954ED">
+        <w:t xml:space="preserve">za pośrednictwem poczty elektronicznej na adres: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">wsr@um.wroc.pl </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AF97307" w14:textId="77777777" w:rsidR="00620415" w:rsidRPr="004954ED" w:rsidRDefault="00620415" w:rsidP="00620415">
+    <w:p w14:paraId="7A038DF6" w14:textId="77777777" w:rsidR="003B4DB0" w:rsidRPr="00DF03F8" w:rsidRDefault="003B4DB0" w:rsidP="003B4DB0">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rStyle w:val="st"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004954ED">
+      <w:r w:rsidRPr="00DF03F8">
         <w:rPr>
           <w:rStyle w:val="st"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">telefonicznie: </w:t>
       </w:r>
-      <w:r w:rsidRPr="004954ED">
+      <w:r w:rsidRPr="00DF03F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>+48 71 799 67 00</w:t>
       </w:r>
-      <w:r w:rsidRPr="004954ED">
+      <w:r w:rsidRPr="00DF03F8">
         <w:rPr>
           <w:rStyle w:val="st"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EBE9ABA" w14:textId="77777777" w:rsidR="00620415" w:rsidRPr="004954ED" w:rsidRDefault="00620415" w:rsidP="00620415">
+    <w:p w14:paraId="086EDEDE" w14:textId="77777777" w:rsidR="00C607F1" w:rsidRPr="00DF03F8" w:rsidRDefault="00C607F1" w:rsidP="00C607F1">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:before="120" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004954ED">
+      <w:r w:rsidRPr="00DF03F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Cele przetwarzania danych</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11429A7B" w14:textId="62FD8E24" w:rsidR="00620415" w:rsidRPr="004954ED" w:rsidRDefault="00620415" w:rsidP="00620415">
+    <w:p w14:paraId="2068B07C" w14:textId="77777777" w:rsidR="00C607F1" w:rsidRPr="00DF03F8" w:rsidRDefault="00C607F1" w:rsidP="00C607F1">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...6 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Będziemy przetwarzać Twoje dane w celu wydania decyzji na wyłączenie gruntu z produkcji użytków rolnych oraz zaksięgowania i rozliczenia zapłaconej opłaty skarbowej (pełnomocnictwie, zaświadczenie o ostateczności decyzji). </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF03F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Pani/Pana dane osobowe będą przetwarzane w celu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="432D0A0B" w14:textId="77777777" w:rsidR="00620415" w:rsidRPr="004954ED" w:rsidRDefault="00620415" w:rsidP="00620415">
+    <w:p w14:paraId="6B47439C" w14:textId="68560C2A" w:rsidR="00C607F1" w:rsidRPr="00DF03F8" w:rsidRDefault="00C607F1" w:rsidP="00C607F1">
+      <w:pPr>
+        <w:pStyle w:val="w5pktart"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="317" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF03F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>wydania decyzji na wyłączenie gruntu z produkcji użytków rolnych,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27F9AB37" w14:textId="6FA0B3F4" w:rsidR="00C607F1" w:rsidRPr="00DF03F8" w:rsidRDefault="00C607F1" w:rsidP="00C607F1">
+      <w:pPr>
+        <w:pStyle w:val="w5pktart"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="317" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF03F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>zaksięgowania i rozliczenia zapłaconej opłaty skarbowej (pełnomocnictwie, zaświadczenie o ostateczności decyzji)..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="432D0A0B" w14:textId="77777777" w:rsidR="00620415" w:rsidRPr="00DF03F8" w:rsidRDefault="00620415" w:rsidP="00620415">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:before="120" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004954ED">
+      <w:r w:rsidRPr="00DF03F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Podstawy prawne przetwarzania</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E72C07" w14:textId="77777777" w:rsidR="00620415" w:rsidRPr="004954ED" w:rsidRDefault="00620415" w:rsidP="00620415">
+    <w:p w14:paraId="01DFE3F9" w14:textId="6FFE12B7" w:rsidR="00C607F1" w:rsidRPr="00DF03F8" w:rsidRDefault="00C607F1" w:rsidP="00620415">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004954ED">
+      <w:r w:rsidRPr="00DF03F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Będziemy przetwarzać Twoje dane osobowe </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="004954ED">
+        <w:t xml:space="preserve">Będziemy przetwarzać Pani/Pana dane osobowe na podstawie art. 6 ust. 1 lit. c) RODO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> i wynika z ustawy </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004954ED">
+        <w:t xml:space="preserve">oraz ustaw kodeks postępowania administracyjnego, ustawy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="004954ED">
+      <w:r w:rsidRPr="00DF03F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004954ED">
-[...14 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00DF03F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ochronie gruntów rolnych i leśnych oraz ustawy o opłacie skarbowej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C90CED4" w14:textId="77777777" w:rsidR="00620415" w:rsidRPr="004954ED" w:rsidRDefault="00620415" w:rsidP="00620415">
+    <w:p w14:paraId="53937484" w14:textId="77777777" w:rsidR="00C607F1" w:rsidRPr="00DF03F8" w:rsidRDefault="00C607F1" w:rsidP="00C607F1">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:before="120" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004954ED">
+      <w:r w:rsidRPr="00DF03F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Okres przechowywania danych</w:t>
+        <w:t>Obligatoryjność/fakultatywność podania danych osobowych</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A5B5D07" w14:textId="77777777" w:rsidR="00620415" w:rsidRPr="004954ED" w:rsidRDefault="00620415" w:rsidP="00620415">
+    <w:p w14:paraId="5AE9D7D9" w14:textId="58482264" w:rsidR="00C607F1" w:rsidRPr="00DF03F8" w:rsidRDefault="00C607F1" w:rsidP="00C607F1">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF03F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Podanie przez Panią/Pana danych osobowych jest wymogiem wynikającym z ustawy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ochronie gruntów rolnych i leśnych </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>oraz kodeksu postepowania administracyjnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C90CED4" w14:textId="509F73B1" w:rsidR="00620415" w:rsidRPr="00DF03F8" w:rsidRDefault="00620415" w:rsidP="00620415">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:before="120" w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF03F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Okres </w:t>
+      </w:r>
+      <w:r w:rsidR="00C607F1" w:rsidRPr="00DF03F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>retencji danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A5B5D07" w14:textId="0B43D6AD" w:rsidR="00620415" w:rsidRPr="00DF03F8" w:rsidRDefault="00C607F1" w:rsidP="00620415">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004954ED">
-[...5 lines deleted...]
-        <w:t>Twoje dane osobowe będą przetwarzane przez Administratora przez minimum 10 lat, następnie Archiwum Państwowe po ekspertyzie dokumentów może podjąć  decyzję  o ich zniszczeniu lub przekwalifikować na kategorię A i wtedy Twoje dane osobowe będą przetwarzane przez Administratora przez 25 lat od stycznia kolejnego roku po zakończeniu Twojej sprawy a następnie zostaną przekazane do Archiwum Państwowego we Wrocławiu, gdzie będą przetwarzane wieczyście.</w:t>
+      <w:r w:rsidRPr="00DF03F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Pani/Pana</w:t>
+      </w:r>
+      <w:r w:rsidR="00620415" w:rsidRPr="00DF03F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dane osobowe będą przetwarzane przez Administratora przez minimum 10 lat, następnie Archiwum Państwowe po ekspertyzie dokumentów może podjąć  decyzję  o ich zniszczeniu lub przekwalifikować na kategorię A i wtedy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Pani/Pana</w:t>
+      </w:r>
+      <w:r w:rsidR="00620415" w:rsidRPr="00DF03F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dane osobowe będą przetwarzane przez Administratora przez 25 lat od stycznia kolejnego roku po zakończeniu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF03F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Pani/Pana</w:t>
+      </w:r>
+      <w:r w:rsidR="00620415" w:rsidRPr="00DF03F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sprawy a następnie zostaną przekazane do Archiwum Państwowego we Wrocławiu, gdzie będą przetwarzane wieczyście.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E0CB05C" w14:textId="77777777" w:rsidR="00620415" w:rsidRPr="004954ED" w:rsidRDefault="00620415" w:rsidP="00620415">
+    <w:p w14:paraId="0E0CB05C" w14:textId="77777777" w:rsidR="00620415" w:rsidRPr="00DF03F8" w:rsidRDefault="00620415" w:rsidP="00620415">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:spacing w:before="120" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004954ED">
+      <w:r w:rsidRPr="00DF03F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Odbiorcy danych</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D67298" w14:textId="77777777" w:rsidR="00620415" w:rsidRPr="004954ED" w:rsidRDefault="00620415" w:rsidP="00620415">
+    <w:p w14:paraId="2364BD25" w14:textId="77777777" w:rsidR="00DF03F8" w:rsidRPr="00DF03F8" w:rsidRDefault="00DF03F8" w:rsidP="00DF03F8">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="289" w:hanging="289"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004954ED">
-[...5 lines deleted...]
-        <w:t>Będziemy przekazywać Twoje dane osobowe:</w:t>
+      <w:bookmarkStart w:id="0" w:name="_Hlk223426778"/>
+      <w:r w:rsidRPr="00DF03F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Odbiorcami Pani/Pana danych osobowych mogą być:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18F6FB67" w14:textId="77777777" w:rsidR="00620415" w:rsidRPr="004954ED" w:rsidRDefault="00620415" w:rsidP="00620415">
-      <w:pPr>
+    <w:p w14:paraId="6AB90344" w14:textId="77777777" w:rsidR="00DF03F8" w:rsidRPr="00DF03F8" w:rsidRDefault="00DF03F8" w:rsidP="00DF03F8">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
-[...23 lines deleted...]
-          <w:numId w:val="24"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="426"/>
-        <w:rPr>
-[...19 lines deleted...]
-        <w:t>.</w:t>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF03F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>dostawcy usług IT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56AADB80" w14:textId="77777777" w:rsidR="00620415" w:rsidRPr="004954ED" w:rsidRDefault="00620415" w:rsidP="00620415">
+    <w:p w14:paraId="56BF24D7" w14:textId="77777777" w:rsidR="00DF03F8" w:rsidRPr="00DF03F8" w:rsidRDefault="00DF03F8" w:rsidP="00DF03F8">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF03F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>podmioty upoważnione na podstawie przepisów prawa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A7B6087" w14:textId="77777777" w:rsidR="00DF03F8" w:rsidRDefault="00DF03F8" w:rsidP="00DF03F8">
+      <w:pPr>
+        <w:pStyle w:val="Tekstkomentarza"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF03F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Takie podmioty przetwarzają dane na podstawie umowy z nami i tylko zgodnie z naszymi poleceniami.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00DF03F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56AADB80" w14:textId="5C350E88" w:rsidR="00620415" w:rsidRPr="00DF03F8" w:rsidRDefault="00DF03F8" w:rsidP="00DF03F8">
       <w:pPr>
         <w:pStyle w:val="Tekstkomentarza"/>
         <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004954ED">
+      <w:r w:rsidRPr="00DF03F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Prawa związane z przetwarzaniem danych osobowych</w:t>
+        <w:t>Przysługujące prawa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B3B083" w14:textId="77777777" w:rsidR="00620415" w:rsidRPr="004954ED" w:rsidRDefault="00620415" w:rsidP="00620415">
+    <w:p w14:paraId="3553A97D" w14:textId="77777777" w:rsidR="00DF03F8" w:rsidRPr="00DF03F8" w:rsidRDefault="00DF03F8" w:rsidP="00DF03F8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004954ED">
+      <w:r w:rsidRPr="00DF03F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Przysługują Ci następujące prawa związane z przetwarzaniem danych osobowych: </w:t>
+        <w:t xml:space="preserve">Przysługują Pani/Panu: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F878AD3" w14:textId="77777777" w:rsidR="00620415" w:rsidRPr="004954ED" w:rsidRDefault="00620415" w:rsidP="00620415">
+    <w:p w14:paraId="6599DEF9" w14:textId="77777777" w:rsidR="00DF03F8" w:rsidRPr="00DF03F8" w:rsidRDefault="00DF03F8" w:rsidP="00DF03F8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004954ED">
+      <w:r w:rsidRPr="00DF03F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">prawo dostępu do Twoich danych osobowych, </w:t>
+        <w:t xml:space="preserve">prawo dostępu do swoich danych oraz otrzymania ich kopii, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DE59699" w14:textId="77777777" w:rsidR="00620415" w:rsidRPr="004954ED" w:rsidRDefault="00620415" w:rsidP="00620415">
+    <w:p w14:paraId="5B0BE9FF" w14:textId="77777777" w:rsidR="00DF03F8" w:rsidRPr="00DF03F8" w:rsidRDefault="00DF03F8" w:rsidP="00DF03F8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004954ED">
+      <w:r w:rsidRPr="00DF03F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">prawo żądania sprostowania Twoich danych osobowych, </w:t>
+        <w:t xml:space="preserve">prawo do sprostowania (poprawiania) swoich danych, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BCF2C2C" w14:textId="77777777" w:rsidR="00620415" w:rsidRPr="004954ED" w:rsidRDefault="00620415" w:rsidP="00620415">
+    <w:p w14:paraId="731CB8EB" w14:textId="77777777" w:rsidR="00DF03F8" w:rsidRPr="00DF03F8" w:rsidRDefault="00DF03F8" w:rsidP="00DF03F8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004954ED">
+      <w:r w:rsidRPr="00DF03F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">prawo żądania ograniczenia przetwarzania Twoich danych osobowych. </w:t>
+        <w:t>prawo do ograniczenia przetwarzania danych,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25DE5D7E" w14:textId="77777777" w:rsidR="00620415" w:rsidRPr="004954ED" w:rsidRDefault="00620415" w:rsidP="00620415">
-[...37 lines deleted...]
-          <w:i/>
+    <w:p w14:paraId="2FEF150B" w14:textId="77777777" w:rsidR="00DF03F8" w:rsidRPr="00DF03F8" w:rsidRDefault="00DF03F8" w:rsidP="00DF03F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF03F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>prawo wniesienia skargi do organu nadzorczego - tj. Prezesa Urzędu Ochrony Danych Osobowych</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EB56584" w14:textId="77777777" w:rsidR="00620415" w:rsidRPr="004954ED" w:rsidRDefault="00620415" w:rsidP="00620415">
+    <w:p w14:paraId="5EB56584" w14:textId="77777777" w:rsidR="00620415" w:rsidRPr="00DF03F8" w:rsidRDefault="00620415" w:rsidP="00620415">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004954ED">
+      <w:r w:rsidRPr="00DF03F8">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Inspektor Ochrony Danych</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70046260" w14:textId="77777777" w:rsidR="00620415" w:rsidRPr="004954ED" w:rsidRDefault="00620415" w:rsidP="00620415">
+    <w:p w14:paraId="70046260" w14:textId="77777777" w:rsidR="00620415" w:rsidRPr="00DF03F8" w:rsidRDefault="00620415" w:rsidP="00620415">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004954ED">
+      <w:r w:rsidRPr="00DF03F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>W Urzędzie wyznaczony został Inspektor Ochrony Danych –  Sebastian Sobecki. Jest to osoba, z którą można się kontaktować w sprawach dotyczących przetwarzania Twoich danych osobowych oraz korzystania z przysługujących Ci praw związanych z przetwarzaniem danych.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="733EEC84" w14:textId="77777777" w:rsidR="00620415" w:rsidRPr="004954ED" w:rsidRDefault="00620415" w:rsidP="00620415">
+    <w:p w14:paraId="733EEC84" w14:textId="77777777" w:rsidR="00620415" w:rsidRPr="00DF03F8" w:rsidRDefault="00620415" w:rsidP="00620415">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004954ED">
+      <w:r w:rsidRPr="00DF03F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Z Inspektorem można kontaktować się w następujący sposób:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="500476AB" w14:textId="501BECB5" w:rsidR="00620415" w:rsidRPr="004954ED" w:rsidRDefault="00620415" w:rsidP="00620415">
+    <w:p w14:paraId="500476AB" w14:textId="501BECB5" w:rsidR="00620415" w:rsidRPr="00DF03F8" w:rsidRDefault="00620415" w:rsidP="00620415">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004954ED">
+      <w:r w:rsidRPr="00DF03F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">listownie na adres: </w:t>
       </w:r>
-      <w:r w:rsidR="006711BC">
+      <w:r w:rsidR="006711BC" w:rsidRPr="00DF03F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>al. M. Kromera 44, 51-163 Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56495B8E" w14:textId="77777777" w:rsidR="00620415" w:rsidRPr="004954ED" w:rsidRDefault="00620415" w:rsidP="00620415">
+    <w:p w14:paraId="56495B8E" w14:textId="77777777" w:rsidR="00620415" w:rsidRPr="00DF03F8" w:rsidRDefault="00620415" w:rsidP="00620415">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004954ED">
+      <w:r w:rsidRPr="00DF03F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>przez e-mail: iod@um.wroc.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="574A43D5" w14:textId="77777777" w:rsidR="00620415" w:rsidRPr="004954ED" w:rsidRDefault="00620415" w:rsidP="00620415">
+    <w:p w14:paraId="574A43D5" w14:textId="77777777" w:rsidR="00620415" w:rsidRPr="00DF03F8" w:rsidRDefault="00620415" w:rsidP="00620415">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004954ED">
+      <w:r w:rsidRPr="00DF03F8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>telefonicznie: 71 777 77 24.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="571915C6" w14:textId="77777777" w:rsidR="00620415" w:rsidRPr="004954ED" w:rsidRDefault="00620415" w:rsidP="00620415">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+    <w:p w14:paraId="5293E42D" w14:textId="77777777" w:rsidR="00DF03F8" w:rsidRPr="00DF03F8" w:rsidRDefault="00DF03F8" w:rsidP="00DF03F8">
+      <w:pPr>
+        <w:pStyle w:val="w5pktart"/>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF03F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...2 lines deleted...]
-        <w:t>Prawo wniesienia skargi do organu</w:t>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Zautomatyzowane podejmowanie decyzji</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78652D22" w14:textId="77777777" w:rsidR="00620415" w:rsidRPr="004954ED" w:rsidRDefault="00620415" w:rsidP="00620415">
-[...15 lines deleted...]
-        <w:t>Przysługuje Ci także prawo wniesienia skargi do organu nadzorczego zajmującego się ochroną danych osobowych, tj. Prezesa Urzędu Ochrony Danych Osobowych, ul. Stawki 2, 00-193 Warszawa.</w:t>
+    <w:p w14:paraId="78652D22" w14:textId="423DA41D" w:rsidR="00620415" w:rsidRPr="00DF03F8" w:rsidRDefault="00DF03F8" w:rsidP="00DF03F8">
+      <w:pPr>
+        <w:pStyle w:val="w5pktart"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF03F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Pani/Pana dane nie będą podlegały profilowaniu lub zautomatyzowanemu podejmowaniu decyzji</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00620415" w:rsidRPr="004954ED" w:rsidSect="00F7273D">
+    <w:sectPr w:rsidR="00620415" w:rsidRPr="00DF03F8" w:rsidSect="00F7273D">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="709" w:right="1106" w:bottom="244" w:left="1134" w:header="709" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7C8D19D3" w14:textId="77777777" w:rsidR="001F6CC3" w:rsidRDefault="001F6CC3" w:rsidP="007A4B98">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="364B735C" w14:textId="77777777" w:rsidR="001F6CC3" w:rsidRDefault="001F6CC3" w:rsidP="007A4B98">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Verdana">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Ottawa">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
+    <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4986,75 +5171,75 @@
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:id w:val="17883583"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
           </w:rPr>
           <w:id w:val="810570653"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="08515294" w14:textId="328E8D16" w:rsidR="008E1767" w:rsidRPr="00F7273D" w:rsidRDefault="008E1767">
+          <w:p w14:paraId="08515294" w14:textId="21669370" w:rsidR="008E1767" w:rsidRPr="00F7273D" w:rsidRDefault="008E1767">
             <w:pPr>
               <w:pStyle w:val="Stopka"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Wersja </w:t>
             </w:r>
-            <w:r w:rsidR="006711BC">
+            <w:r w:rsidR="00DF03F8">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>listopad 2024</w:t>
+              <w:t>marzec 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> r.| </w:t>
             </w:r>
             <w:r w:rsidRPr="00F7273D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Strona </w:t>
             </w:r>
             <w:r w:rsidR="008B4A12" w:rsidRPr="00F7273D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
@@ -5734,50 +5919,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0EFD2FBF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="428C66D6"/>
+    <w:lvl w:ilvl="0" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="777" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1497" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2217" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2937" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3657" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4377" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5097" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5817" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6537" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15D94A0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FA80943A"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1258" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1978" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5846,51 +6144,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6298" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7018" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2061522F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4002E6C0"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5959,51 +6257,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23FE6E3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="38322F52"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="535" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1255" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6072,51 +6370,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5575" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6295" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="241318FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="57163E00"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6158,51 +6456,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32743730"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C20A94CA"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="933" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1653" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6271,51 +6569,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5973" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6693" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="362F7372"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9E7C68F6"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="725" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1445" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6384,51 +6682,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5765" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6485" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36A93B3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="844E4A0E"/>
     <w:lvl w:ilvl="0" w:tplc="AC548ED0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="14"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6477,51 +6775,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36FA5FC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="395ABFAC"/>
     <w:lvl w:ilvl="0" w:tplc="131C6174">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
@@ -6569,51 +6867,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A5E6EFC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="37669592"/>
+    <w:lvl w:ilvl="0" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="453C4991"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0B0E5642"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="578" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1298" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6682,51 +7093,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5618" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6338" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51B42139"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7FFEAA8A"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="535" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1255" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6795,51 +7206,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5575" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6295" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="540759D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C8CBA8E"/>
     <w:lvl w:ilvl="0" w:tplc="87125BBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -6886,51 +7297,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="542E3C41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8F8EAF1C"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
@@ -6978,74 +7389,74 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59916B50"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A0847040"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B814029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="538462F4"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="535" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1255" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7114,51 +7525,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5575" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6295" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E7B4F4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="486A914E"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7227,51 +7638,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62CC0065"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF5ADECA"/>
     <w:lvl w:ilvl="0" w:tplc="A872A156">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1222" w:hanging="360"/>
       </w:pPr>
@@ -7342,51 +7753,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5542" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6262" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67417BD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C562B90A"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -7431,51 +7842,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="676C5E4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE7CC9F0"/>
     <w:lvl w:ilvl="0" w:tplc="1C5EBDFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7548,51 +7959,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="694B2793"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E4A547C"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7661,51 +8072,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73C92E55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="73563ABC"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="833" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1553" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7774,51 +8185,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5873" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6593" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75644A8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A3F6A77C"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="895" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1615" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7887,51 +8298,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5935" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6655" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76057172"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4BA4DDE"/>
     <w:lvl w:ilvl="0" w:tplc="7F96105C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="578" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1298" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8004,134 +8415,145 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5618" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6338" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="18">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="9">
-[...28 lines deleted...]
-  </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EA6906"/>
     <w:rsid w:val="00000461"/>
     <w:rsid w:val="00010247"/>
     <w:rsid w:val="00011063"/>
@@ -8139,50 +8561,51 @@
     <w:rsid w:val="00042BF4"/>
     <w:rsid w:val="00052D57"/>
     <w:rsid w:val="000A7AC3"/>
     <w:rsid w:val="00186147"/>
     <w:rsid w:val="001A1425"/>
     <w:rsid w:val="001A5DE9"/>
     <w:rsid w:val="001C5BA0"/>
     <w:rsid w:val="001D4A6A"/>
     <w:rsid w:val="001F6CC3"/>
     <w:rsid w:val="002102AB"/>
     <w:rsid w:val="00261755"/>
     <w:rsid w:val="0026277A"/>
     <w:rsid w:val="00277811"/>
     <w:rsid w:val="0028126F"/>
     <w:rsid w:val="00285BC4"/>
     <w:rsid w:val="0028781F"/>
     <w:rsid w:val="002915EC"/>
     <w:rsid w:val="002C086E"/>
     <w:rsid w:val="002C2504"/>
     <w:rsid w:val="002D5F92"/>
     <w:rsid w:val="00362A16"/>
     <w:rsid w:val="00390BD6"/>
     <w:rsid w:val="003A3831"/>
     <w:rsid w:val="003A525B"/>
     <w:rsid w:val="003A5B31"/>
+    <w:rsid w:val="003B4DB0"/>
     <w:rsid w:val="00401A38"/>
     <w:rsid w:val="00412260"/>
     <w:rsid w:val="00420A49"/>
     <w:rsid w:val="00460C36"/>
     <w:rsid w:val="00465042"/>
     <w:rsid w:val="00466D42"/>
     <w:rsid w:val="004A41A0"/>
     <w:rsid w:val="004D1F42"/>
     <w:rsid w:val="004D33BF"/>
     <w:rsid w:val="00500892"/>
     <w:rsid w:val="00514068"/>
     <w:rsid w:val="00522E20"/>
     <w:rsid w:val="00533BC3"/>
     <w:rsid w:val="00563210"/>
     <w:rsid w:val="00566995"/>
     <w:rsid w:val="00576D22"/>
     <w:rsid w:val="005A0300"/>
     <w:rsid w:val="005A5263"/>
     <w:rsid w:val="005A6298"/>
     <w:rsid w:val="005A6F46"/>
     <w:rsid w:val="005D6650"/>
     <w:rsid w:val="005E0DE6"/>
     <w:rsid w:val="005F01EC"/>
     <w:rsid w:val="00620415"/>
     <w:rsid w:val="0063067D"/>
@@ -8198,78 +8621,81 @@
     <w:rsid w:val="007165D4"/>
     <w:rsid w:val="00724EC0"/>
     <w:rsid w:val="00741063"/>
     <w:rsid w:val="007716B0"/>
     <w:rsid w:val="007A3EB9"/>
     <w:rsid w:val="007A4B98"/>
     <w:rsid w:val="007E29F6"/>
     <w:rsid w:val="008363FE"/>
     <w:rsid w:val="0086316A"/>
     <w:rsid w:val="0086438F"/>
     <w:rsid w:val="00871CC9"/>
     <w:rsid w:val="008B4A12"/>
     <w:rsid w:val="008C0C4A"/>
     <w:rsid w:val="008C5FFF"/>
     <w:rsid w:val="008D000E"/>
     <w:rsid w:val="008E1767"/>
     <w:rsid w:val="0090511C"/>
     <w:rsid w:val="00994658"/>
     <w:rsid w:val="009A6EE1"/>
     <w:rsid w:val="009D781B"/>
     <w:rsid w:val="00A00EF9"/>
     <w:rsid w:val="00A07316"/>
     <w:rsid w:val="00A409BE"/>
     <w:rsid w:val="00A61109"/>
     <w:rsid w:val="00A75A3B"/>
+    <w:rsid w:val="00AA08A2"/>
     <w:rsid w:val="00AA730D"/>
     <w:rsid w:val="00AC3790"/>
     <w:rsid w:val="00AC6576"/>
     <w:rsid w:val="00AE163E"/>
     <w:rsid w:val="00AE3312"/>
     <w:rsid w:val="00AE550A"/>
     <w:rsid w:val="00AF1F83"/>
     <w:rsid w:val="00AF2FD1"/>
     <w:rsid w:val="00B211FF"/>
     <w:rsid w:val="00B37E41"/>
     <w:rsid w:val="00B72609"/>
     <w:rsid w:val="00B75FF4"/>
     <w:rsid w:val="00B8702D"/>
     <w:rsid w:val="00B939DF"/>
     <w:rsid w:val="00C00DCC"/>
     <w:rsid w:val="00C40795"/>
+    <w:rsid w:val="00C607F1"/>
     <w:rsid w:val="00C627E0"/>
     <w:rsid w:val="00CF48B1"/>
     <w:rsid w:val="00D147AC"/>
     <w:rsid w:val="00D23A51"/>
     <w:rsid w:val="00D3098B"/>
     <w:rsid w:val="00D3126E"/>
     <w:rsid w:val="00D32C76"/>
     <w:rsid w:val="00D527C6"/>
     <w:rsid w:val="00D60472"/>
     <w:rsid w:val="00D84C16"/>
     <w:rsid w:val="00D86351"/>
     <w:rsid w:val="00DB256D"/>
+    <w:rsid w:val="00DF03F8"/>
     <w:rsid w:val="00E17F2A"/>
     <w:rsid w:val="00E30116"/>
     <w:rsid w:val="00E461C7"/>
     <w:rsid w:val="00E5243D"/>
     <w:rsid w:val="00E63746"/>
     <w:rsid w:val="00E7734F"/>
     <w:rsid w:val="00EA4249"/>
     <w:rsid w:val="00EA6906"/>
     <w:rsid w:val="00EB5E25"/>
     <w:rsid w:val="00ED0342"/>
     <w:rsid w:val="00F07D32"/>
     <w:rsid w:val="00F16078"/>
     <w:rsid w:val="00F3799B"/>
     <w:rsid w:val="00F45BC9"/>
     <w:rsid w:val="00F7273D"/>
     <w:rsid w:val="00FC24ED"/>
     <w:rsid w:val="00FC2622"/>
     <w:rsid w:val="00FD4F69"/>
     <w:rsid w:val="00FF141B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
@@ -8965,50 +9391,169 @@
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Tekstpodstawowy3Znak">
     <w:name w:val="Tekst podstawowy 3 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstpodstawowy3"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00620415"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="158813898">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="491024566">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="605306740">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="703289206">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="959654804">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1047879655">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1168443293">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1349866519">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1769544280">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -9263,67 +9808,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>797</Words>
-  <Characters>6151</Characters>
+  <Words>775</Words>
+  <Characters>6060</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>51</Lines>
+  <Lines>50</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>……………………………………………</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>umw</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6935</CharactersWithSpaces>
+  <CharactersWithSpaces>6822</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>……………………………………………</dc:title>
   <dc:creator>umgrmi02</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>