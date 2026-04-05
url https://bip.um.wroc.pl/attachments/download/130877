--- v0 (2025-10-11)
+++ v1 (2026-04-05)
@@ -1,1204 +1,1512 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00FB1762" w:rsidRDefault="00FB1762" w:rsidP="007768CA">
+    <w:p w14:paraId="661CFF37" w14:textId="7D0CC569" w:rsidR="00D9365F" w:rsidRPr="00EA1533" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1533">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>WNIOSEK O UDOSTĘPNIENIE AKT Z ARCHIWUM ZAKŁADOWEGO URZĘDU MIEJSKIEGO WROCŁAWIA DLA OSOBY SPOZA PODMIOTU</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1762" w:rsidRPr="00EA1533" w:rsidRDefault="00FB1762" w:rsidP="00FB1762">
-[...10 lines deleted...]
-    <w:p w:rsidR="00FB1762" w:rsidRPr="00EA1533" w:rsidRDefault="000D6A91" w:rsidP="00FB1762">
+    <w:p w14:paraId="0177C131" w14:textId="77777777" w:rsidR="00D9365F" w:rsidRPr="00EA1533" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………………………………,</w:t>
       </w:r>
-      <w:r w:rsidR="00FB1762" w:rsidRPr="00EA1533">
+      <w:r w:rsidRPr="00EA1533">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ……………………………………… 20 …… r.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1762" w:rsidRPr="00EA1533" w:rsidRDefault="00FB1762" w:rsidP="00FB1762">
+    <w:p w14:paraId="6A3B30F7" w14:textId="77777777" w:rsidR="00D9365F" w:rsidRPr="00EA1533" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1533">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA1533">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>miej</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>scowość i d</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA1533">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ata </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1762" w:rsidRPr="00EA1533" w:rsidRDefault="00FB1762" w:rsidP="00FB1762">
+    <w:p w14:paraId="7BD26E76" w14:textId="77777777" w:rsidR="00D9365F" w:rsidRPr="00EA1533" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1533">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dane Wnioskodawcy: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1762" w:rsidRPr="00EA1533" w:rsidRDefault="00FB1762" w:rsidP="00FB1762">
+    <w:p w14:paraId="52E49E66" w14:textId="77777777" w:rsidR="00D9365F" w:rsidRPr="00EA1533" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB1762" w:rsidRDefault="00FB1762" w:rsidP="00FB1762">
+    <w:p w14:paraId="279DA0DF" w14:textId="77777777" w:rsidR="00D9365F" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1533">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Imię i nazwisko: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1762" w:rsidRDefault="00FB1762" w:rsidP="00FB1762">
+    <w:p w14:paraId="6531617A" w14:textId="77777777" w:rsidR="00D9365F" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB1762" w:rsidRPr="00EA1533" w:rsidRDefault="00FB1762" w:rsidP="00FB1762">
+    <w:p w14:paraId="327576B0" w14:textId="77777777" w:rsidR="00D9365F" w:rsidRPr="00EA1533" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1762" w:rsidRPr="00EA1533" w:rsidRDefault="00FB1762" w:rsidP="00FB1762">
+    <w:p w14:paraId="5F5710F5" w14:textId="77777777" w:rsidR="00D9365F" w:rsidRPr="00EA1533" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB1762" w:rsidRDefault="00FB1762" w:rsidP="00FB1762">
+    <w:p w14:paraId="2A326ABC" w14:textId="77777777" w:rsidR="00D9365F" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1533">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Adres: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1762" w:rsidRPr="00EA1533" w:rsidRDefault="00FB1762" w:rsidP="00FB1762">
+    <w:p w14:paraId="6B357F11" w14:textId="77777777" w:rsidR="00D9365F" w:rsidRPr="00EA1533" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1533">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1762" w:rsidRPr="00EA1533" w:rsidRDefault="00FB1762" w:rsidP="00FB1762">
+    <w:p w14:paraId="7E58A808" w14:textId="77777777" w:rsidR="00D9365F" w:rsidRPr="00EA1533" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="993"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB1762" w:rsidRDefault="00FB1762" w:rsidP="00FB1762">
+    <w:p w14:paraId="2A333AA9" w14:textId="77777777" w:rsidR="00D9365F" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1533">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nr telefonu, adres  e-mail: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1762" w:rsidRPr="00EA1533" w:rsidRDefault="00FB1762" w:rsidP="00FB1762">
+    <w:p w14:paraId="0A5E33B3" w14:textId="77777777" w:rsidR="00D9365F" w:rsidRPr="00EA1533" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1533">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1762" w:rsidRPr="00EA1533" w:rsidRDefault="00FB1762" w:rsidP="00FB1762">
+    <w:p w14:paraId="5AF20662" w14:textId="77777777" w:rsidR="00D9365F" w:rsidRPr="00EA1533" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB1762" w:rsidRDefault="00FB1762" w:rsidP="00FB1762">
+    <w:p w14:paraId="11EBCBD3" w14:textId="77777777" w:rsidR="00D9365F" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1533">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rodzaj i nr dokumentu potwierdzającego tożsamość </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1762" w:rsidRDefault="00FB1762" w:rsidP="00FB1762">
+    <w:p w14:paraId="1DF7188C" w14:textId="77777777" w:rsidR="00D9365F" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB1762" w:rsidRPr="00EA1533" w:rsidRDefault="00FB1762" w:rsidP="00FB1762">
+    <w:p w14:paraId="2B7583DC" w14:textId="77777777" w:rsidR="00D9365F" w:rsidRPr="00EA1533" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………………………………………</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA1533">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1762" w:rsidRPr="00EA1533" w:rsidRDefault="00FB1762" w:rsidP="00FB1762">
+    <w:p w14:paraId="56504FF5" w14:textId="77777777" w:rsidR="00D9365F" w:rsidRPr="00EA1533" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB1762" w:rsidRPr="00EA1533" w:rsidRDefault="00FB1762" w:rsidP="00FB1762">
+    <w:p w14:paraId="62185D51" w14:textId="77777777" w:rsidR="00D9365F" w:rsidRPr="00EA1533" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1533">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dyrektor Wydziału Obsługi Urzędu Miejskiego Wrocławia </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1762" w:rsidRPr="00EA1533" w:rsidRDefault="00FB1762" w:rsidP="00FB1762">
+    <w:p w14:paraId="5BC0DB2B" w14:textId="77777777" w:rsidR="00D9365F" w:rsidRPr="00EA1533" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1533">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ul. Świdnicka 53</w:t>
       </w:r>
-      <w:r w:rsidR="000C010F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA1533">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 50-030 Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1762" w:rsidRPr="00EA1533" w:rsidRDefault="00FB1762" w:rsidP="00FB1762">
+    <w:p w14:paraId="10A4EC4C" w14:textId="77777777" w:rsidR="00D9365F" w:rsidRPr="00EA1533" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB1762" w:rsidRPr="00EA1533" w:rsidRDefault="00FB1762" w:rsidP="00FB1762">
+    <w:p w14:paraId="2209D3C3" w14:textId="77777777" w:rsidR="00D9365F" w:rsidRPr="00EA1533" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1533">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rodzaj, temat dokumentacji (wraz z krótkim opisem zawartości dokumentacji):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1762" w:rsidRDefault="00FB1762" w:rsidP="00FB1762">
+    <w:p w14:paraId="1C46402A" w14:textId="6DFE55F6" w:rsidR="00D9365F" w:rsidRPr="00EA1533" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1533">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA1533">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………………</w:t>
       </w:r>
-      <w:r w:rsidR="007768CA">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007768CA" w:rsidRPr="00EA1533" w:rsidRDefault="007768CA" w:rsidP="00FB1762">
+    <w:p w14:paraId="17B4CFB9" w14:textId="34F3680B" w:rsidR="00D9365F" w:rsidRPr="00EA1533" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Daty skrajne dokumentacji:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA1533">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> od roku ………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA1533">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>… do roku ………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C9FA10" w14:textId="77777777" w:rsidR="00D9365F" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32302BCA" w14:textId="77777777" w:rsidR="00D9365F" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1533">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cel oraz uzasadnienie udostępnienia dokumentacji</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04686B26" w14:textId="778B32FE" w:rsidR="00D9365F" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1533">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F4937AE" w14:textId="5134B248" w:rsidR="00D9365F" w:rsidRPr="00D9365F" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00EA1533">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA1533">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Daty skrajne dokumentacji:</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> od roku ………</w:t>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA1533">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>……..</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>…………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EB10B41" w14:textId="4DBF97D3" w:rsidR="00D9365F" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="24"/>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cel oraz uzasadnienie udostępnienia dokumentacji, a w przypadku udostępniania danych osobowych w miarę możliwości również </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EA1533">
+        <w:t>Wnoszę o udostępnienie akt n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9365F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve">a podstawie art. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9365F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>16a, 16b, 16c, 16d, 16e, art. 35 ust. 3 ustawy o narodowym zasobie archiwalnym i archiwach z dnia 14 lipca 1983 r.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9365F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...39 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oraz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9365F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>§31 ust. 1, 3 Rozporządzenia Prezesa Rady Ministrów z dnia 18 stycznia 2011 r. w sprawie instrukcji kancelaryjnej, jednolitych rzeczowych wykazów akt oraz instrukcji w sprawie organizacji i zakresu działania archiwów zakładowych</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A244D8B" w14:textId="77777777" w:rsidR="00D9365F" w:rsidRPr="00D9365F" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1909AF42" w14:textId="77777777" w:rsidR="00D9365F" w:rsidRPr="00EA1533" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1533">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sposób udostępnienia dokumentacji (zaznaczyć właściwe): </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1762" w:rsidRPr="00EA1533" w:rsidRDefault="00FB1762" w:rsidP="00FB1762">
+    <w:p w14:paraId="23952728" w14:textId="4A305AAF" w:rsidR="00D9365F" w:rsidRPr="00EA1533" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1533">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>kserokopia dokumentacji</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00FB1762" w:rsidRPr="00EA1533" w:rsidRDefault="00FB1762" w:rsidP="00FB1762">
+        <w:t>kopia dokumentacji</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C0BFB81" w14:textId="77777777" w:rsidR="00D9365F" w:rsidRPr="00EA1533" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1533">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">wgląd do dokumentacji w siedzibie Urzędu </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1762" w:rsidRPr="00EA1533" w:rsidRDefault="00FB1762" w:rsidP="00FB1762">
+    <w:p w14:paraId="62BC52C3" w14:textId="3C13CE08" w:rsidR="00D9365F" w:rsidRPr="00EA1533" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1533">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>inne: …………………………………………………………………………………………………………………………………………………</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00FB1762" w:rsidRPr="00EA1533" w:rsidRDefault="00FB1762" w:rsidP="00FB1762">
+        <w:t>inne: ……………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DBFE6F1" w14:textId="77777777" w:rsidR="00D9365F" w:rsidRPr="00EA1533" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1533">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Forma przekazania dokumentacji (zaznaczyć właściwe): </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1762" w:rsidRPr="00EA1533" w:rsidRDefault="00FB1762" w:rsidP="00FB1762">
+    <w:p w14:paraId="760B9F2A" w14:textId="77777777" w:rsidR="00D9365F" w:rsidRPr="00EA1533" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1533">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>odbiór osobisty</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1762" w:rsidRPr="00EA1533" w:rsidRDefault="00FB1762" w:rsidP="00FB1762">
+    <w:p w14:paraId="36E5F296" w14:textId="77777777" w:rsidR="00D9365F" w:rsidRPr="00EA1533" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1533">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>przesłanie dokumentacji na poniższy adres korespondencyjny: ………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1762" w:rsidRDefault="00FB1762" w:rsidP="00FB1762">
+    <w:p w14:paraId="2E9846B9" w14:textId="77777777" w:rsidR="00D9365F" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1533">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">przesłanie dokumentacji w postaci dokumentu elektronicznego - </w:t>
-[...79 lines deleted...]
-        </w:rPr>
         <w:t>przesłanie dokumentacji w pos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">taci dokumentu elektronicznego – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">e-Doręczenia: </w:t>
       </w:r>
       <w:r w:rsidRPr="002C15A0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>na adres skrzynki doręczeń:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1762" w:rsidRPr="006B740B" w:rsidRDefault="00FB1762" w:rsidP="00FB1762">
-[...1 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+    <w:p w14:paraId="22DE0611" w14:textId="77777777" w:rsidR="00D9365F" w:rsidRPr="005243CD" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
+      <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
-[...12 lines deleted...]
-        <w:t>…………………………………………………………………………………….……</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005243CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AE:PL</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>………………………</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00FB1762" w:rsidRPr="00EA1533" w:rsidRDefault="00FB1762" w:rsidP="00FB1762">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005243CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………….…………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A9B925E" w14:textId="77777777" w:rsidR="00D9365F" w:rsidRPr="00EA1533" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB1762" w:rsidRPr="00EA1533" w:rsidRDefault="00FB1762" w:rsidP="00FB1762">
+    <w:p w14:paraId="7D4AF1F7" w14:textId="77777777" w:rsidR="00D9365F" w:rsidRPr="00EA1533" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1533">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………………………………………………….……………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1762" w:rsidRPr="00EA1533" w:rsidRDefault="00FB1762" w:rsidP="00FB1762">
+    <w:p w14:paraId="3F319E6C" w14:textId="77777777" w:rsidR="00D9365F" w:rsidRPr="00EA1533" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="5245"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1533">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>podpis Wnioskodawcy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1762" w:rsidRPr="00EA1533" w:rsidRDefault="00FB1762" w:rsidP="00FB1762">
+    <w:p w14:paraId="6D975B4A" w14:textId="77777777" w:rsidR="00D9365F" w:rsidRPr="00EA1533" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB1762" w:rsidRPr="00EA1533" w:rsidRDefault="00FB1762" w:rsidP="00FB1762">
+    <w:p w14:paraId="62961FB7" w14:textId="77777777" w:rsidR="00D9365F" w:rsidRPr="00EA1533" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1533">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Decyzja na temat udostępnienia akt</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA1533">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: zgoda / brak zgody (skreślić niewłaściwe)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1762" w:rsidRPr="00EA1533" w:rsidRDefault="00FB1762" w:rsidP="00FB1762">
+    <w:p w14:paraId="344B96CF" w14:textId="77777777" w:rsidR="00D9365F" w:rsidRPr="00EA1533" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB1762" w:rsidRPr="007768CA" w:rsidRDefault="00FB1762" w:rsidP="00FB1762">
+    <w:p w14:paraId="52E5492E" w14:textId="77777777" w:rsidR="00D9365F" w:rsidRPr="007768CA" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007768CA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00336E27" w:rsidRPr="007768CA" w:rsidRDefault="00FB1762" w:rsidP="007768CA">
+    <w:p w14:paraId="1F4EA5EC" w14:textId="6974F8CE" w:rsidR="00170A21" w:rsidRPr="00D9365F" w:rsidRDefault="00D9365F" w:rsidP="00D9365F">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1533">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>podpis osoby upoważnionej przez kierownika podmiotu</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00336E27" w:rsidRPr="007768CA" w:rsidSect="007768CA">
+    <w:sectPr w:rsidR="00170A21" w:rsidRPr="00D9365F" w:rsidSect="007768CA">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-[...5 lines deleted...]
-    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38EC68D3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="85CAFEB2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D8F5E62"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1CEA8CEE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="702C0513"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D2209B82"/>
     <w:lvl w:ilvl="0" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1268,606 +1576,897 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="86"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FB1762"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00FB1762"/>
+    <w:rsidRoot w:val="00D9365F"/>
+    <w:rsid w:val="00170A21"/>
+    <w:rsid w:val="00D9365F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="626A2C32"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A83A4271-F25F-42E0-8D9F-8F9A56FEF843}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB1762"/>
+    <w:rsid w:val="00D9365F"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB1762"/>
+    <w:rsid w:val="00D9365F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="1450394023">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2024283869">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Pakiet Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Pakiet Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>337</Words>
-  <Characters>2025</Characters>
+  <Characters>2027</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>UMW</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2358</CharactersWithSpaces>
+  <CharactersWithSpaces>2360</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>umpazi02</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Ziomek Patrycja</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>