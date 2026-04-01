--- v0 (2025-10-07)
+++ v1 (2026-04-01)
@@ -233,2496 +233,2061 @@
         <w:ind w:left="4248" w:firstLine="708"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Urzędu Miejskiego Wrocławia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F3B00DA" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="4248" w:firstLine="708"/>
       </w:pPr>
       <w:r>
         <w:t>pl. Nowy Targ 1-8     50-141 Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="759CA387" w14:textId="77777777" w:rsidR="00772B6B" w:rsidRPr="00312EDC" w:rsidRDefault="00772B6B" w:rsidP="00E815FA">
+    <w:p w14:paraId="6593CA61" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00837EFD" w:rsidRDefault="00FF7181" w:rsidP="00FF7181">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="380"/>
         <w:gridCol w:w="9259"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00772B6B" w:rsidRPr="0027690E" w14:paraId="3AEC3F2C" w14:textId="77777777" w:rsidTr="00C52C60">
+      <w:tr w:rsidR="00FF7181" w:rsidRPr="00A54046" w14:paraId="2B05DA6E" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="153A674F" w14:textId="77777777" w:rsidR="00772B6B" w:rsidRPr="00772B6B" w:rsidRDefault="00772B6B" w:rsidP="00E815FA">
+          <w:p w14:paraId="71C7E2BF" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00A54046" w:rsidRDefault="00FF7181" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00772B6B">
+            <w:bookmarkStart w:id="1" w:name="_Hlk134097901"/>
+            <w:r w:rsidRPr="00A54046">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9259" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C99FF83" w14:textId="77777777" w:rsidR="00772B6B" w:rsidRPr="00772B6B" w:rsidRDefault="00772B6B" w:rsidP="00E815FA">
+          <w:p w14:paraId="1C52AEBA" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00A54046" w:rsidRDefault="00FF7181" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00772B6B">
+            <w:r w:rsidRPr="00A54046">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>DANE IDENTYFIKACYJNE WNIOSKODAWCY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00772B6B" w:rsidRPr="0027690E" w14:paraId="03F46977" w14:textId="77777777" w:rsidTr="00C52C60">
+      <w:tr w:rsidR="00FF7181" w:rsidRPr="00A54046" w14:paraId="0E9139EF" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14405B1F" w14:textId="77777777" w:rsidR="00772B6B" w:rsidRPr="00772B6B" w:rsidRDefault="00772B6B" w:rsidP="00E815FA">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00772B6B">
+          <w:p w14:paraId="1A998508" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00A54046" w:rsidRDefault="00FF7181" w:rsidP="00380986">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A54046">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Imię i nazwisko lub nazwa instytucji</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00772B6B" w:rsidRPr="0027690E" w14:paraId="60A70CC0" w14:textId="77777777" w:rsidTr="00D101C9">
+      <w:tr w:rsidR="00FF7181" w:rsidRPr="00A54046" w14:paraId="5D34731A" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="527EAC5B" w14:textId="77777777" w:rsidR="00772B6B" w:rsidRPr="00772B6B" w:rsidRDefault="00772B6B" w:rsidP="00E815FA">
+          <w:p w14:paraId="746837E0" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00A54046" w:rsidRDefault="00FF7181" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00772B6B" w:rsidRPr="0027690E" w14:paraId="572D647C" w14:textId="77777777" w:rsidTr="00C52C60">
+      <w:tr w:rsidR="00FF7181" w:rsidRPr="00A54046" w14:paraId="20CA6E20" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03A11EF6" w14:textId="77777777" w:rsidR="00772B6B" w:rsidRPr="00772B6B" w:rsidRDefault="00772B6B" w:rsidP="00E815FA">
-[...12 lines deleted...]
-              <w:t>Adres siedziby</w:t>
+          <w:p w14:paraId="4030877C" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00A54046" w:rsidRDefault="00FF7181" w:rsidP="00380986">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A54046">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adres </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00772B6B" w:rsidRPr="0027690E" w14:paraId="27EB49A3" w14:textId="77777777" w:rsidTr="00312EDC">
+      <w:tr w:rsidR="00FF7181" w:rsidRPr="00A54046" w14:paraId="4003D592" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
-          <w:trHeight w:val="1614"/>
+          <w:trHeight w:val="1519"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
+              <w:tblStyle w:val="Tabela-Siatka"/>
               <w:tblW w:w="0" w:type="auto"/>
-              <w:tblBorders>
-[...6 lines deleted...]
-              </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4903"/>
               <w:gridCol w:w="2268"/>
               <w:gridCol w:w="2339"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00772B6B" w:rsidRPr="0027690E" w14:paraId="7AE88C23" w14:textId="77777777" w:rsidTr="00D101C9">
+            <w:tr w:rsidR="00FF7181" w:rsidRPr="00A54046" w14:paraId="3DA6C533" w14:textId="77777777" w:rsidTr="00380986">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="0374CDD4" w14:textId="77777777" w:rsidR="00772B6B" w:rsidRPr="0027690E" w:rsidRDefault="00772B6B" w:rsidP="00E815FA">
+                <w:p w14:paraId="10EF7F72" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00A54046" w:rsidRDefault="00FF7181" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Kraj:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4607" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="3308FD42" w14:textId="77777777" w:rsidR="00772B6B" w:rsidRPr="0027690E" w:rsidRDefault="00772B6B" w:rsidP="00E815FA">
+                <w:p w14:paraId="4EF8E645" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00A54046" w:rsidRDefault="00FF7181" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Województwo:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00772B6B" w:rsidRPr="0027690E" w14:paraId="3334FD3D" w14:textId="77777777" w:rsidTr="00D101C9">
+            <w:tr w:rsidR="00FF7181" w:rsidRPr="00A54046" w14:paraId="1DD6872B" w14:textId="77777777" w:rsidTr="00380986">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="46551FA3" w14:textId="77777777" w:rsidR="00772B6B" w:rsidRPr="0027690E" w:rsidRDefault="00772B6B" w:rsidP="00E815FA">
+                <w:p w14:paraId="41E81117" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00A54046" w:rsidRDefault="00FF7181" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Powiat:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4607" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="4AAB930C" w14:textId="77777777" w:rsidR="00772B6B" w:rsidRPr="0027690E" w:rsidRDefault="00772B6B" w:rsidP="00E815FA">
+                <w:p w14:paraId="7EE477D8" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00A54046" w:rsidRDefault="00FF7181" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Gmina:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00772B6B" w:rsidRPr="0027690E" w14:paraId="4B0068BD" w14:textId="77777777" w:rsidTr="00D101C9">
+            <w:tr w:rsidR="00FF7181" w:rsidRPr="00A54046" w14:paraId="1AAC2BFB" w14:textId="77777777" w:rsidTr="00380986">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="12E3EAC0" w14:textId="77777777" w:rsidR="00772B6B" w:rsidRPr="0027690E" w:rsidRDefault="00772B6B" w:rsidP="00E815FA">
+                <w:p w14:paraId="4A0C2D19" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00A54046" w:rsidRDefault="00FF7181" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Ulica:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2268" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="4CB17635" w14:textId="77777777" w:rsidR="00772B6B" w:rsidRPr="0027690E" w:rsidRDefault="00772B6B" w:rsidP="00E815FA">
+                <w:p w14:paraId="502B05ED" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00A54046" w:rsidRDefault="00FF7181" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Nr domu:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2339" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="4F109A68" w14:textId="77777777" w:rsidR="00772B6B" w:rsidRPr="0027690E" w:rsidRDefault="00772B6B" w:rsidP="00E815FA">
+                <w:p w14:paraId="1D8F39E1" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00A54046" w:rsidRDefault="00FF7181" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Nr lokalu:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00772B6B" w:rsidRPr="0027690E" w14:paraId="3CD21EF8" w14:textId="77777777" w:rsidTr="00D101C9">
+            <w:tr w:rsidR="00FF7181" w:rsidRPr="00A54046" w14:paraId="7BD70481" w14:textId="77777777" w:rsidTr="00380986">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="69BEF625" w14:textId="77777777" w:rsidR="00772B6B" w:rsidRPr="0027690E" w:rsidRDefault="00772B6B" w:rsidP="00E815FA">
+                <w:p w14:paraId="5A1FFB59" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00A54046" w:rsidRDefault="00FF7181" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Miejscowość:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4607" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="5DF5E153" w14:textId="77777777" w:rsidR="00772B6B" w:rsidRPr="0027690E" w:rsidRDefault="00772B6B" w:rsidP="00E815FA">
+                <w:p w14:paraId="17FA63E5" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00A54046" w:rsidRDefault="00FF7181" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Kod pocztowy:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00772B6B" w:rsidRPr="0027690E" w14:paraId="667C0F72" w14:textId="77777777" w:rsidTr="00D101C9">
+            <w:tr w:rsidR="00FF7181" w:rsidRPr="00F84673" w14:paraId="2D1BB5DF" w14:textId="77777777" w:rsidTr="00380986">
+              <w:trPr>
+                <w:trHeight w:val="499"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="63FAE68F" w14:textId="77777777" w:rsidR="00772B6B" w:rsidRPr="0027690E" w:rsidRDefault="00772B6B" w:rsidP="00E815FA">
+                <w:p w14:paraId="02D4D189" w14:textId="5AF741C8" w:rsidR="00FF7181" w:rsidRPr="00F84673" w:rsidRDefault="00D52CB7" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r>
                     <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t>E-mail</w:t>
+                    <w:t>Adres do doręczeń elektronicznych (E-doręczenia):</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r w:rsidR="00FF7181" w:rsidRPr="00F84673">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:endnoteReference w:id="1"/>
-                  </w:r>
-[...5 lines deleted...]
-                    <w:t>:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4607" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="2B6BED51" w14:textId="77777777" w:rsidR="00772B6B" w:rsidRPr="0027690E" w:rsidRDefault="00772B6B" w:rsidP="00E815FA">
+                <w:p w14:paraId="3977343C" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00F84673" w:rsidRDefault="00FF7181" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r w:rsidRPr="00F84673">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t>Nr tel.</w:t>
+                    <w:t>Nr tel.:</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r>
                     <w:rPr>
-                      <w:sz w:val="16"/>
-[...6 lines deleted...]
-                    <w:rPr>
+                      <w:rStyle w:val="Odwoanieprzypisukocowego"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t>:</w:t>
-[...62 lines deleted...]
-                    </w:rPr>
                     <w:endnoteReference w:id="2"/>
-                  </w:r>
-[...5 lines deleted...]
-                    <w:t>:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="25EA487A" w14:textId="77777777" w:rsidR="00772B6B" w:rsidRPr="00772B6B" w:rsidRDefault="00772B6B" w:rsidP="00E815FA">
+          <w:p w14:paraId="1B1CEEDA" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00A54046" w:rsidRDefault="00FF7181" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="1"/>
     </w:tbl>
-    <w:p w14:paraId="0874B97A" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="00901047" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
+    <w:p w14:paraId="6E251A9A" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRDefault="00FF7181" w:rsidP="00FF7181">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="380"/>
         <w:gridCol w:w="9259"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00772B6B" w:rsidRPr="0027690E" w14:paraId="657C7596" w14:textId="77777777" w:rsidTr="00C52C60">
+      <w:tr w:rsidR="00FF7181" w:rsidRPr="00A54046" w14:paraId="49131B6B" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00FC26D6" w14:textId="77777777" w:rsidR="00772B6B" w:rsidRPr="00772B6B" w:rsidRDefault="00772B6B" w:rsidP="00E815FA">
+          <w:p w14:paraId="207A7A9C" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00A54046" w:rsidRDefault="00FF7181" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00772B6B">
+            <w:bookmarkStart w:id="3" w:name="_Hlk134097935"/>
+            <w:r w:rsidRPr="00A54046">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9259" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="646A84FB" w14:textId="77777777" w:rsidR="00772B6B" w:rsidRPr="00772B6B" w:rsidRDefault="00772B6B" w:rsidP="00E815FA">
+          <w:p w14:paraId="15BE8578" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00A54046" w:rsidRDefault="00FF7181" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00772B6B">
+            <w:r w:rsidRPr="00A54046">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>DANE WNIOSKODAWCY DO KORESPONDENCJI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00772B6B" w:rsidRPr="0027690E" w14:paraId="15822162" w14:textId="77777777" w:rsidTr="00C52C60">
+      <w:tr w:rsidR="00FF7181" w:rsidRPr="00A54046" w14:paraId="5E9FDF19" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72B7F014" w14:textId="77777777" w:rsidR="00772B6B" w:rsidRPr="00772B6B" w:rsidRDefault="00772B6B" w:rsidP="00E815FA">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00772B6B">
+          <w:p w14:paraId="7D0FB501" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00A54046" w:rsidRDefault="00FF7181" w:rsidP="00380986">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A54046">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Wypełnia się, jeżeli adres do korespondencji wnioskodawcy jest inny niż wskazany w pkt A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00772B6B" w:rsidRPr="0027690E" w14:paraId="067E4D75" w14:textId="77777777" w:rsidTr="00B27E2E">
+      <w:tr w:rsidR="00FF7181" w:rsidRPr="00A54046" w14:paraId="4BA3D0E5" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
-          <w:trHeight w:val="1738"/>
+          <w:trHeight w:val="1034"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
+              <w:tblStyle w:val="Tabela-Siatka"/>
               <w:tblW w:w="0" w:type="auto"/>
-              <w:tblBorders>
-[...6 lines deleted...]
-              </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4903"/>
               <w:gridCol w:w="2268"/>
               <w:gridCol w:w="2339"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00772B6B" w:rsidRPr="0027690E" w14:paraId="38F16CB7" w14:textId="77777777" w:rsidTr="00D101C9">
+            <w:tr w:rsidR="00FF7181" w:rsidRPr="00A54046" w14:paraId="2C96764D" w14:textId="77777777" w:rsidTr="00380986">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="3C4778A8" w14:textId="77777777" w:rsidR="00772B6B" w:rsidRPr="0027690E" w:rsidRDefault="00772B6B" w:rsidP="00E815FA">
+                <w:p w14:paraId="363EA61D" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00A54046" w:rsidRDefault="00FF7181" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Kraj:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4607" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="1CEC8685" w14:textId="77777777" w:rsidR="00772B6B" w:rsidRPr="0027690E" w:rsidRDefault="00772B6B" w:rsidP="00E815FA">
+                <w:p w14:paraId="1C776CD2" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00A54046" w:rsidRDefault="00FF7181" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Województwo:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00772B6B" w:rsidRPr="0027690E" w14:paraId="3A9C50D5" w14:textId="77777777" w:rsidTr="00D101C9">
+            <w:tr w:rsidR="00FF7181" w:rsidRPr="00A54046" w14:paraId="6C8F29C3" w14:textId="77777777" w:rsidTr="00380986">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="20E47E80" w14:textId="77777777" w:rsidR="00772B6B" w:rsidRPr="0027690E" w:rsidRDefault="00772B6B" w:rsidP="00E815FA">
+                <w:p w14:paraId="234542CA" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00A54046" w:rsidRDefault="00FF7181" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Powiat:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4607" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="78D5BC0E" w14:textId="77777777" w:rsidR="00772B6B" w:rsidRPr="0027690E" w:rsidRDefault="00772B6B" w:rsidP="00E815FA">
+                <w:p w14:paraId="331FF88E" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00A54046" w:rsidRDefault="00FF7181" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Gmina:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00772B6B" w:rsidRPr="0027690E" w14:paraId="1A16BAC9" w14:textId="77777777" w:rsidTr="00D101C9">
+            <w:tr w:rsidR="00FF7181" w:rsidRPr="00A54046" w14:paraId="0273A176" w14:textId="77777777" w:rsidTr="00380986">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="19D5DD03" w14:textId="77777777" w:rsidR="00772B6B" w:rsidRPr="0027690E" w:rsidRDefault="00772B6B" w:rsidP="00E815FA">
+                <w:p w14:paraId="4B42174C" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00A54046" w:rsidRDefault="00FF7181" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Ulica:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2268" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="3C8C8991" w14:textId="77777777" w:rsidR="00772B6B" w:rsidRPr="0027690E" w:rsidRDefault="00772B6B" w:rsidP="00E815FA">
+                <w:p w14:paraId="4184A962" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00A54046" w:rsidRDefault="00FF7181" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Nr domu:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2339" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="76865278" w14:textId="77777777" w:rsidR="00772B6B" w:rsidRPr="0027690E" w:rsidRDefault="00772B6B" w:rsidP="00E815FA">
+                <w:p w14:paraId="1962E839" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00A54046" w:rsidRDefault="00FF7181" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Nr lokalu:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00772B6B" w:rsidRPr="0027690E" w14:paraId="55786AED" w14:textId="77777777" w:rsidTr="00D101C9">
+            <w:tr w:rsidR="00FF7181" w:rsidRPr="00A54046" w14:paraId="2082B355" w14:textId="77777777" w:rsidTr="00380986">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="750867CA" w14:textId="77777777" w:rsidR="00772B6B" w:rsidRPr="0027690E" w:rsidRDefault="00772B6B" w:rsidP="00E815FA">
+                <w:p w14:paraId="2905DBAC" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00A54046" w:rsidRDefault="00FF7181" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Miejscowość:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4607" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="5E82A81E" w14:textId="77777777" w:rsidR="00772B6B" w:rsidRPr="0027690E" w:rsidRDefault="00772B6B" w:rsidP="00E815FA">
+                <w:p w14:paraId="60C92AFA" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00A54046" w:rsidRDefault="00FF7181" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Kod pocztowy:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00772B6B" w:rsidRPr="0027690E" w14:paraId="656C62DE" w14:textId="77777777" w:rsidTr="00D101C9">
-[...147 lines deleted...]
-            </w:tr>
           </w:tbl>
-          <w:p w14:paraId="14651FB6" w14:textId="77777777" w:rsidR="00772B6B" w:rsidRPr="00772B6B" w:rsidRDefault="00772B6B" w:rsidP="00E815FA">
+          <w:p w14:paraId="512676AE" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00A54046" w:rsidRDefault="00FF7181" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="3"/>
     </w:tbl>
-    <w:p w14:paraId="366E27CB" w14:textId="77777777" w:rsidR="00EE4371" w:rsidRPr="00901047" w:rsidRDefault="00EE4371" w:rsidP="00E815FA">
+    <w:p w14:paraId="6691B94E" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRDefault="00FF7181" w:rsidP="00FF7181">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="380"/>
         <w:gridCol w:w="9259"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005A0242" w:rsidRPr="0027690E" w14:paraId="2A2238D1" w14:textId="77777777" w:rsidTr="007F0543">
+      <w:tr w:rsidR="00FF7181" w:rsidRPr="00A54046" w14:paraId="6CE0EE3D" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AF9699E" w14:textId="77777777" w:rsidR="005A0242" w:rsidRPr="005A0242" w:rsidRDefault="005A0242" w:rsidP="00E815FA">
+          <w:p w14:paraId="7F7ED68D" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00A54046" w:rsidRDefault="00FF7181" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="_Hlk134098041"/>
-            <w:r w:rsidRPr="005A0242">
+            <w:r w:rsidRPr="00A54046">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9259" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D55A832" w14:textId="77777777" w:rsidR="005A0242" w:rsidRPr="005A0242" w:rsidRDefault="005A0242" w:rsidP="00E815FA">
+          <w:p w14:paraId="3FF9CAAC" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00A54046" w:rsidRDefault="00FF7181" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005A0242">
+            <w:r w:rsidRPr="00A54046">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>DANE IDENTYFIKACYJNE PEŁNOMOCNIKA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A0242" w:rsidRPr="0027690E" w14:paraId="279755D8" w14:textId="77777777" w:rsidTr="007F0543">
+      <w:tr w:rsidR="00FF7181" w:rsidRPr="00A54046" w14:paraId="5A6CCC7E" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7DEA7BAB" w14:textId="77777777" w:rsidR="005A0242" w:rsidRPr="005A0242" w:rsidRDefault="005A0242" w:rsidP="00E815FA">
-[...12 lines deleted...]
-              <w:t>Wypełnia się, jeżeli inwestor / wnioskodawca ustanowił pełnomocnika lub pełnomocnika do doręczeń</w:t>
+          <w:p w14:paraId="0C209E7D" w14:textId="3486E482" w:rsidR="00FF7181" w:rsidRPr="00A54046" w:rsidRDefault="00FF7181" w:rsidP="00380986">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A54046">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wypełnia się, jeżeli wnioskodawca ustanowił pełnomocnika </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A0242" w:rsidRPr="0027690E" w14:paraId="6912D845" w14:textId="77777777" w:rsidTr="001666C3">
+      <w:tr w:rsidR="00FF7181" w:rsidRPr="00A54046" w14:paraId="3401F65A" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73C509B8" w14:textId="77777777" w:rsidR="005A0242" w:rsidRPr="005A0242" w:rsidRDefault="005A0242" w:rsidP="00E815FA">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="005A0242">
+          <w:p w14:paraId="1AEDE8A0" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00A54046" w:rsidRDefault="00FF7181" w:rsidP="00380986">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A54046">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Imię i nazwisko</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A0242" w:rsidRPr="0027690E" w14:paraId="03A0B0D6" w14:textId="77777777" w:rsidTr="00312EDC">
+      <w:tr w:rsidR="00FF7181" w:rsidRPr="00A54046" w14:paraId="6CBCA7FC" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
-          <w:trHeight w:val="1643"/>
+          <w:trHeight w:val="1646"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
+              <w:tblStyle w:val="Tabela-Siatka"/>
               <w:tblW w:w="0" w:type="auto"/>
-              <w:tblBorders>
-[...6 lines deleted...]
-              </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4903"/>
               <w:gridCol w:w="2268"/>
               <w:gridCol w:w="2339"/>
             </w:tblGrid>
-            <w:tr w:rsidR="005A0242" w:rsidRPr="0027690E" w14:paraId="24AA983A" w14:textId="77777777" w:rsidTr="001666C3">
+            <w:tr w:rsidR="00FF7181" w:rsidRPr="00A54046" w14:paraId="290079A3" w14:textId="77777777" w:rsidTr="00380986">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="12FFB5CC" w14:textId="77777777" w:rsidR="005A0242" w:rsidRPr="0027690E" w:rsidRDefault="005A0242" w:rsidP="00E815FA">
+                <w:p w14:paraId="4A54A553" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00A54046" w:rsidRDefault="00FF7181" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Kraj:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4607" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="76EE07B5" w14:textId="77777777" w:rsidR="005A0242" w:rsidRPr="0027690E" w:rsidRDefault="005A0242" w:rsidP="00E815FA">
+                <w:p w14:paraId="2C5737B2" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00A54046" w:rsidRDefault="00FF7181" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Województwo:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="005A0242" w:rsidRPr="0027690E" w14:paraId="7CC11195" w14:textId="77777777" w:rsidTr="001666C3">
+            <w:tr w:rsidR="00FF7181" w:rsidRPr="00A54046" w14:paraId="7762A5D3" w14:textId="77777777" w:rsidTr="00380986">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="3F9EAB15" w14:textId="77777777" w:rsidR="005A0242" w:rsidRPr="0027690E" w:rsidRDefault="005A0242" w:rsidP="00E815FA">
+                <w:p w14:paraId="1247311E" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00A54046" w:rsidRDefault="00FF7181" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Powiat:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4607" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="45161F71" w14:textId="77777777" w:rsidR="005A0242" w:rsidRPr="0027690E" w:rsidRDefault="005A0242" w:rsidP="00E815FA">
+                <w:p w14:paraId="503409A4" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00A54046" w:rsidRDefault="00FF7181" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Gmina:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="005A0242" w:rsidRPr="0027690E" w14:paraId="488483AA" w14:textId="77777777" w:rsidTr="001666C3">
+            <w:tr w:rsidR="00FF7181" w:rsidRPr="00A54046" w14:paraId="5B9082D8" w14:textId="77777777" w:rsidTr="00380986">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="15CC71AD" w14:textId="77777777" w:rsidR="005A0242" w:rsidRPr="0027690E" w:rsidRDefault="005A0242" w:rsidP="00E815FA">
+                <w:p w14:paraId="1E809A46" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00A54046" w:rsidRDefault="00FF7181" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Ulica:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2268" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="5F31A6BA" w14:textId="77777777" w:rsidR="005A0242" w:rsidRPr="0027690E" w:rsidRDefault="005A0242" w:rsidP="00E815FA">
+                <w:p w14:paraId="46AB2467" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00A54046" w:rsidRDefault="00FF7181" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Nr domu:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2339" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="0ED62635" w14:textId="77777777" w:rsidR="005A0242" w:rsidRPr="0027690E" w:rsidRDefault="005A0242" w:rsidP="00E815FA">
+                <w:p w14:paraId="2EA06D5E" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00A54046" w:rsidRDefault="00FF7181" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Nr lokalu:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="005A0242" w:rsidRPr="0027690E" w14:paraId="77E55F13" w14:textId="77777777" w:rsidTr="001666C3">
+            <w:tr w:rsidR="00FF7181" w:rsidRPr="00A54046" w14:paraId="411ADFEA" w14:textId="77777777" w:rsidTr="00380986">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="1EBBE461" w14:textId="77777777" w:rsidR="005A0242" w:rsidRPr="0027690E" w:rsidRDefault="005A0242" w:rsidP="00E815FA">
+                <w:p w14:paraId="51F86E30" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00A54046" w:rsidRDefault="00FF7181" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Miejscowość:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4607" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="29352BFD" w14:textId="77777777" w:rsidR="005A0242" w:rsidRPr="0027690E" w:rsidRDefault="005A0242" w:rsidP="00E815FA">
+                <w:p w14:paraId="42A7F97C" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00A54046" w:rsidRDefault="00FF7181" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Kod pocztowy:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="005A0242" w:rsidRPr="0027690E" w14:paraId="2575AF4A" w14:textId="77777777" w:rsidTr="001666C3">
+            <w:tr w:rsidR="00FF7181" w:rsidRPr="00F84673" w14:paraId="67096C49" w14:textId="77777777" w:rsidTr="00380986">
+              <w:trPr>
+                <w:trHeight w:val="499"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="357D57C3" w14:textId="77777777" w:rsidR="005A0242" w:rsidRPr="0027690E" w:rsidRDefault="005A0242" w:rsidP="00E815FA">
+                <w:p w14:paraId="3F0CF3FE" w14:textId="52FB11C9" w:rsidR="00FF7181" w:rsidRPr="00F84673" w:rsidRDefault="00D52CB7" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r>
                     <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t>E-mail</w:t>
+                    <w:t>Adres do doręczeń elektronicznych (E-doręczenia):</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r w:rsidR="00FF7181">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>1</w:t>
-                  </w:r>
-[...5 lines deleted...]
-                    <w:t>:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4607" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="249C910F" w14:textId="77777777" w:rsidR="005A0242" w:rsidRPr="0027690E" w:rsidRDefault="005A0242" w:rsidP="00E815FA">
+                <w:p w14:paraId="6EF924E6" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00F84673" w:rsidRDefault="00FF7181" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r w:rsidRPr="00F84673">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t>Nr tel.</w:t>
+                    <w:t>Nr tel.:</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0027690E">
-[...61 lines deleted...]
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0027690E">
-[...5 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="06DDBCCD" w14:textId="77777777" w:rsidR="005A0242" w:rsidRPr="005A0242" w:rsidRDefault="005A0242" w:rsidP="00E815FA">
+          <w:p w14:paraId="6F8C198A" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00A54046" w:rsidRDefault="00FF7181" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="2"/>
     </w:tbl>
-    <w:p w14:paraId="46ACA33C" w14:textId="77777777" w:rsidR="005A0242" w:rsidRPr="00312EDC" w:rsidRDefault="005A0242" w:rsidP="00E815FA">
+    <w:p w14:paraId="1C855B45" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRDefault="00FF7181" w:rsidP="00FF7181">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="380"/>
         <w:gridCol w:w="9259"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EE4371" w:rsidRPr="0027690E" w14:paraId="0ABD5509" w14:textId="77777777" w:rsidTr="00C52C60">
+      <w:tr w:rsidR="00FF7181" w:rsidRPr="006915DA" w14:paraId="00535A87" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67FF160D" w14:textId="77777777" w:rsidR="00EE4371" w:rsidRPr="00EE4371" w:rsidRDefault="00EE4371" w:rsidP="00E815FA">
+          <w:p w14:paraId="430B2F1F" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="006915DA" w:rsidRDefault="00FF7181" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="3" w:name="_Hlk134172882"/>
-            <w:r w:rsidRPr="00EE4371">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9259" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FFDE815" w14:textId="77777777" w:rsidR="00EE4371" w:rsidRPr="00EE4371" w:rsidRDefault="00EE4371" w:rsidP="00E815FA">
+          <w:p w14:paraId="1F1B95ED" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="006915DA" w:rsidRDefault="00FF7181" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE4371">
+            <w:r w:rsidRPr="006915DA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>DANE PEŁNOMOCNIKA DO KORESPONDENCJI</w:t>
+              <w:t xml:space="preserve">DANE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>PEŁNOMOCNIKA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006915DA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> DO KORESPONDENCJI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE4371" w:rsidRPr="0027690E" w14:paraId="2486204E" w14:textId="77777777" w:rsidTr="00C52C60">
+      <w:tr w:rsidR="00FF7181" w:rsidRPr="006915DA" w14:paraId="477D6073" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C73E0DC" w14:textId="77777777" w:rsidR="00EE4371" w:rsidRPr="00EE4371" w:rsidRDefault="00EE4371" w:rsidP="00E815FA">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00EE4371">
+          <w:p w14:paraId="18C48DB7" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="006915DA" w:rsidRDefault="00FF7181" w:rsidP="00380986">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006915DA">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Wypełnia się, jeżeli adres do korespondencji </w:t>
             </w:r>
-            <w:r w:rsidR="00AD322D">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>pełnomocnika</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE4371">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> jest inny niż wskazany w pkt C</w:t>
+            <w:r w:rsidRPr="006915DA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> jest inny niż wskazany w pkt </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE4371" w:rsidRPr="0027690E" w14:paraId="096C4DFE" w14:textId="77777777" w:rsidTr="00312EDC">
+      <w:tr w:rsidR="00FF7181" w:rsidRPr="006915DA" w14:paraId="34C498E6" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
-          <w:trHeight w:val="1583"/>
+          <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
+              <w:tblStyle w:val="Tabela-Siatka"/>
               <w:tblW w:w="0" w:type="auto"/>
-              <w:tblBorders>
-[...6 lines deleted...]
-              </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4903"/>
               <w:gridCol w:w="2268"/>
               <w:gridCol w:w="2339"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00EE4371" w:rsidRPr="0027690E" w14:paraId="0AF08D2B" w14:textId="77777777" w:rsidTr="001666C3">
+            <w:tr w:rsidR="00FF7181" w:rsidRPr="006915DA" w14:paraId="5A1C3D2A" w14:textId="77777777" w:rsidTr="00380986">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="489215A5" w14:textId="77777777" w:rsidR="00EE4371" w:rsidRPr="0027690E" w:rsidRDefault="00EE4371" w:rsidP="00E815FA">
+                <w:p w14:paraId="2FEA021D" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="006915DA" w:rsidRDefault="00FF7181" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r w:rsidRPr="006915DA">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Kraj:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4607" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="27553575" w14:textId="77777777" w:rsidR="00EE4371" w:rsidRPr="0027690E" w:rsidRDefault="00EE4371" w:rsidP="00E815FA">
+                <w:p w14:paraId="3F5FD286" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="006915DA" w:rsidRDefault="00FF7181" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r w:rsidRPr="006915DA">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Województwo:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00EE4371" w:rsidRPr="0027690E" w14:paraId="7DC8704C" w14:textId="77777777" w:rsidTr="001666C3">
+            <w:tr w:rsidR="00FF7181" w:rsidRPr="006915DA" w14:paraId="42FCAAC5" w14:textId="77777777" w:rsidTr="00380986">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="49645EEC" w14:textId="77777777" w:rsidR="00EE4371" w:rsidRPr="0027690E" w:rsidRDefault="00EE4371" w:rsidP="00E815FA">
+                <w:p w14:paraId="08634FF9" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="006915DA" w:rsidRDefault="00FF7181" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r w:rsidRPr="006915DA">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Powiat:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4607" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="2A9A5555" w14:textId="77777777" w:rsidR="00EE4371" w:rsidRPr="0027690E" w:rsidRDefault="00EE4371" w:rsidP="00E815FA">
+                <w:p w14:paraId="64FFC385" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="006915DA" w:rsidRDefault="00FF7181" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r w:rsidRPr="006915DA">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Gmina:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00EE4371" w:rsidRPr="0027690E" w14:paraId="6A3C3446" w14:textId="77777777" w:rsidTr="001666C3">
+            <w:tr w:rsidR="00FF7181" w:rsidRPr="006915DA" w14:paraId="30FDBC8D" w14:textId="77777777" w:rsidTr="00380986">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="0D890C52" w14:textId="77777777" w:rsidR="00EE4371" w:rsidRPr="0027690E" w:rsidRDefault="00EE4371" w:rsidP="00E815FA">
+                <w:p w14:paraId="72301F28" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="006915DA" w:rsidRDefault="00FF7181" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r w:rsidRPr="006915DA">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Ulica:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2268" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="5DAA713E" w14:textId="77777777" w:rsidR="00EE4371" w:rsidRPr="0027690E" w:rsidRDefault="00EE4371" w:rsidP="00E815FA">
+                <w:p w14:paraId="3B282855" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="006915DA" w:rsidRDefault="00FF7181" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r w:rsidRPr="006915DA">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t>Nr domu:</w:t>
+                    <w:t>Nr domu</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2339" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="6EC72DFD" w14:textId="77777777" w:rsidR="00EE4371" w:rsidRPr="0027690E" w:rsidRDefault="00EE4371" w:rsidP="00E815FA">
+                <w:p w14:paraId="0EA026D0" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="006915DA" w:rsidRDefault="00FF7181" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r w:rsidRPr="006915DA">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Nr lokalu:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00EE4371" w:rsidRPr="0027690E" w14:paraId="0BF094EA" w14:textId="77777777" w:rsidTr="001666C3">
+            <w:tr w:rsidR="00FF7181" w:rsidRPr="006915DA" w14:paraId="3C4446C5" w14:textId="77777777" w:rsidTr="00380986">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="22AE5AE4" w14:textId="77777777" w:rsidR="00EE4371" w:rsidRPr="0027690E" w:rsidRDefault="00EE4371" w:rsidP="00E815FA">
+                <w:p w14:paraId="11372F8A" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="006915DA" w:rsidRDefault="00FF7181" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r w:rsidRPr="006915DA">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Miejscowość:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4607" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="15E1A12A" w14:textId="77777777" w:rsidR="00EE4371" w:rsidRPr="0027690E" w:rsidRDefault="00EE4371" w:rsidP="00E815FA">
+                <w:p w14:paraId="0D276B19" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="006915DA" w:rsidRDefault="00FF7181" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0027690E">
+                  <w:r w:rsidRPr="006915DA">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Kod pocztowy:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00EE4371" w:rsidRPr="0027690E" w14:paraId="12A7CA68" w14:textId="77777777" w:rsidTr="001666C3">
-[...147 lines deleted...]
-            </w:tr>
           </w:tbl>
-          <w:p w14:paraId="5EC01180" w14:textId="77777777" w:rsidR="00EE4371" w:rsidRPr="00EE4371" w:rsidRDefault="00EE4371" w:rsidP="00E815FA">
+          <w:p w14:paraId="225BBF3F" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="006915DA" w:rsidRDefault="00FF7181" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="3"/>
     </w:tbl>
-    <w:p w14:paraId="1AF8D1BB" w14:textId="77777777" w:rsidR="00772B6B" w:rsidRDefault="00772B6B" w:rsidP="00E815FA">
+    <w:p w14:paraId="752A6E31" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRDefault="00FF7181" w:rsidP="00FF7181">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="070E907F" w14:textId="54CA1CFF" w:rsidR="00FF7181" w:rsidRPr="00FF7181" w:rsidRDefault="00FF7181" w:rsidP="00E815FA">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68C739B4" w14:textId="3DFD8AC7" w:rsidR="00FF7181" w:rsidRPr="00FF7181" w:rsidRDefault="00FF7181" w:rsidP="00E815FA">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42C1CCB5" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRPr="00FF7181" w:rsidRDefault="00FF7181" w:rsidP="00E815FA">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5692BF36" w14:textId="77777777" w:rsidR="00C96232" w:rsidRPr="007C40EA" w:rsidRDefault="00DB550B" w:rsidP="00E815FA">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C40EA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Na podstawie art. 2 ust. 3 ustawy z dnia 24 czerwca 1994 r. o własności lokali, w związku z art. 217 § 1 i § 2 ustawy </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56BE5102" w14:textId="77777777" w:rsidR="00DB550B" w:rsidRDefault="00DB550B" w:rsidP="00E815FA">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C40EA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>z dnia 14 czerwca 1960 r. - Kodeks postępowania administracyjnego</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E36A420" w14:textId="77777777" w:rsidR="00DB550B" w:rsidRDefault="00DB550B" w:rsidP="00E815FA">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
@@ -5854,51 +5419,51 @@
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>odbiór osobisty w siedzibie organu</w:t>
             </w:r>
             <w:r w:rsidR="00896F19">
               <w:rPr>
                 <w:rStyle w:val="Odwoanieprzypisukocowego"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:endnoteReference w:id="3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14988EEF" w14:textId="609161DB" w:rsidR="00896F19" w:rsidRPr="00A83218" w:rsidRDefault="00C56B6F" w:rsidP="00E815FA">
+          <w:p w14:paraId="14988EEF" w14:textId="35E0B5C2" w:rsidR="00896F19" w:rsidRPr="00A83218" w:rsidRDefault="00C56B6F" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11C86BE5" wp14:editId="4F8C9DDF">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>851535</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>395605</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="250190" cy="233045"/>
                       <wp:effectExtent l="6985" t="7620" r="9525" b="6985"/>
@@ -5955,808 +5520,224 @@
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="11C86BE5" id="Rectangle 16" o:spid="_x0000_s1040" style="position:absolute;left:0;text-align:left;margin-left:67.05pt;margin-top:31.15pt;width:19.7pt;height:18.35pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6fDVsKwIAAE8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1v0zAQ/o7Ef7D8neZlzVijptPUUYQ0&#10;YGLwAxzHSSwc25zdJuPXc3a6rgM+IfLB8vnOj5977i7r62lQ5CDASaMrmi1SSoTmppG6q+i3r7s3&#10;V5Q4z3TDlNGioo/C0evN61fr0ZYiN71RjQCCINqVo61o770tk8TxXgzMLYwVGp2tgYF5NKFLGmAj&#10;og8qydP0MhkNNBYMF87h6e3spJuI37aC+89t64QnqqLIzccV4lqHNdmsWdkBs73kRxrsH1gMTGp8&#10;9AR1yzwje5B/QA2Sg3Gm9QtuhsS0reQi5oDZZOlv2Tz0zIqYC4rj7Ekm9/9g+afDPRDZVLSgRLMB&#10;S/QFRWO6U4Jkl0Gf0boSwx7sPYQMnb0z/Lsj2mx7DBM3AGbsBWuQVRbikxcXguHwKqnHj6ZBeLb3&#10;Jko1tTAEQBSBTLEij6eKiMkTjod5kWYrrBtHV35xkS6L+AIrny5bcP69MAMJm4oCco/g7HDnfCDD&#10;yqeQSN4o2eykUtGArt4qIAeGzbGL3xHdnYcpTcaKroq8iMgvfO4cIo3f3yAG6bHLlRwqenUKYmVQ&#10;7Z1uYg96JtW8R8pKH2UMys0V8FM9xTply/BCkLU2zSMKC2buapxC3PQGflIyYkdX1P3YMxCUqA8a&#10;i7PKlsswAtFYFm9zNODcU597mOYIVVFPybzd+nls9hZk1+NLWZRDmxssaCuj2M+sjvyxa2MNjhMW&#10;xuLcjlHP/4HNLwAAAP//AwBQSwMEFAAGAAgAAAAhAOdLapLeAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FPg0AQhe8m/ofNmHizS0GrIEtjNG3isaUXbwM7AsrOEnZp0V/f7UmPL/PlvW/y9Wx6&#10;caTRdZYVLBcRCOLa6o4bBYdyc/cEwnlkjb1lUvBDDtbF9VWOmbYn3tFx7xsRSthlqKD1fsikdHVL&#10;Bt3CDsTh9mlHgz7EsZF6xFMoN72Mo2glDXYcFloc6LWl+ns/GQVVFx/wd1duI5NuEv8+l1/Tx5tS&#10;tzfzyzMIT7P/g+GiH9ShCE6VnVg70Yec3C8DqmAVJyAuwGPyAKJSkKYRyCKX/z8ozgAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQC6fDVsKwIAAE8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDnS2qS3gAAAAkBAAAPAAAAAAAAAAAAAAAAAIUEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkAUAAAAA&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="167DAD85" w14:textId="77777777" w:rsidR="0014513B" w:rsidRDefault="0014513B" w:rsidP="00896F19">
                             <w:bookmarkStart w:id="5" w:name="_M670445567"/>
                             <w:bookmarkEnd w:id="5"/>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00896F19" w:rsidRPr="00A83218">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>wysyłka na adres skr</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00896F19">
+              <w:t xml:space="preserve">wysyłka na </w:t>
+            </w:r>
+            <w:r w:rsidR="00A1014D">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>zynki</w:t>
+              <w:t xml:space="preserve">adres </w:t>
             </w:r>
             <w:r w:rsidR="00896F19" w:rsidRPr="00A83218">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-            <w:r w:rsidR="00896F19" w:rsidRPr="00A83218">
+              <w:t>do doręczeń elektronicznych</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF7181">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6CD9DA0F" w14:textId="77777777" w:rsidR="00EE4371" w:rsidRDefault="00EE4371" w:rsidP="00E815FA">
+    <w:p w14:paraId="6CD9DA0F" w14:textId="08A9B351" w:rsidR="00EE4371" w:rsidRDefault="00EE4371" w:rsidP="00E815FA">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...593 lines deleted...]
-    <w:p w14:paraId="3C7317C7" w14:textId="77777777" w:rsidR="0024235B" w:rsidRDefault="0024235B" w:rsidP="00E815FA">
+    <w:p w14:paraId="7150DAC0" w14:textId="45E4FE05" w:rsidR="00FF7181" w:rsidRDefault="00FF7181" w:rsidP="00E815FA">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CF1F2D5" w14:textId="68FDE098" w:rsidR="00FF7181" w:rsidRDefault="00FF7181" w:rsidP="00E815FA">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E9E13F0" w14:textId="416FCD88" w:rsidR="00FF7181" w:rsidRDefault="00FF7181" w:rsidP="00E815FA">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="792CB13F" w14:textId="4298ABBB" w:rsidR="00FF7181" w:rsidRDefault="00FF7181" w:rsidP="00E815FA">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="760109DC" w14:textId="20E43077" w:rsidR="00FF7181" w:rsidRDefault="00FF7181" w:rsidP="00E815FA">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D23FC4D" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRDefault="00FF7181" w:rsidP="00E815FA">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9638" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="243"/>
         <w:gridCol w:w="390"/>
         <w:gridCol w:w="548"/>
         <w:gridCol w:w="412"/>
         <w:gridCol w:w="140"/>
         <w:gridCol w:w="249"/>
         <w:gridCol w:w="392"/>
         <w:gridCol w:w="515"/>
         <w:gridCol w:w="693"/>
         <w:gridCol w:w="817"/>
         <w:gridCol w:w="154"/>
         <w:gridCol w:w="392"/>
         <w:gridCol w:w="43"/>
         <w:gridCol w:w="1148"/>
         <w:gridCol w:w="256"/>
         <w:gridCol w:w="935"/>
         <w:gridCol w:w="469"/>
         <w:gridCol w:w="712"/>
         <w:gridCol w:w="347"/>
         <w:gridCol w:w="416"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F11C0" w:rsidRPr="0027690E" w14:paraId="72C3AB35" w14:textId="77777777" w:rsidTr="00F470C5">
+      <w:tr w:rsidR="005F11C0" w:rsidRPr="0027690E" w14:paraId="72C3AB35" w14:textId="77777777" w:rsidTr="00FF7181">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="370" w:type="dxa"/>
+            <w:tcW w:w="367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="266405A3" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="0024235B" w:rsidP="00E815FA">
+          <w:p w14:paraId="266405A3" w14:textId="53C6865B" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="00FF7181" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0027690E">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>I</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3607" w:type="dxa"/>
+              <w:lastRenderedPageBreak/>
+              <w:t>H</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3582" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6638F79C" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027690E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>OPŁATA SKARBOWA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5661" w:type="dxa"/>
+            <w:tcW w:w="5689" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="327FFAC2" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027690E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="0027690E">
@@ -6921,839 +5902,830 @@
             </w:r>
             <w:r w:rsidRPr="004E2078">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> organem podatkowym właściwym w sprawach opłaty skarbowej jest wójt (burmistrz, prezydent miasta) właściwy ze względu na miejsce zamieszkania albo siedzibę mocodawcy, a w przypadku udzielenia pełnomocnictwa lub prokury przez więcej niż jednego mocodawcę w jednym dokumencie - właściwy ze względu na miejsce zamieszkania albo siedzibę mocodawcy wskazanego w tym dokumencie jako pierwszy, który ma miejsce zamieszkania albo siedzibę na terytorium Rzeczypospolitej Polskiej (art.12 ust.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="004E2078">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> pkt 3 ustawy o opłacie skarbowej).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F11C0" w:rsidRPr="0027690E" w14:paraId="1E7A54B5" w14:textId="77777777">
+      <w:tr w:rsidR="005F11C0" w:rsidRPr="0027690E" w14:paraId="1E7A54B5" w14:textId="77777777" w:rsidTr="00FF7181">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2100" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DD44D0E" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027690E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>zwolnienie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcW w:w="1156" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="449CDE23" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027690E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>art. 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="698" w:type="dxa"/>
+            <w:tcW w:w="693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5102CC91" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027690E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>pkt 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4963" w:type="dxa"/>
+            <w:tcW w:w="4926" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="736EA712" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027690E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>jednostki budżetowe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="349" w:type="dxa"/>
+            <w:tcW w:w="347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="770C59EB" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="349" w:type="dxa"/>
+            <w:tcW w:w="416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FE27A4B" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F11C0" w:rsidRPr="0027690E" w14:paraId="70C69ADD" w14:textId="77777777">
+      <w:tr w:rsidR="005F11C0" w:rsidRPr="0027690E" w14:paraId="70C69ADD" w14:textId="77777777" w:rsidTr="00FF7181">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2100" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="561065D7" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcW w:w="1156" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E1FCAE3" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="698" w:type="dxa"/>
+            <w:tcW w:w="693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34B741E1" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027690E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>pkt 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4963" w:type="dxa"/>
+            <w:tcW w:w="4926" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75671F4A" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027690E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>jednostki samorządu terytorialnego</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="349" w:type="dxa"/>
+            <w:tcW w:w="347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10284FD3" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="349" w:type="dxa"/>
+            <w:tcW w:w="416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="758B0187" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F11C0" w:rsidRPr="0027690E" w14:paraId="09B0ECFE" w14:textId="77777777">
+      <w:tr w:rsidR="005F11C0" w:rsidRPr="0027690E" w14:paraId="09B0ECFE" w14:textId="77777777" w:rsidTr="00FF7181">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2100" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E30162F" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcW w:w="1156" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65CFD354" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027690E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>załącznik cz. IV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="698" w:type="dxa"/>
+            <w:tcW w:w="693" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70EB1794" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0027690E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ppkt</w:t>
-[...13 lines deleted...]
-            <w:tcW w:w="4963" w:type="dxa"/>
+              <w:t>ppkt 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4926" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05F46F59" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027690E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>pełnomocnictwo dla małżonka, rodzeństwa ......</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="349" w:type="dxa"/>
+            <w:tcW w:w="347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D605013" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="349" w:type="dxa"/>
+            <w:tcW w:w="416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42EC98DB" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F11C0" w:rsidRPr="0027690E" w14:paraId="4C75C4EE" w14:textId="77777777">
+      <w:tr w:rsidR="005F11C0" w:rsidRPr="0027690E" w14:paraId="4C75C4EE" w14:textId="77777777" w:rsidTr="00FF7181">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="227"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2100" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6380812C" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcW w:w="1156" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53E857F7" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="698" w:type="dxa"/>
+            <w:tcW w:w="693" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1383768D" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4963" w:type="dxa"/>
+            <w:tcW w:w="4926" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3567AE34" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="349" w:type="dxa"/>
+            <w:tcW w:w="347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6592D675" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="349" w:type="dxa"/>
+            <w:tcW w:w="416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D3A30FA" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F11C0" w:rsidRPr="0027690E" w14:paraId="1A7E5322" w14:textId="77777777">
+      <w:tr w:rsidR="005F11C0" w:rsidRPr="0027690E" w14:paraId="1A7E5322" w14:textId="77777777" w:rsidTr="00FF7181">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2100" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D10BDB1" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6825" w:type="dxa"/>
+            <w:tcW w:w="6775" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="664A2A55" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027690E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>inne przypadki przewidziane ustawą, art.  ........</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="349" w:type="dxa"/>
+            <w:tcW w:w="347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4646E275" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="349" w:type="dxa"/>
+            <w:tcW w:w="416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="286A8BB4" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F11C0" w:rsidRPr="0027690E" w14:paraId="4400DF08" w14:textId="77777777">
+      <w:tr w:rsidR="005F11C0" w:rsidRPr="0027690E" w14:paraId="4400DF08" w14:textId="77777777" w:rsidTr="00FF7181">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2100" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B47F18D" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>kwota</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1862" w:type="dxa"/>
+            <w:tcW w:w="1849" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="120AA2E4" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>zapłacona</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcW w:w="1406" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D17B143" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027690E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>uzupełniona</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcW w:w="1404" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50F8262A" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027690E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>należna</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2831" w:type="dxa"/>
+            <w:tcW w:w="2879" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5ADCF664" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027690E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">zweryfikowano </w:t>
             </w:r>
@@ -7792,82 +6764,82 @@
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1FCAD959" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>podpis i pieczęć</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F11C0" w:rsidRPr="0027690E" w14:paraId="25BFAC5C" w14:textId="77777777">
+      <w:tr w:rsidR="005F11C0" w:rsidRPr="0027690E" w14:paraId="25BFAC5C" w14:textId="77777777" w:rsidTr="00FF7181">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="370" w:type="dxa"/>
+            <w:tcW w:w="367" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70791C7B" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1745" w:type="dxa"/>
+            <w:tcW w:w="1733" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71468E12" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027690E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>zaświadczenie</w:t>
             </w:r>
             <w:r w:rsidRPr="0027690E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
@@ -7880,51 +6852,51 @@
               </w:rPr>
               <w:t>(1</w:t>
             </w:r>
             <w:r w:rsidR="00392057" w:rsidRPr="0027690E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>7 zł za każdy egzemplarz</w:t>
             </w:r>
             <w:r w:rsidRPr="0027690E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1862" w:type="dxa"/>
+            <w:tcW w:w="1849" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AC53E41" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027690E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00392057" w:rsidRPr="0027690E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>7</w:t>
@@ -7974,589 +6946,589 @@
             <w:r w:rsidRPr="0027690E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">= </w:t>
             </w:r>
             <w:r w:rsidR="00392057" w:rsidRPr="0027690E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="0027690E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcW w:w="1406" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BF204E0" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcW w:w="1404" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EB1E73B" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2831" w:type="dxa"/>
+            <w:tcW w:w="2879" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A00A4D1" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F11C0" w:rsidRPr="0027690E" w14:paraId="369D00DF" w14:textId="77777777">
+      <w:tr w:rsidR="005F11C0" w:rsidRPr="0027690E" w14:paraId="369D00DF" w14:textId="77777777" w:rsidTr="00FF7181">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="370" w:type="dxa"/>
+            <w:tcW w:w="367" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4544155F" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1745" w:type="dxa"/>
+            <w:tcW w:w="1733" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FF4B015" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027690E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>pełnomocnictwo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1862" w:type="dxa"/>
+            <w:tcW w:w="1849" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4913F5E9" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027690E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>17 zł x  = zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcW w:w="1406" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DCDD525" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcW w:w="1404" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C76BCB0" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcW w:w="1404" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72319A61" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>dopłata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcW w:w="1475" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73FC718C" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>zwrot</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F11C0" w:rsidRPr="0027690E" w14:paraId="33814CDA" w14:textId="77777777">
+      <w:tr w:rsidR="005F11C0" w:rsidRPr="0027690E" w14:paraId="33814CDA" w14:textId="77777777" w:rsidTr="00FF7181">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="370" w:type="dxa"/>
+            <w:tcW w:w="367" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40372BFA" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1745" w:type="dxa"/>
+            <w:tcW w:w="1733" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F9EDBCE" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027690E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">suma opłat </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C633A57" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027690E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>poz. 1-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1862" w:type="dxa"/>
+            <w:tcW w:w="1849" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75C1E089" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027690E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcW w:w="1406" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29CFEC2B" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027690E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>........ zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcW w:w="1404" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28A405F7" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027690E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>........ zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:tcW w:w="1404" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37858E20" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027690E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>........ zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcW w:w="1475" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19AA40B6" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027690E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>........ zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F11C0" w:rsidRPr="0027690E" w14:paraId="643C365A" w14:textId="77777777" w:rsidTr="00F55DFC">
+      <w:tr w:rsidR="005F11C0" w:rsidRPr="0027690E" w14:paraId="643C365A" w14:textId="77777777" w:rsidTr="00FF7181">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1548" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="026E0CA8" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>dołączenie dowodu zapłaty w ciągu 3 dni</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcW w:w="1193" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52E84B1E" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>zwrot dowodu zapłaty</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcW w:w="2025" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="352B17D8" w14:textId="4D3DEFBB" w:rsidR="005F11C0" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -8607,660 +7579,660 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="154" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1178C8A1" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="394" w:type="dxa"/>
+            <w:tcW w:w="392" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61B589F9" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcW w:w="1191" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C7B0C39" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>kwota</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcW w:w="1191" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6790965C" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">data </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>wpłaty</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1958" w:type="dxa"/>
+            <w:tcW w:w="1944" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30E53558" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">podpis i pieczęć </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>osoby przyjmującej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F11C0" w:rsidRPr="0027690E" w14:paraId="17B9CCF8" w14:textId="77777777">
+      <w:tr w:rsidR="005F11C0" w:rsidRPr="0027690E" w14:paraId="17B9CCF8" w14:textId="77777777" w:rsidTr="00FF7181">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1548" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74FDFC2D" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcW w:w="1193" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EC03040" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1972" w:type="dxa"/>
+            <w:tcW w:w="2025" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E07E24A" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="154" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F80FEF5" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="394" w:type="dxa"/>
+            <w:tcW w:w="392" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22C1E12F" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcW w:w="1191" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02E89C4C" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcW w:w="1191" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30C0C961" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1958" w:type="dxa"/>
+            <w:tcW w:w="1944" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6EFA69CD" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F11C0" w:rsidRPr="0027690E" w14:paraId="7679D309" w14:textId="77777777">
+      <w:tr w:rsidR="005F11C0" w:rsidRPr="0027690E" w14:paraId="7679D309" w14:textId="77777777" w:rsidTr="00FF7181">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcW w:w="610" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DF9045C" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcW w:w="390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65291516" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcW w:w="548" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="741ADAC2" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="414" w:type="dxa"/>
+            <w:tcW w:w="412" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="454748A6" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcW w:w="389" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5ABAF207" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="394" w:type="dxa"/>
+            <w:tcW w:w="392" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50E3DBB2" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1972" w:type="dxa"/>
+            <w:tcW w:w="2025" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50701DBF" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="154" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7831F94E" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="394" w:type="dxa"/>
+            <w:tcW w:w="392" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30362C22" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcW w:w="1191" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2947E580" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcW w:w="1191" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="463C2E79" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1958" w:type="dxa"/>
+            <w:tcW w:w="1944" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DCFC308" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F11C0" w:rsidRPr="0027690E" w14:paraId="6FD7234B" w14:textId="77777777">
         <w:trPr>
@@ -9358,65 +8330,65 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="362"/>
         <w:gridCol w:w="7319"/>
         <w:gridCol w:w="1092"/>
         <w:gridCol w:w="866"/>
       </w:tblGrid>
       <w:tr w:rsidR="005F11C0" w:rsidRPr="0027690E" w14:paraId="120F0E89" w14:textId="77777777" w:rsidTr="0080570E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C03E563" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="0024235B" w:rsidP="00E815FA">
+          <w:p w14:paraId="4C03E563" w14:textId="5AEF4EE3" w:rsidR="005F11C0" w:rsidRPr="0027690E" w:rsidRDefault="00FF7181" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0027690E">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>J</w:t>
+              <w:t>I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8411" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C83D8A3" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027690E">
               <w:rPr>
@@ -10020,84 +8992,84 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6C550F97" w14:textId="77777777" w:rsidR="0024235B" w:rsidRDefault="0024235B" w:rsidP="00E815FA">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16440EBE" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRDefault="00E750BF" w:rsidP="00E815FA">
       <w:pPr>
         <w:spacing w:before="40" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="Uwagi"/>
+      <w:bookmarkStart w:id="6" w:name="Uwagi"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>UWAGA</w:t>
       </w:r>
       <w:r w:rsidR="008358BD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BF63E4E" w14:textId="77777777" w:rsidR="0014513B" w:rsidRDefault="0014513B" w:rsidP="00E815FA">
       <w:pPr>
         <w:spacing w:before="40" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p w14:paraId="40C1016A" w14:textId="77777777" w:rsidR="005F11C0" w:rsidRPr="0014513B" w:rsidRDefault="005F11C0" w:rsidP="00E815FA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="-1985"/>
         </w:tabs>
         <w:spacing w:before="20" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0014513B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>W przypadku budynków nowo wznoszonych lub rozbudowanych:</w:t>
       </w:r>
@@ -10864,76 +9836,58 @@
     <w:p w14:paraId="3916DA3C" w14:textId="77777777" w:rsidR="00667E25" w:rsidRPr="0062746B" w:rsidRDefault="00667E25" w:rsidP="00E815FA">
       <w:pPr>
         <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062746B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>PAŃSTWA DANYCH OSOBOWYCH PRZEZ PREZYDENTA WROCŁAWIA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CBF146D" w14:textId="77777777" w:rsidR="00AB24FA" w:rsidRPr="006F505B" w:rsidRDefault="00AB24FA" w:rsidP="00AB24FA">
       <w:pPr>
         <w:pStyle w:val="Teksttreci0"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Hlk181691379"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk181691379"/>
       <w:r w:rsidRPr="006F505B">
         <w:rPr>
           <w:rStyle w:val="Teksttreci"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Niniejszą informację otrzymała/otrzymał Pani/Pan w związku z obowiązkami określonymi w art. 13 rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych - </w:t>
-[...17 lines deleted...]
-        <w:t>) (Dziennik Urzędowy Unii Europejskiej z dnia 14 maja 2016 r. L 119/1).</w:t>
+        <w:t>Niniejszą informację otrzymała/otrzymał Pani/Pan w związku z obowiązkami określonymi w art. 13 rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych - RODO) (Dziennik Urzędowy Unii Europejskiej z dnia 14 maja 2016 r. L 119/1).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="097F7144" w14:textId="77777777" w:rsidR="00AB24FA" w:rsidRPr="006F505B" w:rsidRDefault="00AB24FA" w:rsidP="00AB24FA">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
@@ -10948,63 +9902,63 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="341"/>
         <w:gridCol w:w="2102"/>
         <w:gridCol w:w="7196"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AB24FA" w:rsidRPr="006D56BB" w14:paraId="1D84E6E9" w14:textId="77777777" w:rsidTr="003720E3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7929051B" w14:textId="77777777" w:rsidR="00AB24FA" w:rsidRPr="006D56BB" w:rsidRDefault="00AB24FA" w:rsidP="00AB24FA">
+          <w:p w14:paraId="7929051B" w14:textId="379862F6" w:rsidR="00AB24FA" w:rsidRPr="006D56BB" w:rsidRDefault="00FF7181" w:rsidP="00AB24FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>K</w:t>
+              <w:t>J</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9411" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35B5E0FC" w14:textId="77777777" w:rsidR="00AB24FA" w:rsidRPr="006D56BB" w:rsidRDefault="00AB24FA" w:rsidP="00AB24FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D56BB">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
@@ -11312,66 +10266,74 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F505B">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kategorie odnośnych danych osobowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06BAF4AA" w14:textId="77777777" w:rsidR="00AB24FA" w:rsidRPr="006F505B" w:rsidRDefault="00AB24FA" w:rsidP="00AB24FA">
+          <w:p w14:paraId="06BAF4AA" w14:textId="20A0FA96" w:rsidR="00AB24FA" w:rsidRPr="006F505B" w:rsidRDefault="00262FED" w:rsidP="00AB24FA">
             <w:pPr>
               <w:pStyle w:val="Inne0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F505B">
+            <w:r w:rsidRPr="00262FED">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Dane osobowe wnioskodawcy lub pełnomocnika: imię i nazwisko, adres zamieszkania lub adres do korespondencji, inne dane kontaktowe.</w:t>
+              <w:t>Dane osobowe wnioskodawcy lub pełnomocnika: imię i nazwisko, adres zamieszkania lub adres do korespondencji, adres do doręczeń elektronicznych, pesel, inne dane kontaktowe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB24FA" w:rsidRPr="006F505B" w14:paraId="3BB69CD6" w14:textId="77777777" w:rsidTr="003720E3">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FF1210C" w14:textId="77777777" w:rsidR="00AB24FA" w:rsidRPr="006F505B" w:rsidRDefault="00AB24FA" w:rsidP="00AB24FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
@@ -11381,67 +10343,107 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F505B">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Podstawa prawna przetwarzania danych osobowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="608DD1CD" w14:textId="77777777" w:rsidR="00AB24FA" w:rsidRPr="006F505B" w:rsidRDefault="00AB24FA" w:rsidP="00AB24FA">
+          <w:p w14:paraId="608DD1CD" w14:textId="2E0F418D" w:rsidR="00AB24FA" w:rsidRPr="006F505B" w:rsidRDefault="00AB24FA" w:rsidP="00AB24FA">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F505B">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Będziemy przetwarzać Pani/Pana dane osobowe na podstawie przepisów prawa, w szczególności ustawy z dnia: 14 czerwca 1960 r. Kodeks postępowania administracyjnego; 7 lipca 1994 r. Prawo budowlane; 27 marca 2003 r. o planowaniu i zagospodarowaniu przestrzennym; 10 kwietnia 2003 r. o szczególnych zasadach przygotowania i realizacji inwestycji w zakresie dróg publicznych; 24 czerwca 1994 r. o własności lokali; 5 czerwca 1998 r. o samorządzie powiatowym.</w:t>
+              <w:t>Będziemy przetwarzać Pani/Pana dane osobowe na podstawie przepisów prawa, w szczególności ustawy z dnia: 14 czerwca 1960 r. Kodeks postępowania administracyjnego; 7 lipca 1994 r. Prawo budowlane; 27 marca 2003 r. o planowaniu i zagospodarowaniu przestrzennym; 10 kwietnia 2003</w:t>
+            </w:r>
+            <w:r w:rsidR="005932B4">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F505B">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>r. o szczególnych zasadach przygotowania i realizacji inwestycji w zakresie dróg publicznych; 24 czerwca 1994 r. o własności lokali; 5 czerwca 1998 r. o samorządzie powiatowym</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB66D8">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidR="00262FED">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00262FED" w:rsidRPr="00262FED">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>18 listopada 2020 r. o doręczeniach elektronicznych.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB24FA" w:rsidRPr="006F505B" w14:paraId="5697A80D" w14:textId="77777777" w:rsidTr="003720E3">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67AB7EC7" w14:textId="77777777" w:rsidR="00AB24FA" w:rsidRPr="006F505B" w:rsidRDefault="00AB24FA" w:rsidP="00AB24FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
@@ -12158,68 +11160,67 @@
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="362"/>
         <w:gridCol w:w="9277"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B63627" w:rsidRPr="0024235B" w14:paraId="63DDA152" w14:textId="77777777" w:rsidTr="0027690E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A0B33A0" w14:textId="77777777" w:rsidR="00B63627" w:rsidRPr="0024235B" w:rsidRDefault="00AB24FA" w:rsidP="00E815FA">
+          <w:p w14:paraId="4A0B33A0" w14:textId="21981813" w:rsidR="00B63627" w:rsidRPr="0024235B" w:rsidRDefault="00FF7181" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="9" w:name="_Hlk134088397"/>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkStart w:id="8" w:name="_Hlk134088397"/>
+            <w:bookmarkEnd w:id="7"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>L</w:t>
+              <w:t>K</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9277" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AC85E7D" w14:textId="77777777" w:rsidR="00B63627" w:rsidRPr="0024235B" w:rsidRDefault="00B63627" w:rsidP="00E815FA">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0024235B">
@@ -12338,51 +11339,51 @@
             </w:r>
             <w:r w:rsidRPr="00BA095D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Data: ………………………………………………………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>…….</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA095D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>……..</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:tbl>
     <w:p w14:paraId="64B99243" w14:textId="77777777" w:rsidR="00B63627" w:rsidRDefault="00B63627" w:rsidP="00E815FA">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E2CF1A1" w14:textId="77777777" w:rsidR="0014513B" w:rsidRDefault="0014513B" w:rsidP="00E815FA">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A45AE3">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>*      niepotrzebne skreślić</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D3E7D6F" w14:textId="77777777" w:rsidR="00A17DF7" w:rsidRDefault="00A17DF7" w:rsidP="00E815FA">
       <w:pPr>
@@ -12409,155 +11410,142 @@
       <w:pgMar w:top="794" w:right="1134" w:bottom="794" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0286A535" w14:textId="77777777" w:rsidR="00956F5A" w:rsidRDefault="00956F5A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="001BBD87" w14:textId="77777777" w:rsidR="00956F5A" w:rsidRDefault="00956F5A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="1">
-    <w:p w14:paraId="3447AB82" w14:textId="77777777" w:rsidR="00C35DCC" w:rsidRDefault="0014513B" w:rsidP="00772B6B">
+    <w:p w14:paraId="77D2484E" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRDefault="00FF7181" w:rsidP="00FF7181">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisukocowego"/>
       </w:pPr>
       <w:r w:rsidRPr="008F2755">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisukocowego"/>
-          <w:rFonts w:cs="Verdana"/>
-[...22 lines deleted...]
-          <w:rFonts w:cs="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008F2755">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE4371">
+      <w:bookmarkStart w:id="2" w:name="_Hlk218762392"/>
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Adres skrzynki </w:t>
+        <w:t>Adres do doręczeń elektronicznych należy podać jeżeli wnioskodawca/pełnomocnik go posiada</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EE4371">
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="2">
+    <w:p w14:paraId="592CD7F0" w14:textId="77777777" w:rsidR="00FF7181" w:rsidRDefault="00FF7181" w:rsidP="00FF7181">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002F27FD">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2755">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>ePUAP</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> lub do doręczeń elektronicznych wskazuje się w przypadku wyrażenia zgody na doręczanie korespondencji za pomocą środków komunikacji elektronicznej, z zastrzeżeniem przypadków, w których organ w świetle przepisów ustawy z dnia 18 listopada 2020 r. o doręczeniach elektronicznych ma obowiązek doręczenia korespondencji na adres do doręczeń elektronicznych.</w:t>
+        <w:t>Nieobowiązkowe</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="3">
     <w:p w14:paraId="4E04756F" w14:textId="77777777" w:rsidR="00C35DCC" w:rsidRDefault="0014513B" w:rsidP="00896F19">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisukocowego"/>
       </w:pPr>
       <w:r w:rsidRPr="007A00A8">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisukocowego"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="007A00A8">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Na pisemne żądanie wnioskodawcy istnieje możliwość osobistego odbioru dokumentów w okresie do 3 dni po ich zarejestrowaniu. Po tym terminie dokumenty będę przekazywane drogą pocztową na adres wskazany we wniosku.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
@@ -12589,50 +11577,57 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Mono">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="73C3C702" w14:textId="77777777" w:rsidR="0014513B" w:rsidRDefault="0014513B">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="4020"/>
         <w:tab w:val="center" w:pos="4639"/>
       </w:tabs>
       <w:spacing w:before="120"/>
       <w:ind w:right="357"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
@@ -17088,138 +16083,140 @@
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="34">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:val="bestFit" w:percent="225"/>
   <w:embedSystemFonts/>
   <w:mirrorMargins/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005F11C0"/>
     <w:rsid w:val="000004F2"/>
     <w:rsid w:val="000035FD"/>
     <w:rsid w:val="00011DC3"/>
     <w:rsid w:val="00052B8A"/>
     <w:rsid w:val="00087F93"/>
     <w:rsid w:val="000C590B"/>
     <w:rsid w:val="000E3D61"/>
     <w:rsid w:val="0014513B"/>
     <w:rsid w:val="00145EC4"/>
     <w:rsid w:val="001666C3"/>
     <w:rsid w:val="00175D2A"/>
     <w:rsid w:val="001848FB"/>
     <w:rsid w:val="001948E1"/>
     <w:rsid w:val="001A2ADC"/>
     <w:rsid w:val="001A6BEE"/>
     <w:rsid w:val="001D2330"/>
     <w:rsid w:val="00210870"/>
     <w:rsid w:val="00213B2C"/>
     <w:rsid w:val="00216A73"/>
     <w:rsid w:val="00230B00"/>
     <w:rsid w:val="0024235B"/>
     <w:rsid w:val="00256E7F"/>
+    <w:rsid w:val="00262FED"/>
     <w:rsid w:val="002742C8"/>
     <w:rsid w:val="0027690E"/>
     <w:rsid w:val="002C7F99"/>
     <w:rsid w:val="002D2E7B"/>
     <w:rsid w:val="002E6132"/>
     <w:rsid w:val="003127FF"/>
     <w:rsid w:val="00312EDC"/>
     <w:rsid w:val="00322853"/>
     <w:rsid w:val="00341E6D"/>
+    <w:rsid w:val="003433A8"/>
     <w:rsid w:val="00366A9D"/>
     <w:rsid w:val="00367621"/>
     <w:rsid w:val="003720E3"/>
     <w:rsid w:val="00376470"/>
     <w:rsid w:val="00382324"/>
     <w:rsid w:val="003910AD"/>
     <w:rsid w:val="00392057"/>
     <w:rsid w:val="003C0C21"/>
     <w:rsid w:val="003E5C3D"/>
     <w:rsid w:val="0040339A"/>
     <w:rsid w:val="00404BFC"/>
     <w:rsid w:val="0043150D"/>
     <w:rsid w:val="0044570C"/>
     <w:rsid w:val="00473906"/>
     <w:rsid w:val="004862E5"/>
     <w:rsid w:val="004B278F"/>
     <w:rsid w:val="004B6FBA"/>
     <w:rsid w:val="004C0126"/>
     <w:rsid w:val="00500EF8"/>
     <w:rsid w:val="00501867"/>
     <w:rsid w:val="00510B14"/>
     <w:rsid w:val="0052723B"/>
     <w:rsid w:val="00531322"/>
     <w:rsid w:val="005525B5"/>
     <w:rsid w:val="00556C96"/>
+    <w:rsid w:val="005932B4"/>
     <w:rsid w:val="005A0212"/>
     <w:rsid w:val="005A0242"/>
     <w:rsid w:val="005A7075"/>
     <w:rsid w:val="005B1C7A"/>
     <w:rsid w:val="005B7027"/>
     <w:rsid w:val="005C2D29"/>
     <w:rsid w:val="005C7B5F"/>
     <w:rsid w:val="005D041B"/>
     <w:rsid w:val="005D6068"/>
     <w:rsid w:val="005E1F61"/>
     <w:rsid w:val="005F11C0"/>
     <w:rsid w:val="006163CF"/>
     <w:rsid w:val="00626746"/>
     <w:rsid w:val="0062746B"/>
     <w:rsid w:val="006363EA"/>
     <w:rsid w:val="0064259B"/>
     <w:rsid w:val="00667E25"/>
     <w:rsid w:val="00670A15"/>
     <w:rsid w:val="006839A8"/>
     <w:rsid w:val="006915DA"/>
     <w:rsid w:val="006C599C"/>
     <w:rsid w:val="006D56BB"/>
     <w:rsid w:val="006F505B"/>
     <w:rsid w:val="007101D5"/>
     <w:rsid w:val="007277ED"/>
@@ -17243,116 +16240,121 @@
     <w:rsid w:val="008358BD"/>
     <w:rsid w:val="008370A8"/>
     <w:rsid w:val="00860D3C"/>
     <w:rsid w:val="0087364D"/>
     <w:rsid w:val="008824A7"/>
     <w:rsid w:val="00896F19"/>
     <w:rsid w:val="008A4E2F"/>
     <w:rsid w:val="008D5F37"/>
     <w:rsid w:val="008F2755"/>
     <w:rsid w:val="008F7965"/>
     <w:rsid w:val="00901047"/>
     <w:rsid w:val="009044D0"/>
     <w:rsid w:val="00905AFB"/>
     <w:rsid w:val="0090639A"/>
     <w:rsid w:val="00917135"/>
     <w:rsid w:val="009432E4"/>
     <w:rsid w:val="00945A67"/>
     <w:rsid w:val="00951734"/>
     <w:rsid w:val="00956F5A"/>
     <w:rsid w:val="00971F92"/>
     <w:rsid w:val="00985E74"/>
     <w:rsid w:val="00986B9F"/>
     <w:rsid w:val="00990F61"/>
     <w:rsid w:val="009B3EB1"/>
     <w:rsid w:val="009B5DD9"/>
+    <w:rsid w:val="00A1014D"/>
     <w:rsid w:val="00A17DF7"/>
     <w:rsid w:val="00A45AE3"/>
     <w:rsid w:val="00A61AEC"/>
     <w:rsid w:val="00A83218"/>
     <w:rsid w:val="00A9550A"/>
     <w:rsid w:val="00AB24FA"/>
     <w:rsid w:val="00AC1240"/>
     <w:rsid w:val="00AC6E19"/>
     <w:rsid w:val="00AD2BD0"/>
     <w:rsid w:val="00AD322D"/>
     <w:rsid w:val="00B007A7"/>
     <w:rsid w:val="00B014AB"/>
     <w:rsid w:val="00B27E2E"/>
     <w:rsid w:val="00B30828"/>
     <w:rsid w:val="00B33F85"/>
     <w:rsid w:val="00B343E1"/>
     <w:rsid w:val="00B56DDF"/>
     <w:rsid w:val="00B63627"/>
     <w:rsid w:val="00B65368"/>
     <w:rsid w:val="00B732D3"/>
     <w:rsid w:val="00BA095D"/>
     <w:rsid w:val="00BA3D1A"/>
     <w:rsid w:val="00BD0242"/>
     <w:rsid w:val="00BD2C2C"/>
     <w:rsid w:val="00BD5C97"/>
     <w:rsid w:val="00BE1B69"/>
     <w:rsid w:val="00BE2594"/>
     <w:rsid w:val="00C06F23"/>
     <w:rsid w:val="00C26110"/>
     <w:rsid w:val="00C35DCC"/>
     <w:rsid w:val="00C413B4"/>
     <w:rsid w:val="00C44282"/>
     <w:rsid w:val="00C51044"/>
     <w:rsid w:val="00C52C60"/>
     <w:rsid w:val="00C54918"/>
     <w:rsid w:val="00C56B6F"/>
     <w:rsid w:val="00C95B53"/>
     <w:rsid w:val="00C96232"/>
     <w:rsid w:val="00C96DEE"/>
     <w:rsid w:val="00CE6833"/>
     <w:rsid w:val="00CF5EDC"/>
     <w:rsid w:val="00D101C9"/>
     <w:rsid w:val="00D4727C"/>
+    <w:rsid w:val="00D52CB7"/>
     <w:rsid w:val="00D751A8"/>
     <w:rsid w:val="00DB550B"/>
     <w:rsid w:val="00DF09B9"/>
     <w:rsid w:val="00E052D3"/>
     <w:rsid w:val="00E15167"/>
     <w:rsid w:val="00E26E80"/>
     <w:rsid w:val="00E33D86"/>
     <w:rsid w:val="00E347DB"/>
+    <w:rsid w:val="00E43214"/>
     <w:rsid w:val="00E750BF"/>
     <w:rsid w:val="00E815FA"/>
+    <w:rsid w:val="00EB66D8"/>
     <w:rsid w:val="00ED1A23"/>
     <w:rsid w:val="00ED3C68"/>
     <w:rsid w:val="00EE4371"/>
     <w:rsid w:val="00EF3F79"/>
     <w:rsid w:val="00F048A2"/>
     <w:rsid w:val="00F10D2E"/>
     <w:rsid w:val="00F15947"/>
     <w:rsid w:val="00F31F02"/>
     <w:rsid w:val="00F36EE5"/>
     <w:rsid w:val="00F470C5"/>
     <w:rsid w:val="00F55DFC"/>
     <w:rsid w:val="00FA7820"/>
     <w:rsid w:val="00FB7D1F"/>
+    <w:rsid w:val="00FF7181"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -18928,55 +17930,55 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8477C7F5-47BD-4488-B367-4AC9383C9789}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1477</Words>
-  <Characters>9970</Characters>
+  <Words>1411</Words>
+  <Characters>9606</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>474</Lines>
-  <Paragraphs>260</Paragraphs>
+  <Lines>80</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>UMW</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11187</CharactersWithSpaces>
+  <CharactersWithSpaces>10996</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>W2 Wniosek o wydanie zaświadczenia o samodzielności lokalu</dc:title>
   <dc:subject>W2 Wniosek o wydanie zaświadczenia o samodzielności lokalu</dc:subject>
   <dc:creator>XYZ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>