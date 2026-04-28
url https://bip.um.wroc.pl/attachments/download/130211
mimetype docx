--- v0 (2025-10-07)
+++ v1 (2026-04-28)
@@ -391,66 +391,66 @@
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A54046" w:rsidRPr="00A54046" w14:paraId="16DC4F52" w14:textId="77777777" w:rsidTr="00C52C60">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="138CAD2D" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00A54046" w:rsidRDefault="00A54046" w:rsidP="00837EFD">
+          <w:p w14:paraId="138CAD2D" w14:textId="3376D46E" w:rsidR="00A54046" w:rsidRPr="00A54046" w:rsidRDefault="00A54046" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A54046">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Adres siedziby</w:t>
+              <w:t xml:space="preserve">Adres </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A54046" w:rsidRPr="00A54046" w14:paraId="24B4C63A" w14:textId="77777777" w:rsidTr="007A3801">
         <w:trPr>
           <w:trHeight w:val="1519"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Tabela-Siatka"/>
               <w:tblW w:w="0" w:type="auto"/>
@@ -711,225 +711,128 @@
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="0FBA0AB5" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00A54046" w:rsidRDefault="00A54046" w:rsidP="00837EFD">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Kod pocztowy:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A54046" w:rsidRPr="00A54046" w14:paraId="19797310" w14:textId="77777777" w:rsidTr="00C52C60">
+            <w:tr w:rsidR="008403E3" w:rsidRPr="00F84673" w14:paraId="01B49593" w14:textId="77777777" w:rsidTr="0078463F">
+              <w:trPr>
+                <w:trHeight w:val="499"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="08DA9B0D" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00A54046" w:rsidRDefault="00A54046" w:rsidP="00837EFD">
+                <w:p w14:paraId="5B185B65" w14:textId="1BE71729" w:rsidR="008403E3" w:rsidRPr="00F84673" w:rsidRDefault="0023589B" w:rsidP="0078463F">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00A54046">
+                  <w:r>
                     <w:rPr>
-                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t>E-mail</w:t>
+                    <w:t>Adres do doręczeń elektronicznych (E-doręczenia):</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00A54046">
+                  <w:r w:rsidR="008403E3" w:rsidRPr="00F84673">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:endnoteReference w:id="1"/>
-                  </w:r>
-[...6 lines deleted...]
-                    <w:t>:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4607" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="457AF799" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00A54046" w:rsidRDefault="00A54046" w:rsidP="00837EFD">
+                <w:p w14:paraId="50770982" w14:textId="77777777" w:rsidR="008403E3" w:rsidRPr="00F84673" w:rsidRDefault="008403E3" w:rsidP="0078463F">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00A54046">
+                  <w:r w:rsidRPr="00F84673">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t>Nr tel.</w:t>
+                    <w:t>Nr tel.:</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00A54046">
+                  <w:r>
                     <w:rPr>
-                      <w:rFonts w:eastAsia="Times New Roman"/>
-[...7 lines deleted...]
-                    <w:rPr>
+                      <w:rStyle w:val="Odwoanieprzypisukocowego"/>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t>:</w:t>
-[...74 lines deleted...]
-                    </w:rPr>
                     <w:endnoteReference w:id="2"/>
-                  </w:r>
-[...6 lines deleted...]
-                    <w:t>:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="2E58EE25" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00A54046" w:rsidRDefault="00A54046" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="46256F2B" w14:textId="77777777" w:rsidR="00A54046" w:rsidRDefault="00A54046" w:rsidP="00837EFD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -959,51 +862,51 @@
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2526A521" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00A54046" w:rsidRDefault="00A54046" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="1" w:name="_Hlk134097935"/>
+            <w:bookmarkStart w:id="2" w:name="_Hlk134097935"/>
             <w:r w:rsidRPr="00A54046">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9259" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5699BB07" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00A54046" w:rsidRDefault="00A54046" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
@@ -1037,53 +940,53 @@
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="048465F4" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00A54046" w:rsidRDefault="00A54046" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A54046">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Wypełnia się, jeżeli adres do korespondencji wnioskodawcy jest inny niż wskazany w pkt A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A54046" w:rsidRPr="00A54046" w14:paraId="0A86AE39" w14:textId="77777777" w:rsidTr="007A3801">
+      <w:tr w:rsidR="00A54046" w:rsidRPr="00A54046" w14:paraId="0A86AE39" w14:textId="77777777" w:rsidTr="008403E3">
         <w:trPr>
-          <w:trHeight w:val="1601"/>
+          <w:trHeight w:val="1034"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Tabela-Siatka"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4903"/>
               <w:gridCol w:w="2268"/>
               <w:gridCol w:w="2339"/>
@@ -1337,243 +1240,64 @@
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="15F812D7" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00A54046" w:rsidRDefault="00A54046" w:rsidP="00837EFD">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Kod pocztowy:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A54046" w:rsidRPr="00A54046" w14:paraId="51E7F226" w14:textId="77777777" w:rsidTr="00C52C60">
-[...177 lines deleted...]
-            </w:tr>
           </w:tbl>
           <w:p w14:paraId="0BB71AAA" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00A54046" w:rsidRDefault="00A54046" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:tbl>
     <w:p w14:paraId="6BD6789A" w14:textId="77777777" w:rsidR="00A54046" w:rsidRDefault="00A54046" w:rsidP="00837EFD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -1585,51 +1309,51 @@
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DDD991E" w14:textId="77777777" w:rsidR="0039029C" w:rsidRPr="00A54046" w:rsidRDefault="0039029C" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="_Hlk134098041"/>
+            <w:bookmarkStart w:id="3" w:name="_Hlk134098041"/>
             <w:r w:rsidRPr="00A54046">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9259" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5947E066" w14:textId="77777777" w:rsidR="0039029C" w:rsidRPr="00A54046" w:rsidRDefault="0039029C" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
@@ -1643,82 +1367,66 @@
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>DANE IDENTYFIKACYJNE PEŁNOMOCNIKA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0039029C" w:rsidRPr="00A54046" w14:paraId="4A07C433" w14:textId="77777777" w:rsidTr="007F0543">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6DE01EBA" w14:textId="77777777" w:rsidR="0039029C" w:rsidRPr="00A54046" w:rsidRDefault="0039029C" w:rsidP="00837EFD">
+          <w:p w14:paraId="6DE01EBA" w14:textId="7C5FD0C7" w:rsidR="0039029C" w:rsidRPr="00A54046" w:rsidRDefault="0039029C" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A54046">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wypełnia się, jeżeli </w:t>
-[...15 lines deleted...]
-              <w:t>wnioskodawca ustanowił pełnomocnika lub pełnomocnika do doręczeń</w:t>
+              <w:t>Wypełnia się, jeżeli wnioskodawca ustanowił pełnomocnika</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0039029C" w:rsidRPr="00A54046" w14:paraId="13EB1360" w14:textId="77777777" w:rsidTr="00837EFD">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="26FEB178" w14:textId="77777777" w:rsidR="0039029C" w:rsidRPr="00A54046" w:rsidRDefault="0039029C" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
@@ -2014,243 +1722,146 @@
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="4E1133FF" w14:textId="77777777" w:rsidR="0039029C" w:rsidRPr="00A54046" w:rsidRDefault="0039029C" w:rsidP="00837EFD">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Kod pocztowy:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="0039029C" w:rsidRPr="00A54046" w14:paraId="11A617BC" w14:textId="77777777" w:rsidTr="007F0543">
+            <w:tr w:rsidR="008403E3" w:rsidRPr="00F84673" w14:paraId="25D7699F" w14:textId="77777777" w:rsidTr="0078463F">
+              <w:trPr>
+                <w:trHeight w:val="499"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="1F3C1214" w14:textId="77777777" w:rsidR="0039029C" w:rsidRPr="00A54046" w:rsidRDefault="0039029C" w:rsidP="00837EFD">
+                <w:p w14:paraId="2E5CF159" w14:textId="1C145AB7" w:rsidR="008403E3" w:rsidRPr="00F84673" w:rsidRDefault="0023589B" w:rsidP="0078463F">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00A54046">
+                  <w:r>
                     <w:rPr>
-                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t>E-mail</w:t>
+                    <w:t>Adres do doręczeń elektronicznych (E-doręczenia):</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00A54046">
+                  <w:r w:rsidR="008403E3">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>1</w:t>
-                  </w:r>
-[...6 lines deleted...]
-                    <w:t>:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4607" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="5E8E3C24" w14:textId="77777777" w:rsidR="0039029C" w:rsidRPr="00A54046" w:rsidRDefault="0039029C" w:rsidP="00837EFD">
+                <w:p w14:paraId="3EA39D54" w14:textId="77777777" w:rsidR="008403E3" w:rsidRPr="00F84673" w:rsidRDefault="008403E3" w:rsidP="0078463F">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00A54046">
+                  <w:r w:rsidRPr="00F84673">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t>Nr tel.</w:t>
-[...49 lines deleted...]
-                    <w:t>Adres skr</w:t>
+                    <w:t>Nr tel.:</w:t>
                   </w:r>
                   <w:r>
-                    <w:rPr>
-[...32 lines deleted...]
-                  <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00A54046">
-[...6 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="1E9D9CDE" w14:textId="77777777" w:rsidR="0039029C" w:rsidRPr="00A54046" w:rsidRDefault="0039029C" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:tbl>
     <w:p w14:paraId="17215591" w14:textId="77777777" w:rsidR="00A54046" w:rsidRDefault="00A54046" w:rsidP="00837EFD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="380"/>
         <w:gridCol w:w="9259"/>
       </w:tblGrid>
       <w:tr w:rsidR="002E6EFA" w:rsidRPr="006915DA" w14:paraId="276E69B9" w14:textId="77777777" w:rsidTr="00C52C60">
@@ -2258,51 +1869,51 @@
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74DC639B" w14:textId="77777777" w:rsidR="002E6EFA" w:rsidRPr="006915DA" w:rsidRDefault="002E6EFA" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="3" w:name="_Hlk134172882"/>
+            <w:bookmarkStart w:id="4" w:name="_Hlk134172882"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9259" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45E61989" w14:textId="77777777" w:rsidR="002E6EFA" w:rsidRPr="006915DA" w:rsidRDefault="002E6EFA" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
@@ -2684,244 +2295,64 @@
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="7D3E8DF7" w14:textId="77777777" w:rsidR="002E6EFA" w:rsidRPr="006915DA" w:rsidRDefault="002E6EFA" w:rsidP="00837EFD">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006915DA">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Kod pocztowy:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="002E6EFA" w:rsidRPr="006915DA" w14:paraId="5304D575" w14:textId="77777777" w:rsidTr="00C52C60">
-[...178 lines deleted...]
-            </w:tr>
           </w:tbl>
           <w:p w14:paraId="21087421" w14:textId="77777777" w:rsidR="002E6EFA" w:rsidRPr="006915DA" w:rsidRDefault="002E6EFA" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:tbl>
     <w:p w14:paraId="4B912645" w14:textId="77777777" w:rsidR="002E6EFA" w:rsidRDefault="002E6EFA" w:rsidP="00837EFD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A75F47E" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Na podstawie art. 217 § 1 ustawy z dnia 14 czerwca 1960 r. - Kodeks postępowania administracyjnego </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A314DEE" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
@@ -2955,58 +2386,59 @@
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10877A3B" w14:textId="77777777" w:rsidR="002036D9" w:rsidRDefault="002036D9" w:rsidP="002036D9">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Hlk134102276"/>
+            <w:bookmarkStart w:id="5" w:name="_Hlk134102276"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">WNOSZĘ  O  WYDANIE  ZAŚWIADCZENIA </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3868E9F3" w14:textId="77777777" w:rsidR="002036D9" w:rsidRDefault="002036D9" w:rsidP="002036D9">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>O  OSTATECZNOŚCI  DECYZJI</w:t>
             </w:r>
           </w:p>
@@ -3244,51 +2676,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7737" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="434A7FC1" w14:textId="77777777" w:rsidR="002036D9" w:rsidRPr="00E04D79" w:rsidRDefault="002036D9" w:rsidP="00A44A68">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:tbl>
     <w:p w14:paraId="4540EEC4" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="362"/>
         <w:gridCol w:w="9277"/>
       </w:tblGrid>
       <w:tr w:rsidR="001E3D89" w14:paraId="0BA2DB80" w14:textId="77777777">
@@ -4102,51 +3534,51 @@
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="218D1716" w14:textId="77777777" w:rsidR="0038692E" w:rsidRDefault="002036D9" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="5" w:name="_Hlk134176777"/>
+            <w:bookmarkStart w:id="6" w:name="_Hlk134176777"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9278" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CBB6BED" w14:textId="77777777" w:rsidR="0038692E" w:rsidRDefault="0038692E" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
@@ -4191,51 +3623,51 @@
       </w:tr>
       <w:tr w:rsidR="0038692E" w14:paraId="15E0BF57" w14:textId="77777777" w:rsidTr="00C52C60">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C578D9F" w14:textId="77777777" w:rsidR="0038692E" w:rsidRDefault="0038692E" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:tbl>
     <w:p w14:paraId="6A193762" w14:textId="77777777" w:rsidR="002E6EFA" w:rsidRDefault="002E6EFA" w:rsidP="00837EFD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -4329,54 +3761,54 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>WYDANYCH DOKUMENTÓW</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78BFB311" w14:textId="77777777" w:rsidR="0038692E" w:rsidRPr="00A83218" w:rsidRDefault="0038692E" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA095D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>MIEJSCOWEGO  PLANU ZAGOSPODAROWANIA  PRZESTRZENNEGO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0038692E" w:rsidRPr="00A83218" w14:paraId="10407DE0" w14:textId="77777777" w:rsidTr="00C52C60">
+      <w:tr w:rsidR="0038692E" w:rsidRPr="00A83218" w14:paraId="10407DE0" w14:textId="77777777" w:rsidTr="008403E3">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="1157"/>
+          <w:trHeight w:hRule="exact" w:val="1091"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="21AF67E4" w14:textId="31BCC44C" w:rsidR="0038692E" w:rsidRPr="00A83218" w:rsidRDefault="00E53BB9" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
@@ -4581,51 +4013,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>odbiór osobisty w siedzibie organu</w:t>
             </w:r>
             <w:r w:rsidR="0038692E">
               <w:rPr>
                 <w:rStyle w:val="Odwoanieprzypisukocowego"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:endnoteReference w:id="3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3CCFF03F" w14:textId="5AE72175" w:rsidR="0038692E" w:rsidRPr="00A83218" w:rsidRDefault="00E53BB9" w:rsidP="00837EFD">
+          <w:p w14:paraId="3CCFF03F" w14:textId="7B4F35E8" w:rsidR="0038692E" w:rsidRPr="00A83218" w:rsidRDefault="00E53BB9" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30CB5BCB" wp14:editId="4DBCB135">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>851535</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>395605</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="250190" cy="233045"/>
@@ -4642,857 +4074,221 @@
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="250190" cy="233045"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="5765EFF1" w14:textId="77777777" w:rsidR="00837EFD" w:rsidRDefault="00837EFD" w:rsidP="0038692E">
-                                  <w:bookmarkStart w:id="6" w:name="_M670445567"/>
-                                  <w:bookmarkEnd w:id="6"/>
+                                  <w:bookmarkStart w:id="7" w:name="_M670445567"/>
+                                  <w:bookmarkEnd w:id="7"/>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="30CB5BCB" id="Rectangle 4" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:67.05pt;margin-top:31.15pt;width:19.7pt;height:18.35pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAfajy2KQIAAE0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1v0zAQ/o7Ef7D8neZlDaxR02nqKEIa&#10;MDH4AY7jJBaObc5uk/Hrd3a6rgM+IfLB8vnOj5977i7rq2lQ5CDASaMrmi1SSoTmppG6q+j3b7s3&#10;l5Q4z3TDlNGiog/C0avN61fr0ZYiN71RjQCCINqVo61o770tk8TxXgzMLYwVGp2tgYF5NKFLGmAj&#10;og8qydP0bTIaaCwYLpzD05vZSTcRv20F91/a1glPVEWRm48rxLUOa7JZs7IDZnvJjzTYP7AYmNT4&#10;6AnqhnlG9iD/gBokB+NM6xfcDIlpW8lFzAGzydLfsrnvmRUxFxTH2ZNM7v/B8s+HOyCyqWhBiWYD&#10;lugrisZ0pwRZBnlG60qMurd3EBJ09tbwH45os+0xSlwDmLEXrEFSWYhPXlwIhsOrpB4/mQbR2d6b&#10;qNTUwhAAUQMyxYI8nAoiJk84HuZFmq2wbBxd+cVFuiziC6x8umzB+Q/CDCRsKgpIPYKzw63zgQwr&#10;n0IieaNks5NKRQO6equAHBj2xi5+R3R3HqY0GSu6KvIiIr/wuXOINH5/gxikxyZXcqjo5SmIlUG1&#10;97qJLeiZVPMeKSt9lDEoN1fAT/UUy5SHB4KqtWkeUFcwc0/jDOKmN/CLkhH7uaLu556BoER91Fib&#10;VbZchgGIxrJ4l6MB55763MM0R6iKekrm7dbPQ7O3ILseX8qiGtpcYz1bGbV+ZnWkjz0bS3CcrzAU&#10;53aMev4LbB4BAAD//wMAUEsDBBQABgAIAAAAIQDnS2qS3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9BT4NAEIXvJv6HzZh4s0tBqyBLYzRt4rGlF28DOwLKzhJ2adFf3+1Jjy/z5b1v8vVsenGk&#10;0XWWFSwXEQji2uqOGwWHcnP3BMJ5ZI29ZVLwQw7WxfVVjpm2J97Rce8bEUrYZaig9X7IpHR1Swbd&#10;wg7E4fZpR4M+xLGResRTKDe9jKNoJQ12HBZaHOi1pfp7PxkFVRcf8HdXbiOTbhL/Ppdf08ebUrc3&#10;88szCE+z/4Phoh/UoQhOlZ1YO9GHnNwvA6pgFScgLsBj8gCiUpCmEcgil/8/KM4AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAH2o8tikCAABNBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA50tqkt4AAAAJAQAADwAAAAAAAAAAAAAAAACDBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4FAAAAAA==&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="5765EFF1" w14:textId="77777777" w:rsidR="00837EFD" w:rsidRDefault="00837EFD" w:rsidP="0038692E">
-                            <w:bookmarkStart w:id="7" w:name="_M670445567"/>
-                            <w:bookmarkEnd w:id="7"/>
+                            <w:bookmarkStart w:id="8" w:name="_M670445567"/>
+                            <w:bookmarkEnd w:id="8"/>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="0038692E" w:rsidRPr="00A83218">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>wysyłka na adres skr</w:t>
-[...35 lines deleted...]
-            <w:r w:rsidR="0038692E" w:rsidRPr="00A83218">
+              <w:t>wysyłka na adres do doręczeń elektronicznych</w:t>
+            </w:r>
+            <w:r w:rsidR="008403E3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1529BDD0" w14:textId="77777777" w:rsidR="002E6EFA" w:rsidRDefault="002E6EFA" w:rsidP="00837EFD">
-[...601 lines deleted...]
-    <w:p w14:paraId="3D009810" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+    <w:p w14:paraId="1529BDD0" w14:textId="2CB8FAA1" w:rsidR="002E6EFA" w:rsidRDefault="002E6EFA" w:rsidP="00837EFD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="244"/>
         <w:gridCol w:w="390"/>
         <w:gridCol w:w="548"/>
         <w:gridCol w:w="412"/>
         <w:gridCol w:w="140"/>
         <w:gridCol w:w="249"/>
         <w:gridCol w:w="392"/>
         <w:gridCol w:w="515"/>
         <w:gridCol w:w="693"/>
         <w:gridCol w:w="817"/>
         <w:gridCol w:w="154"/>
         <w:gridCol w:w="392"/>
         <w:gridCol w:w="43"/>
         <w:gridCol w:w="1148"/>
         <w:gridCol w:w="256"/>
         <w:gridCol w:w="935"/>
         <w:gridCol w:w="469"/>
         <w:gridCol w:w="712"/>
         <w:gridCol w:w="347"/>
         <w:gridCol w:w="416"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001E3D89" w14:paraId="51E24503" w14:textId="77777777" w:rsidTr="007A3801">
+      <w:tr w:rsidR="001E3D89" w14:paraId="51E24503" w14:textId="77777777" w:rsidTr="005064B4">
         <w:trPr>
           <w:trHeight w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="370" w:type="dxa"/>
+            <w:tcW w:w="367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AD67BC5" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="002036D9" w:rsidP="00837EFD">
+          <w:p w14:paraId="5AD67BC5" w14:textId="4235E95E" w:rsidR="001E3D89" w:rsidRDefault="005064B4" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>I</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3607" w:type="dxa"/>
+              <w:t>H</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3583" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71572C39" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>OPŁATA SKARBOWA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5661" w:type="dxa"/>
+            <w:tcW w:w="5689" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="384889FB" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
@@ -5508,58 +4304,58 @@
               </w:rPr>
               <w:t>wypełnia wnioskodawca</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> zaznaczając właściwe kwadraty</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>i wpisując wartości w pola oznaczone kolorem białym)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3D89" w14:paraId="2F558DBF" w14:textId="77777777" w:rsidTr="007A3801">
+      <w:tr w:rsidR="001E3D89" w14:paraId="2F558DBF" w14:textId="77777777" w:rsidTr="005064B4">
         <w:trPr>
           <w:trHeight w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="707E7454" w14:textId="77777777" w:rsidR="00A8477F" w:rsidRPr="00322853" w:rsidRDefault="00A8477F" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00322853">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">wpłata opłaty skarbowej na rachunek bankowy Gminy Wrocław </w:t>
             </w:r>
@@ -5625,2735 +4421,2721 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E2078">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Uwaga:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B34B01F" w14:textId="460BFC5D" w:rsidR="00E4746E" w:rsidRDefault="00E4746E" w:rsidP="00E4746E">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E2078">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Dla </w:t>
             </w:r>
             <w:r w:rsidRPr="004E2078">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>pełnomocnictwa w formie elektronicznej złożonego za pośrednictwem systemu teleinformatycznego</w:t>
             </w:r>
             <w:r w:rsidRPr="004E2078">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> organem podatkowym właściwym w sprawach opłaty skarbowej jest wójt (burmistrz, prezydent miasta) właściwy ze względu na miejsce zamieszkania albo siedzibę mocodawcy, a w przypadku udzielenia pełnomocnictwa lub prokury przez więcej niż jednego mocodawcę w jednym dokumencie - właściwy ze względu na miejsce zamieszkania albo siedzibę mocodawcy wskazanego w tym dokumencie jako pierwszy, który ma miejsce zamieszkania albo siedzibę na terytorium Rzeczypospolitej Polskiej (art.12 ust.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="004E2078">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> pkt 3 ustawy o opłacie skarbowej).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3D89" w14:paraId="7EE86BF6" w14:textId="77777777" w:rsidTr="007A3801">
+      <w:tr w:rsidR="001E3D89" w14:paraId="7EE86BF6" w14:textId="77777777" w:rsidTr="005064B4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="227"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2101" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="002BB53A" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="002619E5">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>nie podlega</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1862" w:type="dxa"/>
+            <w:tcW w:w="1849" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27D42792" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>art. 2 ust. 1 pkt 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4963" w:type="dxa"/>
+            <w:tcW w:w="4926" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10FEDA0B" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">budownictwo mieszkaniowe </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">(w tym urządzenia </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>i budowle z nim związane)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="349" w:type="dxa"/>
+            <w:tcW w:w="347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BFF9D3B" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="349" w:type="dxa"/>
+            <w:tcW w:w="416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="383FB3FB" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3D89" w14:paraId="602508D8" w14:textId="77777777" w:rsidTr="007A3801">
+      <w:tr w:rsidR="001E3D89" w14:paraId="602508D8" w14:textId="77777777" w:rsidTr="005064B4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2101" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3582BD05" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="002619E5">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1862" w:type="dxa"/>
+            <w:tcW w:w="1849" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="739A3E02" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4963" w:type="dxa"/>
+            <w:tcW w:w="4926" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F49C0B8" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="349" w:type="dxa"/>
+            <w:tcW w:w="347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B73458F" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="349" w:type="dxa"/>
+            <w:tcW w:w="416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20405C63" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3D89" w14:paraId="7F65AF57" w14:textId="77777777" w:rsidTr="007A3801">
+      <w:tr w:rsidR="001E3D89" w14:paraId="7F65AF57" w14:textId="77777777" w:rsidTr="005064B4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2101" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07D1403B" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="002619E5">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>zwolnienie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcW w:w="1156" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0199D148" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>art. 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="698" w:type="dxa"/>
+            <w:tcW w:w="693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04FE7354" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>pkt 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4963" w:type="dxa"/>
+            <w:tcW w:w="4926" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="309B0B86" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>jednostki budżetowe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="349" w:type="dxa"/>
+            <w:tcW w:w="347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4715E6E2" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="349" w:type="dxa"/>
+            <w:tcW w:w="416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E47466E" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3D89" w14:paraId="36D182B2" w14:textId="77777777" w:rsidTr="007A3801">
+      <w:tr w:rsidR="001E3D89" w14:paraId="36D182B2" w14:textId="77777777" w:rsidTr="005064B4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2101" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B04A472" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcW w:w="1156" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C25B5C0" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="698" w:type="dxa"/>
+            <w:tcW w:w="693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DBA8F32" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>pkt 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4963" w:type="dxa"/>
+            <w:tcW w:w="4926" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0914422A" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>jednostki samorządu terytorialnego</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="349" w:type="dxa"/>
+            <w:tcW w:w="347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="693B064B" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="349" w:type="dxa"/>
+            <w:tcW w:w="416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="186D5E90" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3D89" w14:paraId="0717DA65" w14:textId="77777777" w:rsidTr="007A3801">
+      <w:tr w:rsidR="001E3D89" w14:paraId="0717DA65" w14:textId="77777777" w:rsidTr="00991755">
+        <w:trPr>
+          <w:trHeight w:val="57"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2101" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E8FABFA" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1156" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08C549F9" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00991755">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>załącznik cz. IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13B3991F" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00991755">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ppkt 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4926" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C05EE8F" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00991755">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>pełnomocnictwo dla małżonka, rodzeństwa ......</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="347" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A9DDBE9" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="416" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="550A4C24" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E3D89" w14:paraId="4818A751" w14:textId="77777777" w:rsidTr="000B4D03">
+        <w:trPr>
+          <w:trHeight w:val="111"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2101" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39221BF3" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1156" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C970926" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7946E8C4" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4926" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="305CB20C" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="347" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F274029" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="416" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FD561E0" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E3D89" w14:paraId="0D955AF0" w14:textId="77777777" w:rsidTr="005064B4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2101" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E8FABFA" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
-[...12 lines deleted...]
-            <w:gridSpan w:val="3"/>
+          <w:p w14:paraId="74D79934" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6775" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E1D445F" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>inne przypadki przewidziane ustawą, art.  ........</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="347" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13D4BA52" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="416" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62FC8C0B" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E3D89" w14:paraId="7047EA79" w14:textId="77777777" w:rsidTr="005064B4">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2101" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35CE73F8" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>kwota</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1849" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C43AF35" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>zapłacona</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1406" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BA57458" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>uzupełniona</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="756D49FA" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>należna</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2879" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CBBFF3E" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zweryfikowano </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="533BDE71" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>wysokość opłaty</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AD164B3" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E110417" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DD6B0C2" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>podpis i pieczęć</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E3D89" w14:paraId="062A36B9" w14:textId="77777777" w:rsidTr="005064B4">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11FB28A8" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1734" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08C549F9" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+          <w:p w14:paraId="6B5382E1" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>załącznik cz. IV</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+              <w:t xml:space="preserve">zaświadczenie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(za każde)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1849" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13B3991F" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
-[...7 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w14:paraId="7DD0E75F" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ppkt</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>17 zł x  = zł</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1406" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52492E9B" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C8DDD54" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2879" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4970C45E" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E3D89" w14:paraId="4D9927DD" w14:textId="77777777" w:rsidTr="005064B4">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C821241" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1734" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4503002F" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 3</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="9"/>
+              <w:t>pełnomocnictwo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1849" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F2AEA3C" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>17 zł x  = zł</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1406" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C68CD7F" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA068D6" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03E2C292" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dopłata</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1475" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D4F1303" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>zwrot</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E3D89" w14:paraId="3484F5F5" w14:textId="77777777" w:rsidTr="005064B4">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="079B37F5" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1734" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68BE7058" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>suma opłat</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CE8BE9A" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>poz. 1-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1849" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37E50398" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>zł</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1406" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67C7BC8D" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>........ zł</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7499615C" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>........ zł</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B38F517" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>........ zł</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1475" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="131F5823" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>........ zł</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E3D89" w14:paraId="7C9A13DF" w14:textId="77777777" w:rsidTr="005064B4">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1549" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BDC772B" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dołączenie dowodu zapłaty w ciągu 3 dni</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03D48B2F" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>zwrot dowodu zapłaty</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2025" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6708DB9E" w14:textId="0B48E031" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">przelew na rachunek bankowy </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3897AD5E" w14:textId="77777777" w:rsidR="00E4746E" w:rsidRDefault="00E4746E" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E11FCED" w14:textId="77777777" w:rsidR="00E4746E" w:rsidRDefault="00E4746E" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BEC468B" w14:textId="2DE2BA4E" w:rsidR="00E4746E" w:rsidRDefault="00E4746E" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="025B0C61" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79F69C75" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04DD2FB1" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>kwota</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="347B552B" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>wpłaty</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1944" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A7F317A" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">podpis i pieczęć </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>osoby przyjmującej</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E3D89" w14:paraId="37ED675E" w14:textId="77777777" w:rsidTr="005064B4">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="340"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1549" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF94A46" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FA32770" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2025" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="512CBC84" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C490313" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5807B1B0" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A389936" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="285A7227" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1944" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...20 lines deleted...]
-            <w:tcW w:w="349" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30DA0B39" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E3D89" w14:paraId="3531CFF1" w14:textId="77777777" w:rsidTr="005064B4">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="340"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="611" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29A35CF0" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3A9DDBE9" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B312A37" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="349" w:type="dxa"/>
+            <w:tcW w:w="548" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="282D87AD" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="412" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75BACFE3" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="389" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="550A4C24" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+          <w:p w14:paraId="1AC621B7" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...11 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E0832D6" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2025" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...44 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...15 lines deleted...]
-              <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B930EE9" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="154" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
-[...72 lines deleted...]
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...20 lines deleted...]
-            <w:tcW w:w="349" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33AFF250" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="13D4BA52" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FEFAF97" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="349" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="35CE73F8" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29302D77" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-              <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4C43AF35" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="384D0094" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-            <w:tcW w:w="1415" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1944" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:tcBorders>
-              <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BA57458" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+          <w:p w14:paraId="7D1BF924" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...126 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3D89" w14:paraId="062A36B9" w14:textId="77777777" w:rsidTr="007A3801">
-[...177 lines deleted...]
-      <w:tr w:rsidR="001E3D89" w14:paraId="4D9927DD" w14:textId="77777777" w:rsidTr="007A3801">
+      <w:tr w:rsidR="001E3D89" w14:paraId="39E5E25D" w14:textId="77777777" w:rsidTr="005064B4">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="370" w:type="dxa"/>
-[...1221 lines deleted...]
-            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53031FC0" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -8419,65 +7201,65 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="365"/>
         <w:gridCol w:w="6940"/>
         <w:gridCol w:w="1408"/>
         <w:gridCol w:w="926"/>
       </w:tblGrid>
       <w:tr w:rsidR="0038692E" w14:paraId="4A04D614" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A72B2C3" w14:textId="77777777" w:rsidR="0038692E" w:rsidRDefault="002036D9" w:rsidP="002036D9">
+          <w:p w14:paraId="3A72B2C3" w14:textId="12A38D09" w:rsidR="0038692E" w:rsidRDefault="005064B4" w:rsidP="002036D9">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>J</w:t>
+              <w:t>I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8348" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D40AFF1" w14:textId="77777777" w:rsidR="0038692E" w:rsidRDefault="0038692E" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -8783,51 +7565,56 @@
           </w:tcPr>
           <w:p w14:paraId="2C4A40C5" w14:textId="77777777" w:rsidR="0038692E" w:rsidRDefault="0038692E" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1A0D7721" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="119FF440" w14:textId="77777777" w:rsidR="00C43893" w:rsidRDefault="00C43893" w:rsidP="00837EFD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4069E4C3" w14:textId="432111F3" w:rsidR="00C43893" w:rsidRDefault="00C43893" w:rsidP="00837EFD">
+    <w:p w14:paraId="4069E4C3" w14:textId="120212FA" w:rsidR="00C43893" w:rsidRDefault="00C43893" w:rsidP="00837EFD">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="749EB50B" w14:textId="77777777" w:rsidR="008403E3" w:rsidRDefault="008403E3" w:rsidP="00837EFD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66BA68DF" w14:textId="18562BCD" w:rsidR="00E4746E" w:rsidRDefault="00E4746E" w:rsidP="00837EFD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CDB0375" w14:textId="77777777" w:rsidR="00E4746E" w:rsidRDefault="00E4746E" w:rsidP="00837EFD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3979D871" w14:textId="77777777" w:rsidR="00872403" w:rsidRPr="0062746B" w:rsidRDefault="00872403" w:rsidP="00872403">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062746B">
         <w:rPr>
           <w:b/>
@@ -8854,78 +7641,51 @@
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="088D267A" w14:textId="77777777" w:rsidR="00C43893" w:rsidRPr="00D90EA4" w:rsidRDefault="00C43893" w:rsidP="00C43893">
       <w:pPr>
         <w:pStyle w:val="Teksttreci0"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D90EA4">
         <w:rPr>
           <w:rStyle w:val="Teksttreci"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Niniejszą informację otrzymała/otrzymał Pani/Pan w związku z obowiązkami określonymi w art. 13 rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego </w:t>
-[...26 lines deleted...]
-        <w:t>) (Dziennik Urzędowy Unii Europejskiej z dnia 14 maja 2016 r. L 119/1).</w:t>
+        <w:t>Niniejszą informację otrzymała/otrzymał Pani/Pan w związku z obowiązkami określonymi w art. 13 rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych - RODO) (Dziennik Urzędowy Unii Europejskiej z dnia 14 maja 2016 r. L 119/1).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A09CCA5" w14:textId="77777777" w:rsidR="00C43893" w:rsidRDefault="00C43893" w:rsidP="00C43893">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54FCA3DE" w14:textId="77777777" w:rsidR="00C43893" w:rsidRDefault="00C43893" w:rsidP="00C43893">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -8952,63 +7712,63 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="2189"/>
         <w:gridCol w:w="7110"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C43893" w:rsidRPr="008405B2" w14:paraId="1DE31A6B" w14:textId="77777777" w:rsidTr="00E13B65">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B2751E3" w14:textId="77777777" w:rsidR="00C43893" w:rsidRPr="008405B2" w:rsidRDefault="00C43893" w:rsidP="00C43893">
+          <w:p w14:paraId="7B2751E3" w14:textId="1A7A3775" w:rsidR="00C43893" w:rsidRPr="008405B2" w:rsidRDefault="005064B4" w:rsidP="00C43893">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>K</w:t>
+              <w:t>J</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9408" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E7D744B" w14:textId="77777777" w:rsidR="00C43893" w:rsidRPr="008405B2" w:rsidRDefault="00C43893" w:rsidP="00C43893">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008405B2">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
@@ -9231,50 +7991,51 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A3C1D69" w14:textId="77777777" w:rsidR="00C43893" w:rsidRPr="00A47ACB" w:rsidRDefault="00C43893" w:rsidP="00C43893">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47ACB">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Cele przetwarzania danych osobowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7193" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F40FF23" w14:textId="77777777" w:rsidR="00C43893" w:rsidRPr="00341E6D" w:rsidRDefault="00C43893" w:rsidP="00C43893">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -9317,66 +8078,74 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47ACB">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kategorie odnośnych danych osobowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7193" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72AA9058" w14:textId="77777777" w:rsidR="00C43893" w:rsidRPr="003B1723" w:rsidRDefault="00C43893" w:rsidP="00C43893">
+          <w:p w14:paraId="72AA9058" w14:textId="1787178E" w:rsidR="00C43893" w:rsidRPr="003B1723" w:rsidRDefault="00B14B2B" w:rsidP="00C43893">
             <w:pPr>
               <w:pStyle w:val="Inne0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D90EA4">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Dane osobowe wnioskodawcy lub pełnomocnika: imię i nazwisko, adres zamieszkania lub adres do korespondencji, inne dane kontaktowe.</w:t>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B14B2B">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ane osobowe wnioskodawcy lub pełnomocnika: imię i nazwisko, adres zamieszkania lub adres do korespondencji, adres do doręczeń elektronicznych, pesel, inne dane kontaktowe.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C43893" w:rsidRPr="00341E6D" w14:paraId="5C5E3B8A" w14:textId="77777777" w:rsidTr="00E13B65">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2553" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38E9A137" w14:textId="77777777" w:rsidR="00C43893" w:rsidRPr="00A47ACB" w:rsidRDefault="00C43893" w:rsidP="00C43893">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
@@ -9387,83 +8156,147 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47ACB">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Podstawa prawna przetwarzania danych osobowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7193" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75DA8CF3" w14:textId="77777777" w:rsidR="00C43893" w:rsidRPr="003E671B" w:rsidRDefault="00C43893" w:rsidP="00C43893">
+          <w:p w14:paraId="75DA8CF3" w14:textId="4ADA32BE" w:rsidR="00C43893" w:rsidRPr="003E671B" w:rsidRDefault="00C43893" w:rsidP="00C43893">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D90EA4">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Będziemy przetwarzać Pani/Pana dane osobowe na podstawie przepisów prawa, w szczególności ustawy z dnia: 14 czerwca 1960 r. Kodeks postępowania administracyjnego; 7 lipca 1994 r. Prawo budowlane; 27 marca 2003 r. o planowaniu i zagospodarowaniu przestrzennym; 10 kwietnia 2003 r. o szczególnych zasadach przygotowania i realizacji inwestycji w zakresie dróg publicznych; 24 czerwca 1994 r. o własności lokali; 5 czerwca 1998 r. o</w:t>
+              <w:t>Będziemy przetwarzać Pani/Pana dane osobowe na podstawie przepisów prawa, w szczególności ustawy z dnia: 14 czerwca 1960 r. Kodeks postępowania administracyjnego; 7 lipca 1994 r. Prawo budowlane; 27 marca 2003 r. o planowaniu i zagospodarowaniu przestrzennym; 10</w:t>
+            </w:r>
+            <w:r w:rsidR="000C10F6">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D90EA4">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>kwietnia 2003 r. o szczególnych zasadach przygotowania i realizacji inwestycji w zakresie dróg publicznych; 24 czerwca 1994 r. o własności lokali; 5 czerwca 1998 r. o</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D90EA4">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>samorządzie powiatowym.</w:t>
+              <w:t>samorządzie powiatowym</w:t>
+            </w:r>
+            <w:r w:rsidR="005C48AB">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidR="00B14B2B">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B14B2B" w:rsidRPr="00B14B2B">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>18 listopada 2020 r. o</w:t>
+            </w:r>
+            <w:r w:rsidR="00B14B2B" w:rsidRPr="00D90EA4">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B14B2B" w:rsidRPr="00B14B2B">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>doręczeniach elektronicznych</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D90EA4">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C43893" w:rsidRPr="00341E6D" w14:paraId="3336604A" w14:textId="77777777" w:rsidTr="00E13B65">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2553" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="261F0150" w14:textId="77777777" w:rsidR="00C43893" w:rsidRPr="00A47ACB" w:rsidRDefault="00C43893" w:rsidP="00C43893">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
@@ -9993,51 +8826,50 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="503A85FB" w14:textId="77777777" w:rsidR="00C43893" w:rsidRPr="00A47ACB" w:rsidRDefault="00C43893" w:rsidP="00C43893">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47ACB">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Inspektor Ochrony Danych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7193" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7032BDFB" w14:textId="77777777" w:rsidR="00C43893" w:rsidRPr="00D90EA4" w:rsidRDefault="00C43893" w:rsidP="00C43893">
             <w:pPr>
               <w:pStyle w:val="Inne0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="307"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -10230,68 +9062,68 @@
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="362"/>
         <w:gridCol w:w="9277"/>
       </w:tblGrid>
       <w:tr w:rsidR="003C411D" w:rsidRPr="003C411D" w14:paraId="798983DF" w14:textId="77777777" w:rsidTr="00C52C60">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E04707A" w14:textId="77777777" w:rsidR="003C411D" w:rsidRPr="003C411D" w:rsidRDefault="00C43893" w:rsidP="00837EFD">
+          <w:p w14:paraId="1E04707A" w14:textId="008880F6" w:rsidR="003C411D" w:rsidRPr="003C411D" w:rsidRDefault="005064B4" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="9" w:name="_Hlk134088397"/>
+            <w:bookmarkStart w:id="8" w:name="_Hlk134088397"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>L</w:t>
+              <w:t>K</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9277" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B5BBDB5" w14:textId="77777777" w:rsidR="003C411D" w:rsidRPr="003C411D" w:rsidRDefault="003C411D" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -10429,51 +9261,51 @@
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA095D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
             <w:r w:rsidR="0061383B" w:rsidRPr="00BA095D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:tbl>
     <w:p w14:paraId="384C7967" w14:textId="77777777" w:rsidR="0061383B" w:rsidRPr="0061383B" w:rsidRDefault="0061383B" w:rsidP="00837EFD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68DA3CE8" w14:textId="77777777" w:rsidR="0061383B" w:rsidRPr="0061383B" w:rsidRDefault="0061383B" w:rsidP="00837EFD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="175F7DFB" w14:textId="77777777" w:rsidR="00D66891" w:rsidRDefault="0061383B" w:rsidP="00837EFD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00A45AE3">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>*      niepotrzebne skreślić</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4570B6AA" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
       <w:pPr>
@@ -10494,146 +9326,143 @@
       <w:pgMar w:top="794" w:right="1134" w:bottom="794" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="688B97E5" w14:textId="77777777" w:rsidR="00195FE8" w:rsidRDefault="00195FE8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4D97F9AD" w14:textId="77777777" w:rsidR="00195FE8" w:rsidRDefault="00195FE8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="1">
-    <w:p w14:paraId="751780C3" w14:textId="77777777" w:rsidR="009B6100" w:rsidRDefault="00837EFD" w:rsidP="00A54046">
+    <w:p w14:paraId="07DAD79C" w14:textId="3097D0FC" w:rsidR="008403E3" w:rsidRDefault="008403E3" w:rsidP="008403E3">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisukocowego"/>
       </w:pPr>
       <w:r w:rsidRPr="008F2755">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisukocowego"/>
           <w:rFonts w:cs="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008F2755">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Nieobowiązkowe</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk218762392"/>
+      <w:r w:rsidR="005064B4">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Adres do doręczeń elektronicznych należy podać jeżeli wnioskodawca/pełnomocnik go posiada</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
   </w:endnote>
   <w:endnote w:id="2">
-    <w:p w14:paraId="21B39D19" w14:textId="77777777" w:rsidR="009B6100" w:rsidRDefault="00837EFD" w:rsidP="00A54046">
+    <w:p w14:paraId="718E3FC8" w14:textId="77777777" w:rsidR="008403E3" w:rsidRDefault="008403E3" w:rsidP="008403E3">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisukocowego"/>
       </w:pPr>
-      <w:r w:rsidRPr="008F2755">
+      <w:r w:rsidRPr="002F27FD">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisukocowego"/>
-          <w:rFonts w:cs="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:endnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2755">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Adres skr</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> ePUAP lub do doręczeń elektronicznych wskazuje się w przypadku wyrażenia zgody na doręczanie korespondencji za pomocą środków komunikacji elektronicznej, z zastrzeżeniem przypadków, w których organ w świetle przepisów ustawy z dnia 18 listopada 2020 r. o doręczeniach elektronicznych ma obowiązek doręczenia korespondencji na adres do doręczeń elektronicznych.</w:t>
+        <w:t>Nieobowiązkowe</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="3">
     <w:p w14:paraId="029E7D0F" w14:textId="77777777" w:rsidR="009B6100" w:rsidRDefault="00837EFD" w:rsidP="0038692E">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisukocowego"/>
       </w:pPr>
       <w:r w:rsidRPr="007A00A8">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisukocowego"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="007A00A8">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Na pisemne żądanie wnioskodawcy istnieje możliwość osobistego odbioru dokumentów w okresie do 3 dni po ich zarejestrowaniu. Po tym terminie dokumenty będę przekazywane drogą pocztową na adres wskazany we wniosku.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
@@ -10653,56 +9482,62 @@
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Mono">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:altName w:val="Tahoma"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="4B4A265F" w14:textId="77777777" w:rsidR="00DF08F2" w:rsidRDefault="00DF08F2">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2E13A706" w14:textId="77777777" w:rsidR="00837EFD" w:rsidRDefault="00837EFD">
     <w:pPr>
@@ -13953,182 +12788,190 @@
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:val="bestFit" w:percent="166"/>
   <w:embedSystemFonts/>
   <w:mirrorMargins/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001E3D89"/>
     <w:rsid w:val="000035FD"/>
     <w:rsid w:val="00003E7C"/>
     <w:rsid w:val="00052018"/>
     <w:rsid w:val="00052B8A"/>
     <w:rsid w:val="0006337F"/>
     <w:rsid w:val="00093AB2"/>
+    <w:rsid w:val="000B4D03"/>
+    <w:rsid w:val="000C10F6"/>
     <w:rsid w:val="00136A1F"/>
     <w:rsid w:val="00143333"/>
     <w:rsid w:val="00145EC4"/>
     <w:rsid w:val="001933D3"/>
     <w:rsid w:val="00195FE8"/>
     <w:rsid w:val="001A189C"/>
     <w:rsid w:val="001A5FB5"/>
     <w:rsid w:val="001B0B2B"/>
     <w:rsid w:val="001E3D89"/>
     <w:rsid w:val="002036D9"/>
     <w:rsid w:val="0023013C"/>
+    <w:rsid w:val="0023589B"/>
     <w:rsid w:val="00253531"/>
     <w:rsid w:val="002619E5"/>
     <w:rsid w:val="002725BD"/>
     <w:rsid w:val="002C7F99"/>
     <w:rsid w:val="002D0CB4"/>
     <w:rsid w:val="002E1D50"/>
     <w:rsid w:val="002E4C0F"/>
     <w:rsid w:val="002E6132"/>
     <w:rsid w:val="002E6EFA"/>
     <w:rsid w:val="00322853"/>
     <w:rsid w:val="00341E6D"/>
     <w:rsid w:val="00344859"/>
     <w:rsid w:val="003641EE"/>
     <w:rsid w:val="00366386"/>
     <w:rsid w:val="00375430"/>
     <w:rsid w:val="00377770"/>
     <w:rsid w:val="0038692E"/>
     <w:rsid w:val="0039029C"/>
     <w:rsid w:val="003910AD"/>
     <w:rsid w:val="003B1723"/>
     <w:rsid w:val="003C411D"/>
     <w:rsid w:val="003E671B"/>
+    <w:rsid w:val="00400653"/>
     <w:rsid w:val="004038A7"/>
     <w:rsid w:val="0045051E"/>
     <w:rsid w:val="00460D2C"/>
     <w:rsid w:val="004657BC"/>
     <w:rsid w:val="0047676E"/>
     <w:rsid w:val="004C10D6"/>
     <w:rsid w:val="004D2EA1"/>
     <w:rsid w:val="004D53A9"/>
     <w:rsid w:val="004E1285"/>
+    <w:rsid w:val="005064B4"/>
     <w:rsid w:val="00507F6A"/>
     <w:rsid w:val="00560D2C"/>
     <w:rsid w:val="00594B33"/>
+    <w:rsid w:val="005C48AB"/>
     <w:rsid w:val="005D041B"/>
     <w:rsid w:val="0061383B"/>
     <w:rsid w:val="00623861"/>
     <w:rsid w:val="00626CE8"/>
     <w:rsid w:val="0062746B"/>
     <w:rsid w:val="00630A2A"/>
     <w:rsid w:val="006915DA"/>
     <w:rsid w:val="0069245A"/>
     <w:rsid w:val="006D0712"/>
     <w:rsid w:val="006F1B68"/>
     <w:rsid w:val="00720B26"/>
     <w:rsid w:val="0073450E"/>
     <w:rsid w:val="00756FFB"/>
     <w:rsid w:val="007763B8"/>
     <w:rsid w:val="007A00A8"/>
     <w:rsid w:val="007A3801"/>
     <w:rsid w:val="007F0543"/>
     <w:rsid w:val="007F1A13"/>
     <w:rsid w:val="008368E4"/>
     <w:rsid w:val="00837EFD"/>
+    <w:rsid w:val="008403E3"/>
     <w:rsid w:val="008405B2"/>
     <w:rsid w:val="00860D3C"/>
     <w:rsid w:val="00872403"/>
     <w:rsid w:val="0087364D"/>
     <w:rsid w:val="008A3925"/>
     <w:rsid w:val="008A7220"/>
     <w:rsid w:val="008C1B11"/>
     <w:rsid w:val="008D5C36"/>
     <w:rsid w:val="008F2755"/>
     <w:rsid w:val="0090263F"/>
     <w:rsid w:val="00917135"/>
     <w:rsid w:val="00931172"/>
     <w:rsid w:val="0094523C"/>
     <w:rsid w:val="00961B49"/>
     <w:rsid w:val="00973BF8"/>
+    <w:rsid w:val="00991755"/>
     <w:rsid w:val="009A27D1"/>
     <w:rsid w:val="009B6100"/>
     <w:rsid w:val="00A123D3"/>
     <w:rsid w:val="00A44A68"/>
     <w:rsid w:val="00A44CFD"/>
     <w:rsid w:val="00A45AE3"/>
     <w:rsid w:val="00A47ACB"/>
     <w:rsid w:val="00A54046"/>
     <w:rsid w:val="00A5753B"/>
     <w:rsid w:val="00A83218"/>
     <w:rsid w:val="00A8429C"/>
     <w:rsid w:val="00A8477F"/>
     <w:rsid w:val="00AD2BD0"/>
+    <w:rsid w:val="00B14B2B"/>
     <w:rsid w:val="00B32A7E"/>
     <w:rsid w:val="00B732D3"/>
     <w:rsid w:val="00BA095D"/>
     <w:rsid w:val="00BE6925"/>
     <w:rsid w:val="00C35E15"/>
     <w:rsid w:val="00C43893"/>
     <w:rsid w:val="00C43B8B"/>
     <w:rsid w:val="00C52C60"/>
     <w:rsid w:val="00C64182"/>
     <w:rsid w:val="00C75F05"/>
     <w:rsid w:val="00CE03BD"/>
     <w:rsid w:val="00CF3C03"/>
     <w:rsid w:val="00D16FA0"/>
     <w:rsid w:val="00D249EE"/>
     <w:rsid w:val="00D400BA"/>
     <w:rsid w:val="00D51C14"/>
     <w:rsid w:val="00D66891"/>
     <w:rsid w:val="00D66BAB"/>
     <w:rsid w:val="00D90572"/>
     <w:rsid w:val="00D90EA4"/>
     <w:rsid w:val="00D93B61"/>
     <w:rsid w:val="00DA763E"/>
     <w:rsid w:val="00DB398B"/>
     <w:rsid w:val="00DF022E"/>
     <w:rsid w:val="00DF08F2"/>
@@ -15694,55 +14537,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1162</Words>
-  <Characters>7861</Characters>
+  <Words>1096</Words>
+  <Characters>7488</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>65</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>416</Lines>
+  <Paragraphs>225</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>UMW</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9005</CharactersWithSpaces>
+  <CharactersWithSpaces>8359</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>T1 Wniosek o wydanie zaświadczenia o ostateczności decyzji</dc:title>
   <dc:subject>T1 Wniosek o wydanie zaświadczenia o ostateczności decyzji</dc:subject>
   <dc:creator>XYZ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>