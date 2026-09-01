--- v1 (2026-04-28)
+++ v2 (2026-09-01)
@@ -208,57 +208,60 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Zabytków</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46405482" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="4248" w:firstLine="708"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Urzędu Miejskiego Wrocławia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CF6DFE3" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
+    <w:p w14:paraId="2CF6DFE3" w14:textId="61B62170" w:rsidR="001E3D89" w:rsidRDefault="00BF50DC" w:rsidP="00837EFD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="4248" w:firstLine="708"/>
       </w:pPr>
       <w:r>
-        <w:t>pl. Nowy Targ 1-8     50-141 Wrocław</w:t>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="001E3D89">
+        <w:t>l. Nowy Targ 1-8     50-141 Wrocław</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15F7DE16" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00837EFD" w:rsidRDefault="00A54046" w:rsidP="00837EFD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
@@ -5136,56 +5139,65 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>załącznik cz. IV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="693" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="13B3991F" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00991755">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ppkt 3</w:t>
+              <w:t>ppkt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4926" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6C05EE8F" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00991755">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -7841,76 +7853,92 @@
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Administratorem Pani/Pana danych osobowych jest Prezydent Wrocławia.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0EEFFAA1" w14:textId="77777777" w:rsidR="00C43893" w:rsidRPr="00D90EA4" w:rsidRDefault="00C43893" w:rsidP="00C43893">
             <w:pPr>
               <w:pStyle w:val="Inne0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D90EA4">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Można się z nim skontaktować w następujący sposób:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="276E98C7" w14:textId="77777777" w:rsidR="00C43893" w:rsidRPr="00D90EA4" w:rsidRDefault="00C43893" w:rsidP="00C43893">
+          <w:p w14:paraId="276E98C7" w14:textId="2ACED2E0" w:rsidR="00C43893" w:rsidRPr="00D90EA4" w:rsidRDefault="00C43893" w:rsidP="00C43893">
             <w:pPr>
               <w:pStyle w:val="Inne0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="301"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:hanging="2880"/>
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D90EA4">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>listownie na adres: pl. Nowy Targ 1-8, 50-141 Wrocław,</w:t>
+              <w:t xml:space="preserve">listownie na adres: </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF50DC">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D90EA4">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>l. Nowy Targ 1-8, 50-141 Wrocław,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58E7DD2A" w14:textId="77777777" w:rsidR="00C43893" w:rsidRPr="00D90EA4" w:rsidRDefault="00C43893" w:rsidP="00C43893">
             <w:pPr>
               <w:pStyle w:val="Inne0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="301"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:hanging="2880"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D90EA4">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -8894,76 +8922,92 @@
             <w:r w:rsidRPr="00D90EA4">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>inspektorem można się kontaktować we wszystkich sprawach dotyczących przetwarzania Pani/Pana danych osobowych oraz korzystania z przysługujących praw związanych z ich przetwarzaniem. Kontakt z</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D90EA4">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>inspektorem jest możliwy w następujący sposób:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65AF312E" w14:textId="77777777" w:rsidR="00C43893" w:rsidRDefault="00C43893" w:rsidP="00C43893">
+          <w:p w14:paraId="65AF312E" w14:textId="5A71AE74" w:rsidR="00C43893" w:rsidRDefault="00C43893" w:rsidP="00C43893">
             <w:pPr>
               <w:pStyle w:val="Inne0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="301"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:hanging="2880"/>
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D90EA4">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>listownie na adres: al. Marcina Kromera 44, 51-163 Wrocław,</w:t>
+              <w:t xml:space="preserve">listownie na adres: </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF50DC">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D90EA4">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>l. Marcina Kromera 44, 51-163 Wrocław,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CFE9A3D" w14:textId="152BA3DE" w:rsidR="00C43893" w:rsidRPr="00D90EA4" w:rsidRDefault="00C43893" w:rsidP="00C43893">
             <w:pPr>
               <w:pStyle w:val="Inne0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="301"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D90EA4">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -9072,51 +9116,51 @@
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E04707A" w14:textId="008880F6" w:rsidR="003C411D" w:rsidRPr="003C411D" w:rsidRDefault="005064B4" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="8" w:name="_Hlk134088397"/>
+            <w:bookmarkStart w:id="9" w:name="_Hlk134088397"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9277" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B5BBDB5" w14:textId="77777777" w:rsidR="003C411D" w:rsidRPr="003C411D" w:rsidRDefault="003C411D" w:rsidP="00837EFD">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
@@ -9261,51 +9305,51 @@
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA095D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
             <w:r w:rsidR="0061383B" w:rsidRPr="00BA095D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:tbl>
     <w:p w14:paraId="384C7967" w14:textId="77777777" w:rsidR="0061383B" w:rsidRPr="0061383B" w:rsidRDefault="0061383B" w:rsidP="00837EFD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68DA3CE8" w14:textId="77777777" w:rsidR="0061383B" w:rsidRPr="0061383B" w:rsidRDefault="0061383B" w:rsidP="00837EFD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="175F7DFB" w14:textId="77777777" w:rsidR="00D66891" w:rsidRDefault="0061383B" w:rsidP="00837EFD">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00A45AE3">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>*      niepotrzebne skreślić</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4570B6AA" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00837EFD">
       <w:pPr>
@@ -9497,51 +9541,51 @@
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="4B4A265F" w14:textId="77777777" w:rsidR="00DF08F2" w:rsidRDefault="00DF08F2">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2E13A706" w14:textId="77777777" w:rsidR="00837EFD" w:rsidRDefault="00837EFD">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="4020"/>
         <w:tab w:val="center" w:pos="4639"/>
@@ -12788,124 +12832,127 @@
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:val="bestFit" w:percent="166"/>
+  <w:zoom w:percent="210"/>
   <w:embedSystemFonts/>
   <w:mirrorMargins/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001E3D89"/>
     <w:rsid w:val="000035FD"/>
     <w:rsid w:val="00003E7C"/>
+    <w:rsid w:val="00017389"/>
     <w:rsid w:val="00052018"/>
     <w:rsid w:val="00052B8A"/>
     <w:rsid w:val="0006337F"/>
     <w:rsid w:val="00093AB2"/>
     <w:rsid w:val="000B4D03"/>
     <w:rsid w:val="000C10F6"/>
     <w:rsid w:val="00136A1F"/>
     <w:rsid w:val="00143333"/>
     <w:rsid w:val="00145EC4"/>
     <w:rsid w:val="001933D3"/>
     <w:rsid w:val="00195FE8"/>
     <w:rsid w:val="001A189C"/>
     <w:rsid w:val="001A5FB5"/>
     <w:rsid w:val="001B0B2B"/>
     <w:rsid w:val="001E3D89"/>
     <w:rsid w:val="002036D9"/>
     <w:rsid w:val="0023013C"/>
     <w:rsid w:val="0023589B"/>
     <w:rsid w:val="00253531"/>
     <w:rsid w:val="002619E5"/>
     <w:rsid w:val="002725BD"/>
     <w:rsid w:val="002C7F99"/>
     <w:rsid w:val="002D0CB4"/>
     <w:rsid w:val="002E1D50"/>
     <w:rsid w:val="002E4C0F"/>
     <w:rsid w:val="002E6132"/>
     <w:rsid w:val="002E6EFA"/>
     <w:rsid w:val="00322853"/>
     <w:rsid w:val="00341E6D"/>
     <w:rsid w:val="00344859"/>
     <w:rsid w:val="003641EE"/>
     <w:rsid w:val="00366386"/>
     <w:rsid w:val="00375430"/>
     <w:rsid w:val="00377770"/>
     <w:rsid w:val="0038692E"/>
     <w:rsid w:val="0039029C"/>
     <w:rsid w:val="003910AD"/>
     <w:rsid w:val="003B1723"/>
     <w:rsid w:val="003C411D"/>
     <w:rsid w:val="003E671B"/>
+    <w:rsid w:val="003F62DB"/>
     <w:rsid w:val="00400653"/>
     <w:rsid w:val="004038A7"/>
     <w:rsid w:val="0045051E"/>
     <w:rsid w:val="00460D2C"/>
     <w:rsid w:val="004657BC"/>
     <w:rsid w:val="0047676E"/>
     <w:rsid w:val="004C10D6"/>
     <w:rsid w:val="004D2EA1"/>
     <w:rsid w:val="004D53A9"/>
     <w:rsid w:val="004E1285"/>
     <w:rsid w:val="005064B4"/>
     <w:rsid w:val="00507F6A"/>
     <w:rsid w:val="00560D2C"/>
     <w:rsid w:val="00594B33"/>
     <w:rsid w:val="005C48AB"/>
     <w:rsid w:val="005D041B"/>
     <w:rsid w:val="0061383B"/>
     <w:rsid w:val="00623861"/>
     <w:rsid w:val="00626CE8"/>
     <w:rsid w:val="0062746B"/>
     <w:rsid w:val="00630A2A"/>
     <w:rsid w:val="006915DA"/>
     <w:rsid w:val="0069245A"/>
     <w:rsid w:val="006D0712"/>
     <w:rsid w:val="006F1B68"/>
@@ -12932,50 +12979,51 @@
     <w:rsid w:val="0090263F"/>
     <w:rsid w:val="00917135"/>
     <w:rsid w:val="00931172"/>
     <w:rsid w:val="0094523C"/>
     <w:rsid w:val="00961B49"/>
     <w:rsid w:val="00973BF8"/>
     <w:rsid w:val="00991755"/>
     <w:rsid w:val="009A27D1"/>
     <w:rsid w:val="009B6100"/>
     <w:rsid w:val="00A123D3"/>
     <w:rsid w:val="00A44A68"/>
     <w:rsid w:val="00A44CFD"/>
     <w:rsid w:val="00A45AE3"/>
     <w:rsid w:val="00A47ACB"/>
     <w:rsid w:val="00A54046"/>
     <w:rsid w:val="00A5753B"/>
     <w:rsid w:val="00A83218"/>
     <w:rsid w:val="00A8429C"/>
     <w:rsid w:val="00A8477F"/>
     <w:rsid w:val="00AD2BD0"/>
     <w:rsid w:val="00B14B2B"/>
     <w:rsid w:val="00B32A7E"/>
     <w:rsid w:val="00B732D3"/>
     <w:rsid w:val="00BA095D"/>
     <w:rsid w:val="00BE6925"/>
+    <w:rsid w:val="00BF50DC"/>
     <w:rsid w:val="00C35E15"/>
     <w:rsid w:val="00C43893"/>
     <w:rsid w:val="00C43B8B"/>
     <w:rsid w:val="00C52C60"/>
     <w:rsid w:val="00C64182"/>
     <w:rsid w:val="00C75F05"/>
     <w:rsid w:val="00CE03BD"/>
     <w:rsid w:val="00CF3C03"/>
     <w:rsid w:val="00D16FA0"/>
     <w:rsid w:val="00D249EE"/>
     <w:rsid w:val="00D400BA"/>
     <w:rsid w:val="00D51C14"/>
     <w:rsid w:val="00D66891"/>
     <w:rsid w:val="00D66BAB"/>
     <w:rsid w:val="00D90572"/>
     <w:rsid w:val="00D90EA4"/>
     <w:rsid w:val="00D93B61"/>
     <w:rsid w:val="00DA763E"/>
     <w:rsid w:val="00DB398B"/>
     <w:rsid w:val="00DF022E"/>
     <w:rsid w:val="00DF08F2"/>
     <w:rsid w:val="00DF173E"/>
     <w:rsid w:val="00E04D79"/>
     <w:rsid w:val="00E13B65"/>
     <w:rsid w:val="00E33D86"/>
@@ -14534,58 +14582,58 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1096</Words>
   <Characters>7488</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>416</Lines>
-  <Paragraphs>225</Paragraphs>
+  <Lines>62</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>UMW</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8359</CharactersWithSpaces>
+  <CharactersWithSpaces>8567</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>T1 Wniosek o wydanie zaświadczenia o ostateczności decyzji</dc:title>
   <dc:subject>T1 Wniosek o wydanie zaświadczenia o ostateczności decyzji</dc:subject>
   <dc:creator>XYZ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>