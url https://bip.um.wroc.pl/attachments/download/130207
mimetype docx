--- v0 (2025-11-15)
+++ v1 (2026-04-27)
@@ -1,1125 +1,3249 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="00594BFE" w:rsidRPr="00181A3A" w:rsidRDefault="00F96DCD" w:rsidP="00181A3A">
+    <w:p w:rsidR="00AE3406" w:rsidRPr="00C0554C" w:rsidRDefault="00AE3406" w:rsidP="00C0554C">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
-        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="22"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uchwała nr </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0554C" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00181A3A">
-[...5 lines deleted...]
-        <w:t>/NWZ/2022</w:t>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="005C45C2" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="0073048E" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F5DB2" w:rsidRPr="00181A3A" w:rsidRDefault="00AF10E9" w:rsidP="00181A3A">
+    <w:p w:rsidR="00AE3406" w:rsidRPr="00C0554C" w:rsidRDefault="00AE3406" w:rsidP="00C0554C">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
-        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="22"/>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nadzwyczajnego Zgromadzenia Wspólników</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AE3406" w:rsidRPr="00C0554C" w:rsidRDefault="00AE3406" w:rsidP="00C0554C">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>spółki Wrocławskie Mieszkania</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AE3406" w:rsidRPr="00C0554C" w:rsidRDefault="00AE3406" w:rsidP="00C0554C">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Spółka z ograniczoną odpowiedzialnością</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AE3406" w:rsidRPr="00C0554C" w:rsidRDefault="00AE3406" w:rsidP="00C0554C">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">z dnia </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0554C" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6996" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00594BFE" w:rsidRPr="00181A3A">
-[...5 lines deleted...]
-        <w:t>Klub Sportowy "Śląsk Wrocław" Spółka Akcyjna</w:t>
+      <w:r w:rsidR="0073048E" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>maja</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6B3E" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r w:rsidR="005C45C2" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="0073048E" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> roku</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00594BFE" w:rsidRPr="00181A3A" w:rsidRDefault="00594BFE" w:rsidP="00181A3A">
-[...39 lines deleted...]
-        <w:ind w:right="51"/>
+    <w:p w:rsidR="0098120E" w:rsidRPr="00C0554C" w:rsidRDefault="009B6EAD" w:rsidP="00C0554C">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="040308"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00181A3A">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0554C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">w sprawie zmiany uchwały nr 5/NWZ/2017 </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+        <w:t>dotycząca</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3406" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000004"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F57A8" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zmiany uchwały nr 19/17 Zwyczajnego Zgromadzenia Wspólników spółki </w:t>
+      </w:r>
+      <w:r w:rsidR="001F57A8" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000004"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wrocławskie Mieszkania S</w:t>
+      </w:r>
+      <w:r w:rsidR="001F57A8" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>półka z ograniczoną odpowiedzialnością z dnia 6 czerwca 2017 ro</w:t>
+      </w:r>
+      <w:r w:rsidR="00A46EF3" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidR="001F57A8" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u w sprawie zasad kształtowania wynagrodzeń Członków Zarządu spółki Wrocławskie Mieszkania Spółka z ograniczoną odpowiedzialnością</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AE3406" w:rsidRPr="00C0554C" w:rsidRDefault="0098120E" w:rsidP="00C0554C">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Działając na podstawie § </w:t>
+      </w:r>
+      <w:r w:rsidR="002D3F47" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pkt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002D3F47" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3406" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">umowy spółki z ograniczoną odpowiedzialnością </w:t>
+      </w:r>
+      <w:r w:rsidR="00D25C9D" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">z dnia 2 października 2007 r. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3406" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(w brzmieniu tekstu jednolitego przyjętego uchwałą Nr </w:t>
+      </w:r>
+      <w:r w:rsidR="00A66632" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3406" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/20</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66632" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="0073048E" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3406" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zarządu Wrocławskie Mieszkania Spółka z ograniczoną odpowiedzialnością z dnia </w:t>
+      </w:r>
+      <w:r w:rsidR="0073048E" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>15 grudnia</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66632" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="0073048E" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3406" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r.), </w:t>
+      </w:r>
+      <w:r w:rsidR="00297407" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidR="00297407" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
-          <w:color w:val="000004"/>
-[...8 lines deleted...]
-          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zw. z art. 4-7 ustawy z dnia 9 czerwca 2016 r. o zasadach kształtowania wynagrodzeń</w:t>
+      </w:r>
+      <w:r w:rsidR="00297407" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> osób kierujących niektórymi spółkami (Dz. U. z 2020 r., poz. 1907 ze zm.), </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3406" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zgromadzenie Wspólników uchwala, co następuje: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AE3406" w:rsidRPr="00C0554C" w:rsidRDefault="00FE65F7" w:rsidP="00C0554C">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3406" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F57A8" w:rsidRPr="00C0554C" w:rsidRDefault="001F57A8" w:rsidP="00C0554C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
-          <w:color w:val="000004"/>
-[...8 lines deleted...]
-          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W uchwale </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Helv"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nr </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53D2B" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/17 Zwyczajnego Zgromadzenia Wspólników </w:t>
+      </w:r>
+      <w:r w:rsidR="00A46EF3" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">spółki </w:t>
+      </w:r>
+      <w:r w:rsidR="00A46EF3" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
-          <w:color w:val="000004"/>
-[...8 lines deleted...]
-          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wrocławskie Mieszkania </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
-          <w:color w:val="000004"/>
-[...8 lines deleted...]
-          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A46EF3" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>półka z ograniczoną odpowiedzialnością</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z dnia </w:t>
+      </w:r>
+      <w:r w:rsidR="00A46EF3" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> czerwca 2017 roku w sprawie zasad kształtowania wynagrodzeń Członków Zarządu </w:t>
+      </w:r>
+      <w:r w:rsidR="00A46EF3" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
-          <w:color w:val="000004"/>
-[...8 lines deleted...]
-          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">spółki </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> z dnia 19 października 2017 roku w sprawie zasad kształtowania wynagrodzeń Członków Zarządu</w:t>
+        <w:t>Wrocław</w:t>
+      </w:r>
+      <w:r w:rsidR="00A46EF3" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>skie Mieszkania</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A46EF3" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>półka z ograniczoną odpowiedzialnością</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, (zmienionej uchwałami Zgromadzenia Wspólników</w:t>
+      </w:r>
+      <w:r w:rsidR="00A46EF3" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: nr 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/18 z dnia </w:t>
+      </w:r>
+      <w:r w:rsidR="00A46EF3" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22 marca 2018 roku, </w:t>
+      </w:r>
+      <w:r w:rsidR="0073048E" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nr </w:t>
+      </w:r>
+      <w:r w:rsidR="00A46EF3" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>24/18 z dnia 28 grudnia 2018 roku</w:t>
+      </w:r>
+      <w:r w:rsidR="0073048E" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nr </w:t>
+      </w:r>
+      <w:r w:rsidR="00A46EF3" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/19 z dnia </w:t>
+      </w:r>
+      <w:r w:rsidR="00A46EF3" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A46EF3" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>czerwca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2019 roku</w:t>
+      </w:r>
+      <w:r w:rsidR="0073048E" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz </w:t>
+      </w:r>
+      <w:r w:rsidR="009B6EAD" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0073048E" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nr 1/21 z dnia 29 kwietnia 2021 roku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>), wprowadza się następując</w:t>
+      </w:r>
+      <w:r w:rsidR="00A46EF3" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zmian</w:t>
+      </w:r>
+      <w:r w:rsidR="00A46EF3" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00594BFE" w:rsidRPr="00181A3A" w:rsidRDefault="00594BFE" w:rsidP="00181A3A">
-[...107 lines deleted...]
-        <w:t>Nadzwyczajne Walne Zgromadzenie spółki pod firmą Wrocławski Klub Sportowy "Śląsk Wrocław” S.A. z siedzibą we Wrocławiu uchwala, co następuje:</w:t>
+    <w:p w:rsidR="001F57A8" w:rsidRPr="00C0554C" w:rsidRDefault="001F57A8" w:rsidP="004110A9">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ 5 ust. 2 </w:t>
+      </w:r>
+      <w:r w:rsidR="009B6EAD" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00D13AE5" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>skreśla się;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00594BFE" w:rsidRPr="00181A3A" w:rsidRDefault="00594BFE" w:rsidP="00181A3A">
-[...221 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidR="009359F6" w:rsidRPr="00C0554C" w:rsidRDefault="009B6EAD" w:rsidP="004110A9">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="1418"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00181A3A">
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidR="00470232" w:rsidRPr="00C0554C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00A42F03" w:rsidRPr="00181A3A">
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> § 6 w ust. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0554C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...20 lines deleted...]
-        <w:t>;</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F96DCD" w:rsidRPr="00181A3A" w:rsidRDefault="005352F4" w:rsidP="00181A3A">
-[...60 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidR="004110A9" w:rsidRDefault="009359F6" w:rsidP="00B87FF3">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
+        <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="284"/>
+        <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00181A3A">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00181A3A">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C0554C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. </w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00181A3A">
+        <w:t>pkt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C0554C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">zakresu i zasad udostępniania </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00181A3A">
+        <w:t xml:space="preserve"> 5) otrzymuje brzmienie:</w:t>
+      </w:r>
+      <w:r w:rsidR="004110A9" w:rsidRPr="004110A9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009359F6" w:rsidRDefault="004110A9" w:rsidP="004110A9">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5) Umowa może być rozwiązana w każdym czasie wskutek porozumienia Stron.”,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00470232" w:rsidRPr="004110A9" w:rsidRDefault="004110A9" w:rsidP="00B87FF3">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004110A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009359F6" w:rsidRPr="004110A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0073048E" w:rsidRPr="004110A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pkt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0073048E" w:rsidRPr="004110A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8</w:t>
+      </w:r>
+      <w:r w:rsidR="003C41E9" w:rsidRPr="004110A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002535C9" w:rsidRPr="004110A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lit. a), b) i d) </w:t>
+      </w:r>
+      <w:r w:rsidR="003C41E9" w:rsidRPr="004110A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>otrzymuj</w:t>
+      </w:r>
+      <w:r w:rsidR="002535C9" w:rsidRPr="004110A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ą</w:t>
+      </w:r>
+      <w:r w:rsidR="00470232" w:rsidRPr="004110A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> brzmieni</w:t>
+      </w:r>
+      <w:r w:rsidR="003C41E9" w:rsidRPr="004110A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00470232" w:rsidRPr="004110A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0073048E" w:rsidRPr="00C0554C" w:rsidRDefault="00470232" w:rsidP="004110A9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph1"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Book Antiqua"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002535C9" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) </w:t>
+      </w:r>
+      <w:r w:rsidR="0073048E" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Book Antiqua"/>
+        </w:rPr>
+        <w:t>wygaśnięcia ma</w:t>
+      </w:r>
+      <w:r w:rsidR="002535C9" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Book Antiqua"/>
+        </w:rPr>
+        <w:t>ndatu na skutek upływu kadencji</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0095C" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Book Antiqua"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="002535C9" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Book Antiqua"/>
+        </w:rPr>
+        <w:t>”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0073048E" w:rsidRPr="00C0554C" w:rsidRDefault="00873A19" w:rsidP="004110A9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph1"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Book Antiqua"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Book Antiqua"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Członkom Zarządu urządzeń technicznych oraz zasobów stanowiących mienie Spółki niezbędnych do wykonywania funkcji.”.</w:t>
+        <w:t xml:space="preserve">„ b) </w:t>
+      </w:r>
+      <w:r w:rsidR="0073048E" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Book Antiqua"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zmiany funkcji pełnionej przez </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Book Antiqua"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Członka </w:t>
+      </w:r>
+      <w:r w:rsidR="0073048E" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Book Antiqua"/>
+        </w:rPr>
+        <w:t>Zarząd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Book Antiqua"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="0073048E" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Book Antiqua"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w składzie Zarządu Spółki</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0095C" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Book Antiqua"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Book Antiqua"/>
+        </w:rPr>
+        <w:t>”;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00594BFE" w:rsidRPr="00181A3A" w:rsidRDefault="00594BFE" w:rsidP="00181A3A">
-[...14 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidR="0073048E" w:rsidRPr="00C0554C" w:rsidRDefault="00873A19" w:rsidP="004110A9">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Book Antiqua"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Book Antiqua"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidR="009B6EAD" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Book Antiqua"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Book Antiqua"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d) </w:t>
+      </w:r>
+      <w:r w:rsidR="0073048E" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Book Antiqua"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zatrudnienia </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Book Antiqua"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Członka </w:t>
+      </w:r>
+      <w:r w:rsidR="0073048E" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Book Antiqua"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zarząd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Book Antiqua"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u w</w:t>
+      </w:r>
+      <w:r w:rsidR="0073048E" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Book Antiqua"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> spółce z udziałem Gminy Wrocław, jednostce organizacyjnej Gminy Wrocław</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0095C" w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Book Antiqua"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AE3406" w:rsidRPr="00C0554C" w:rsidRDefault="00AE3406" w:rsidP="00C0554C">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>§ 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00594BFE" w:rsidRDefault="00594BFE" w:rsidP="00181A3A">
-[...23 lines deleted...]
-        <w:t xml:space="preserve">Uchwała wchodzi w życie z dniem podjęcia. </w:t>
+    <w:p w:rsidR="00AE3406" w:rsidRPr="00C0554C" w:rsidRDefault="00AE3406" w:rsidP="00C0554C">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uchwała wchodzi w życie z dniem podjęcia.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00181A3A" w:rsidRDefault="00181A3A" w:rsidP="00181A3A">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w:rsidR="00AE3406" w:rsidRPr="00C0554C" w:rsidRDefault="00C0554C" w:rsidP="004110A9">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="360" w:lineRule="auto"/>
-        <w:ind w:right="6"/>
-[...6 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-        <w:t>dokument podpisała:</w:t>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dokument podpisa</w:t>
+      </w:r>
+      <w:r w:rsidR="004110A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ł</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00181A3A" w:rsidRPr="00181A3A" w:rsidRDefault="00181A3A" w:rsidP="00181A3A">
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Przewodnicząca Walnego Zgromadzenia Maria </w:t>
+    <w:p w:rsidR="00AE3406" w:rsidRPr="00C0554C" w:rsidRDefault="00C0554C" w:rsidP="00C0554C">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Przewodniczący Zgromadzenia Wspólników Jacek </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>Michułka</w:t>
+      <w:r w:rsidRPr="00C0554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sutryk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00181A3A" w:rsidRPr="00181A3A" w:rsidRDefault="00181A3A">
-[...17 lines deleted...]
-    <w:sectPr w:rsidR="00181A3A" w:rsidRPr="00181A3A" w:rsidSect="0064477E">
+    <w:sectPr w:rsidR="00AE3406" w:rsidRPr="00C0554C" w:rsidSect="00C0554C">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="899" w:right="1417" w:bottom="1560" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Book Antiqua">
+    <w:panose1 w:val="02040602050305030304"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Helv">
+    <w:panose1 w:val="020B0604020202030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="238B4056"/>
+    <w:nsid w:val="00992028"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BDE2301C"/>
-[...7 lines deleted...]
-      </w:pPr>
+    <w:tmpl w:val="88C09B18"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2292" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3012" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3732" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4452" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5172" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5892" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6612" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7332" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="070B5E89"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2FD0CD3A"/>
+    <w:lvl w:ilvl="0" w:tplc="C6C06C0C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="1DEC1E81"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D3749B98"/>
+    <w:lvl w:ilvl="0" w:tplc="04150011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="25031A7C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B04C09D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04150011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="2B36707E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AD0E6438"/>
+    <w:lvl w:ilvl="0" w:tplc="B38C8D3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="30E32FEE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B310DEA2"/>
+    <w:lvl w:ilvl="0" w:tplc="04150017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1506" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2226" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2946" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3666" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4386" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5106" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5826" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6546" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="31344DA1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B8182070"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="47F0126B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A3767FD0"/>
+    <w:lvl w:ilvl="0" w:tplc="40882EB0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="58AE464D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="978C7AE4"/>
+    <w:lvl w:ilvl="0" w:tplc="04150017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1353" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2073" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2793" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3513" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4233" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4953" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5673" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6393" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7113" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="650C5619"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6F5CB45E"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="6BBC6BF2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="19B82788"/>
+    <w:lvl w:ilvl="0" w:tplc="5840E888">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="397"/>
+        </w:tabs>
+        <w:ind w:left="397" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F4B0A9F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="6BF84F36"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6CFA39BC"/>
+    <w:lvl w:ilvl="0" w:tplc="F6F60710">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="6FD919BE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6FD919BE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13">
+    <w:nsid w:val="7615463E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D1AE982E"/>
+    <w:lvl w:ilvl="0" w:tplc="04150017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1571" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2291" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3011" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3731" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4451" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5171" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5891" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6611" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7331" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="2"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
-    <w:rsidRoot w:val="00594BFE"/>
-[...18 lines deleted...]
-    <w:rsid w:val="00F96DCD"/>
+    <w:rsidRoot w:val="00BA6B3E"/>
+    <w:rsid w:val="00076C1B"/>
+    <w:rsid w:val="000B54E5"/>
+    <w:rsid w:val="000C032B"/>
+    <w:rsid w:val="00197A1E"/>
+    <w:rsid w:val="001A5C0A"/>
+    <w:rsid w:val="001F061C"/>
+    <w:rsid w:val="001F56C0"/>
+    <w:rsid w:val="001F57A8"/>
+    <w:rsid w:val="00205849"/>
+    <w:rsid w:val="0022321C"/>
+    <w:rsid w:val="002535C9"/>
+    <w:rsid w:val="00297407"/>
+    <w:rsid w:val="002D3F47"/>
+    <w:rsid w:val="002D74E6"/>
+    <w:rsid w:val="002F6B01"/>
+    <w:rsid w:val="00375266"/>
+    <w:rsid w:val="003B097A"/>
+    <w:rsid w:val="003C41E9"/>
+    <w:rsid w:val="003E04B8"/>
+    <w:rsid w:val="004110A9"/>
+    <w:rsid w:val="0043493E"/>
+    <w:rsid w:val="00470232"/>
+    <w:rsid w:val="004826B1"/>
+    <w:rsid w:val="004E2622"/>
+    <w:rsid w:val="00504AC6"/>
+    <w:rsid w:val="0053063C"/>
+    <w:rsid w:val="00536B50"/>
+    <w:rsid w:val="00537BDC"/>
+    <w:rsid w:val="00564EB1"/>
+    <w:rsid w:val="00597FEB"/>
+    <w:rsid w:val="005C45C2"/>
+    <w:rsid w:val="005F317F"/>
+    <w:rsid w:val="0062721D"/>
+    <w:rsid w:val="00684035"/>
+    <w:rsid w:val="006F4BA3"/>
+    <w:rsid w:val="0073048E"/>
+    <w:rsid w:val="00754121"/>
+    <w:rsid w:val="00777B2F"/>
+    <w:rsid w:val="00782568"/>
+    <w:rsid w:val="00791114"/>
+    <w:rsid w:val="007B2584"/>
+    <w:rsid w:val="007B7A09"/>
+    <w:rsid w:val="007D3F24"/>
+    <w:rsid w:val="008629F9"/>
+    <w:rsid w:val="00873A19"/>
+    <w:rsid w:val="008E2F79"/>
+    <w:rsid w:val="009071EC"/>
+    <w:rsid w:val="00915E1F"/>
+    <w:rsid w:val="009359F6"/>
+    <w:rsid w:val="0098120E"/>
+    <w:rsid w:val="00987C84"/>
+    <w:rsid w:val="009B6EAD"/>
+    <w:rsid w:val="009F219C"/>
+    <w:rsid w:val="009F242F"/>
+    <w:rsid w:val="00A14D3F"/>
+    <w:rsid w:val="00A46EF3"/>
+    <w:rsid w:val="00A52F9E"/>
+    <w:rsid w:val="00A53D2B"/>
+    <w:rsid w:val="00A61663"/>
+    <w:rsid w:val="00A66632"/>
+    <w:rsid w:val="00AE05A6"/>
+    <w:rsid w:val="00AE3406"/>
+    <w:rsid w:val="00AE6996"/>
+    <w:rsid w:val="00B20FBA"/>
+    <w:rsid w:val="00B211BF"/>
+    <w:rsid w:val="00B5212D"/>
+    <w:rsid w:val="00B53B6E"/>
+    <w:rsid w:val="00B87FF3"/>
+    <w:rsid w:val="00B96423"/>
+    <w:rsid w:val="00BA6B3E"/>
+    <w:rsid w:val="00BC121E"/>
+    <w:rsid w:val="00BE22AC"/>
+    <w:rsid w:val="00C04F02"/>
+    <w:rsid w:val="00C0554C"/>
+    <w:rsid w:val="00C10D1A"/>
+    <w:rsid w:val="00C55B43"/>
+    <w:rsid w:val="00C81EA8"/>
+    <w:rsid w:val="00CD5C0C"/>
+    <w:rsid w:val="00CF7153"/>
+    <w:rsid w:val="00D13AE5"/>
+    <w:rsid w:val="00D25C9D"/>
+    <w:rsid w:val="00D70859"/>
+    <w:rsid w:val="00DA2A84"/>
+    <w:rsid w:val="00DC742F"/>
+    <w:rsid w:val="00DD5AD5"/>
+    <w:rsid w:val="00DD60DA"/>
+    <w:rsid w:val="00E15FD3"/>
+    <w:rsid w:val="00E16A3F"/>
+    <w:rsid w:val="00E20A90"/>
+    <w:rsid w:val="00E53391"/>
+    <w:rsid w:val="00E669C7"/>
+    <w:rsid w:val="00E953BB"/>
+    <w:rsid w:val="00EB02E7"/>
+    <w:rsid w:val="00EB4EA7"/>
+    <w:rsid w:val="00EC2C20"/>
+    <w:rsid w:val="00F0095C"/>
+    <w:rsid w:val="00F46593"/>
+    <w:rsid w:val="00F87C0F"/>
+    <w:rsid w:val="00FB7F00"/>
+    <w:rsid w:val="00FE01AB"/>
+    <w:rsid w:val="00FE65F7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4098"/>
+    <o:shapedefaults v:ext="edit" spidmax="33794"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
@@ -1223,144 +3347,300 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00594BFE"/>
+    <w:rsid w:val="00E669C7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek1Znak"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="000F5DB2"/>
+    <w:rsid w:val="00C0554C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="480"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="32"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Styl">
-[...1 lines deleted...]
-    <w:rsid w:val="00594BFE"/>
+  <w:style w:type="paragraph" w:styleId="Tekstpodstawowy">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E669C7"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tytu">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E669C7"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paragraf">
+    <w:name w:val="Paragraf"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:rsid w:val="00E669C7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
+      <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:before="240" w:after="240"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:b/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstpodstawowy3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E669C7"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstpodstawowywcity">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E669C7"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:ind w:left="1304" w:hanging="1304"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstpodstawowy2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E669C7"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstpodstawowywcity2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E669C7"/>
+    <w:pPr>
+      <w:ind w:left="180" w:hanging="180"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Podtytu">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E669C7"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Akapitzlist">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE65F7"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListParagraph1">
+    <w:name w:val="List Paragraph1"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0073048E"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
     <w:name w:val="Nagłówek 1 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="000F5DB2"/>
+    <w:rsid w:val="00C0554C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="32"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:divs>
-    <w:div w:id="1333799359">
+    <w:div w:id="1236475289">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1262644145">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1630090393">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
@@ -1628,66 +3908,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>281</Words>
-  <Characters>1692</Characters>
+  <Words>286</Words>
+  <Characters>1722</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Uchwała nr</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>UMW</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1970</CharactersWithSpaces>
+  <CharactersWithSpaces>2004</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>umkawe02</dc:creator>
+  <dc:title>Uchwała nr</dc:title>
+  <dc:creator>WI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>