--- v1 (2026-02-02)
+++ v2 (2026-09-01)
@@ -120,57 +120,60 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> i Zabytków </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2326A453" w14:textId="77777777" w:rsidR="00855090" w:rsidRDefault="00855090" w:rsidP="004A7022">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="4248" w:firstLine="708"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Urzędu Miejskiego Wrocławia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C7AD993" w14:textId="77777777" w:rsidR="00855090" w:rsidRDefault="00855090" w:rsidP="004A7022">
+    <w:p w14:paraId="1C7AD993" w14:textId="139D07AC" w:rsidR="00855090" w:rsidRDefault="004134E6" w:rsidP="004A7022">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="4248" w:firstLine="708"/>
       </w:pPr>
       <w:r>
-        <w:t>pl. Nowy Targ 1-8     50-141 Wrocław</w:t>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00855090">
+        <w:t>l. Nowy Targ 1-8     50-141 Wrocław</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FF99294" w14:textId="387E8D68" w:rsidR="00F90A7C" w:rsidRDefault="00F90A7C" w:rsidP="004A7022">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DD6D3DD" w14:textId="77777777" w:rsidR="00AF612D" w:rsidRPr="0066496D" w:rsidRDefault="00AF612D" w:rsidP="00AF612D">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
@@ -6558,51 +6561,51 @@
           <w:rStyle w:val="Odwoanieprzypisukocowego"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2755">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Nieobowiązkowe</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -6621,51 +6624,51 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="4A00E578" w14:textId="77777777" w:rsidR="00A17964" w:rsidRDefault="00A17964">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="282F3C70" w14:textId="77777777" w:rsidR="00855090" w:rsidRDefault="00855090">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="4020"/>
         <w:tab w:val="center" w:pos="4639"/>
@@ -9332,51 +9335,51 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="219"/>
+  <w:zoom w:percent="210"/>
   <w:embedSystemFonts/>
   <w:mirrorMargins/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -9384,50 +9387,51 @@
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E339A0"/>
     <w:rsid w:val="000035FD"/>
     <w:rsid w:val="00055EF0"/>
     <w:rsid w:val="000F1EBF"/>
     <w:rsid w:val="00106380"/>
     <w:rsid w:val="001139A0"/>
     <w:rsid w:val="00114957"/>
     <w:rsid w:val="00145EC4"/>
     <w:rsid w:val="00190D52"/>
     <w:rsid w:val="00197ADA"/>
     <w:rsid w:val="002103DC"/>
     <w:rsid w:val="00230A6D"/>
     <w:rsid w:val="002437E4"/>
     <w:rsid w:val="00276AE3"/>
     <w:rsid w:val="002B575B"/>
     <w:rsid w:val="002C7F99"/>
     <w:rsid w:val="002E6132"/>
     <w:rsid w:val="00321AC3"/>
     <w:rsid w:val="00322853"/>
     <w:rsid w:val="003910AD"/>
     <w:rsid w:val="003C411D"/>
+    <w:rsid w:val="004134E6"/>
     <w:rsid w:val="00454FC6"/>
     <w:rsid w:val="00466089"/>
     <w:rsid w:val="0048693E"/>
     <w:rsid w:val="004A7022"/>
     <w:rsid w:val="00533845"/>
     <w:rsid w:val="005C74B1"/>
     <w:rsid w:val="005D041B"/>
     <w:rsid w:val="006507C7"/>
     <w:rsid w:val="006825E2"/>
     <w:rsid w:val="006915DA"/>
     <w:rsid w:val="006A347B"/>
     <w:rsid w:val="006C0EBB"/>
     <w:rsid w:val="006E38D1"/>
     <w:rsid w:val="00730B3F"/>
     <w:rsid w:val="00765642"/>
     <w:rsid w:val="00771066"/>
     <w:rsid w:val="007D5A48"/>
     <w:rsid w:val="007F0543"/>
     <w:rsid w:val="00847A09"/>
     <w:rsid w:val="00855090"/>
     <w:rsid w:val="008F2755"/>
     <w:rsid w:val="00917135"/>
     <w:rsid w:val="00965EE9"/>
     <w:rsid w:val="009D2C0D"/>
     <w:rsid w:val="009D33C6"/>
@@ -10868,51 +10872,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{465830F6-D44B-4590-938D-9FA60A23AAEE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>462</Words>
   <Characters>3040</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>UMW</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3496</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>W Wycofanie wniosku</dc:title>
   <dc:subject>W Wycofanie wniosku</dc:subject>
   <dc:creator>XYZ</dc:creator>
   <cp:keywords/>
   <dc:description/>