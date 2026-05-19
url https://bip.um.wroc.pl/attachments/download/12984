--- v0 (2025-10-25)
+++ v1 (2026-05-19)
@@ -144,2735 +144,2188 @@
         <w:ind w:left="4248" w:firstLine="708"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Urzędu Miejskiego Wrocławia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F4B5BB1" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00AD12F3">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="4248" w:firstLine="708"/>
       </w:pPr>
       <w:r>
         <w:t>pl. Nowy Targ 1-8     50-141 Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79096C84" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00B573DB" w:rsidRDefault="00A54046" w:rsidP="00AD12F3">
+    <w:p w14:paraId="3C947906" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00837EFD" w:rsidRDefault="00DB395A" w:rsidP="00DB395A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="12"/>
-          <w:szCs w:val="12"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="380"/>
         <w:gridCol w:w="9259"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A54046" w:rsidRPr="00A54046" w14:paraId="69707026" w14:textId="77777777" w:rsidTr="00C52C60">
+      <w:tr w:rsidR="00DB395A" w:rsidRPr="00A54046" w14:paraId="349B0406" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7994EE46" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00A54046" w:rsidRDefault="00A54046" w:rsidP="00AD12F3">
+          <w:p w14:paraId="26F3B9AB" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00A54046" w:rsidRDefault="00DB395A" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="1" w:name="_Hlk134097901"/>
             <w:r w:rsidRPr="00A54046">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9259" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6185EA0A" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00A54046" w:rsidRDefault="00A54046" w:rsidP="00AD12F3">
+          <w:p w14:paraId="6F268A78" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00A54046" w:rsidRDefault="00DB395A" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A54046">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>DANE IDENTYFIKACYJNE WNIOSKODAWCY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A54046" w:rsidRPr="00A54046" w14:paraId="12C5DDB4" w14:textId="77777777" w:rsidTr="00C52C60">
+      <w:tr w:rsidR="00DB395A" w:rsidRPr="00A54046" w14:paraId="31372388" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="198B5EF0" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00A54046" w:rsidRDefault="00A54046" w:rsidP="00AD12F3">
+          <w:p w14:paraId="39F61958" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00A54046" w:rsidRDefault="00DB395A" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A54046">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Imię i nazwisko lub nazwa instytucji</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A54046" w:rsidRPr="00A54046" w14:paraId="12E4DD54" w14:textId="77777777" w:rsidTr="00AD12F3">
+      <w:tr w:rsidR="00DB395A" w:rsidRPr="00A54046" w14:paraId="569F9F83" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BD704ED" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00A54046" w:rsidRDefault="00A54046" w:rsidP="00AD12F3">
+          <w:p w14:paraId="2B5AD4BA" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00A54046" w:rsidRDefault="00DB395A" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A54046" w:rsidRPr="00A54046" w14:paraId="665A71B1" w14:textId="77777777" w:rsidTr="00C52C60">
+      <w:tr w:rsidR="00DB395A" w:rsidRPr="00A54046" w14:paraId="46AEBEF1" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="710BA233" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00A54046" w:rsidRDefault="00A54046" w:rsidP="00AD12F3">
+          <w:p w14:paraId="44B74A6B" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00A54046" w:rsidRDefault="00DB395A" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A54046">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Adres siedziby</w:t>
+              <w:t xml:space="preserve">Adres </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A54046" w:rsidRPr="00A54046" w14:paraId="0D2617DD" w14:textId="77777777" w:rsidTr="00B573DB">
+      <w:tr w:rsidR="00DB395A" w:rsidRPr="00A54046" w14:paraId="2E992498" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
-          <w:trHeight w:val="1605"/>
+          <w:trHeight w:val="1519"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Tabela-Siatka"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4903"/>
               <w:gridCol w:w="2268"/>
               <w:gridCol w:w="2339"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00A54046" w:rsidRPr="00A54046" w14:paraId="717CB3DC" w14:textId="77777777" w:rsidTr="00C52C60">
+            <w:tr w:rsidR="00DB395A" w:rsidRPr="00A54046" w14:paraId="6D53238A" w14:textId="77777777" w:rsidTr="00380986">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="36C8742F" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00A54046" w:rsidRDefault="00A54046" w:rsidP="00AD12F3">
+                <w:p w14:paraId="38DFF5BF" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00A54046" w:rsidRDefault="00DB395A" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Kraj:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4607" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="431E0398" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00A54046" w:rsidRDefault="00A54046" w:rsidP="00AD12F3">
+                <w:p w14:paraId="02E38432" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00A54046" w:rsidRDefault="00DB395A" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Województwo:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A54046" w:rsidRPr="00A54046" w14:paraId="2D19C048" w14:textId="77777777" w:rsidTr="00C52C60">
+            <w:tr w:rsidR="00DB395A" w:rsidRPr="00A54046" w14:paraId="4B7DAA4B" w14:textId="77777777" w:rsidTr="00380986">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="580CF05D" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00A54046" w:rsidRDefault="00A54046" w:rsidP="00AD12F3">
+                <w:p w14:paraId="298759E0" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00A54046" w:rsidRDefault="00DB395A" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Powiat:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4607" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="036DF9EE" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00A54046" w:rsidRDefault="00A54046" w:rsidP="00AD12F3">
+                <w:p w14:paraId="488FB0C7" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00A54046" w:rsidRDefault="00DB395A" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Gmina:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A54046" w:rsidRPr="00A54046" w14:paraId="39D699C2" w14:textId="77777777" w:rsidTr="00C52C60">
+            <w:tr w:rsidR="00DB395A" w:rsidRPr="00A54046" w14:paraId="75B17531" w14:textId="77777777" w:rsidTr="00380986">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="4FF25310" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00A54046" w:rsidRDefault="00A54046" w:rsidP="00AD12F3">
+                <w:p w14:paraId="2EFADD95" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00A54046" w:rsidRDefault="00DB395A" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Ulica:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2268" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="1E695C8A" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00A54046" w:rsidRDefault="00A54046" w:rsidP="00AD12F3">
+                <w:p w14:paraId="69136AE7" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00A54046" w:rsidRDefault="00DB395A" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Nr domu:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2339" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="4B0FD7CC" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00A54046" w:rsidRDefault="00A54046" w:rsidP="00AD12F3">
+                <w:p w14:paraId="28F90E97" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00A54046" w:rsidRDefault="00DB395A" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Nr lokalu:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A54046" w:rsidRPr="00A54046" w14:paraId="6AE7593D" w14:textId="77777777" w:rsidTr="00C52C60">
+            <w:tr w:rsidR="00DB395A" w:rsidRPr="00A54046" w14:paraId="3C020488" w14:textId="77777777" w:rsidTr="00380986">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="78D5697C" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00A54046" w:rsidRDefault="00A54046" w:rsidP="00AD12F3">
+                <w:p w14:paraId="33E9DDCD" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00A54046" w:rsidRDefault="00DB395A" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Miejscowość:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4607" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="2E3CBB3A" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00A54046" w:rsidRDefault="00A54046" w:rsidP="00AD12F3">
+                <w:p w14:paraId="2DEEC4D6" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00A54046" w:rsidRDefault="00DB395A" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Kod pocztowy:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A54046" w:rsidRPr="00A54046" w14:paraId="0D08CC7D" w14:textId="77777777" w:rsidTr="00C52C60">
+            <w:tr w:rsidR="00DB395A" w:rsidRPr="00F84673" w14:paraId="08162851" w14:textId="77777777" w:rsidTr="00380986">
+              <w:trPr>
+                <w:trHeight w:val="499"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="485769B4" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00A54046" w:rsidRDefault="00A54046" w:rsidP="00AD12F3">
+                <w:p w14:paraId="3474B77D" w14:textId="0C938753" w:rsidR="00DB395A" w:rsidRPr="00F84673" w:rsidRDefault="00D23B3A" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00A54046">
+                  <w:r>
                     <w:rPr>
-                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t>E-mail</w:t>
+                    <w:t>Adres do doręczeń elektronicznych (E-doręczenia):</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00A54046">
+                  <w:r w:rsidR="00DB395A" w:rsidRPr="00F84673">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:endnoteReference w:id="1"/>
-                  </w:r>
-[...6 lines deleted...]
-                    <w:t>:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4607" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="5C7EF1A2" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00A54046" w:rsidRDefault="00A54046" w:rsidP="00AD12F3">
+                <w:p w14:paraId="7CB00754" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00F84673" w:rsidRDefault="00DB395A" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00A54046">
+                  <w:r w:rsidRPr="00F84673">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t>Nr tel.</w:t>
+                    <w:t>Nr tel.:</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00A54046">
+                  <w:r>
                     <w:rPr>
-                      <w:rFonts w:eastAsia="Times New Roman"/>
-[...7 lines deleted...]
-                    <w:rPr>
+                      <w:rStyle w:val="Odwoanieprzypisukocowego"/>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t>:</w:t>
-[...74 lines deleted...]
-                    </w:rPr>
                     <w:endnoteReference w:id="2"/>
-                  </w:r>
-[...6 lines deleted...]
-                    <w:t>:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="1F72AB65" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00A54046" w:rsidRDefault="00A54046" w:rsidP="00AD12F3">
+          <w:p w14:paraId="55155635" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00A54046" w:rsidRDefault="00DB395A" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="1"/>
     </w:tbl>
-    <w:p w14:paraId="096E286B" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00B573DB" w:rsidRDefault="00A54046" w:rsidP="00AD12F3">
+    <w:p w14:paraId="441D9FEE" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRDefault="00DB395A" w:rsidP="00DB395A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="380"/>
         <w:gridCol w:w="9259"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A54046" w:rsidRPr="00A54046" w14:paraId="61BB47A6" w14:textId="77777777" w:rsidTr="00C52C60">
+      <w:tr w:rsidR="00DB395A" w:rsidRPr="00A54046" w14:paraId="2D8223B7" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62114E03" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00A54046" w:rsidRDefault="00A54046" w:rsidP="00AD12F3">
+          <w:p w14:paraId="3F8D3697" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00A54046" w:rsidRDefault="00DB395A" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="_Hlk134097935"/>
             <w:r w:rsidRPr="00A54046">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9259" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CEAAB52" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00A54046" w:rsidRDefault="00A54046" w:rsidP="00AD12F3">
+          <w:p w14:paraId="2774237C" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00A54046" w:rsidRDefault="00DB395A" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A54046">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>DANE WNIOSKODAWCY DO KORESPONDENCJI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A54046" w:rsidRPr="00A54046" w14:paraId="099970F6" w14:textId="77777777" w:rsidTr="00C52C60">
+      <w:tr w:rsidR="00DB395A" w:rsidRPr="00A54046" w14:paraId="5C5FE446" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68B8837E" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00A54046" w:rsidRDefault="00A54046" w:rsidP="00AD12F3">
+          <w:p w14:paraId="74A0EAE2" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00A54046" w:rsidRDefault="00DB395A" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A54046">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Wypełnia się, jeżeli adres do korespondencji wnioskodawcy jest inny niż wskazany w pkt A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A54046" w:rsidRPr="00A54046" w14:paraId="3FBF5F1A" w14:textId="77777777" w:rsidTr="00B573DB">
+      <w:tr w:rsidR="00DB395A" w:rsidRPr="00A54046" w14:paraId="7F89CB93" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
-          <w:trHeight w:val="1587"/>
+          <w:trHeight w:val="1034"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Tabela-Siatka"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4903"/>
               <w:gridCol w:w="2268"/>
               <w:gridCol w:w="2339"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00A54046" w:rsidRPr="00A54046" w14:paraId="79D862C9" w14:textId="77777777" w:rsidTr="00C52C60">
+            <w:tr w:rsidR="00DB395A" w:rsidRPr="00A54046" w14:paraId="426027DF" w14:textId="77777777" w:rsidTr="00380986">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="5E8F4E54" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00A54046" w:rsidRDefault="00A54046" w:rsidP="00AD12F3">
+                <w:p w14:paraId="65C53B27" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00A54046" w:rsidRDefault="00DB395A" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Kraj:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4607" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="3ABCD8DD" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00A54046" w:rsidRDefault="00A54046" w:rsidP="00AD12F3">
+                <w:p w14:paraId="5A7B2C52" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00A54046" w:rsidRDefault="00DB395A" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Województwo: </w:t>
+                    <w:t>Województwo:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A54046" w:rsidRPr="00A54046" w14:paraId="6E50A835" w14:textId="77777777" w:rsidTr="00C52C60">
+            <w:tr w:rsidR="00DB395A" w:rsidRPr="00A54046" w14:paraId="43411820" w14:textId="77777777" w:rsidTr="00380986">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="7D52A450" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00A54046" w:rsidRDefault="00A54046" w:rsidP="00AD12F3">
+                <w:p w14:paraId="7DE666EE" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00A54046" w:rsidRDefault="00DB395A" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Powiat:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4607" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="66769575" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00A54046" w:rsidRDefault="00A54046" w:rsidP="00AD12F3">
+                <w:p w14:paraId="0B07BF43" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00A54046" w:rsidRDefault="00DB395A" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Gmina:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A54046" w:rsidRPr="00A54046" w14:paraId="0592AEDF" w14:textId="77777777" w:rsidTr="00C52C60">
+            <w:tr w:rsidR="00DB395A" w:rsidRPr="00A54046" w14:paraId="56729986" w14:textId="77777777" w:rsidTr="00380986">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="2751D904" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00A54046" w:rsidRDefault="00A54046" w:rsidP="00AD12F3">
+                <w:p w14:paraId="3347529A" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00A54046" w:rsidRDefault="00DB395A" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Ulica:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2268" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="09FF2754" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00A54046" w:rsidRDefault="00A54046" w:rsidP="00AD12F3">
+                <w:p w14:paraId="5238A2A7" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00A54046" w:rsidRDefault="00DB395A" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Nr domu:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2339" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="1C946FD3" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00A54046" w:rsidRDefault="00A54046" w:rsidP="00AD12F3">
+                <w:p w14:paraId="61C4D029" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00A54046" w:rsidRDefault="00DB395A" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Nr lokalu:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A54046" w:rsidRPr="00A54046" w14:paraId="55FFF79A" w14:textId="77777777" w:rsidTr="00C52C60">
+            <w:tr w:rsidR="00DB395A" w:rsidRPr="00A54046" w14:paraId="55CE0278" w14:textId="77777777" w:rsidTr="00380986">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="674B63D8" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00A54046" w:rsidRDefault="00A54046" w:rsidP="00AD12F3">
+                <w:p w14:paraId="0578815A" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00A54046" w:rsidRDefault="00DB395A" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Miejscowość:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4607" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="52425692" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00A54046" w:rsidRDefault="00A54046" w:rsidP="00AD12F3">
+                <w:p w14:paraId="7B06FABC" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00A54046" w:rsidRDefault="00DB395A" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Kod pocztowy:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A54046" w:rsidRPr="00A54046" w14:paraId="73FE8C8B" w14:textId="77777777" w:rsidTr="00C52C60">
-[...177 lines deleted...]
-            </w:tr>
           </w:tbl>
-          <w:p w14:paraId="78932355" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00A54046" w:rsidRDefault="00A54046" w:rsidP="00AD12F3">
+          <w:p w14:paraId="5B419F51" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00A54046" w:rsidRDefault="00DB395A" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="2"/>
     </w:tbl>
-    <w:p w14:paraId="2BB03F97" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00B573DB" w:rsidRDefault="00A54046" w:rsidP="00AD12F3">
+    <w:p w14:paraId="6453CED8" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRDefault="00DB395A" w:rsidP="00DB395A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="380"/>
         <w:gridCol w:w="9259"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FA69C1" w:rsidRPr="00A54046" w14:paraId="7BD747B9" w14:textId="77777777" w:rsidTr="007F0543">
+      <w:tr w:rsidR="00DB395A" w:rsidRPr="00A54046" w14:paraId="0DCB14D3" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="238440D9" w14:textId="77777777" w:rsidR="00FA69C1" w:rsidRPr="00A54046" w:rsidRDefault="00FA69C1" w:rsidP="00AD12F3">
+          <w:p w14:paraId="7E332BD3" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00A54046" w:rsidRDefault="00DB395A" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="3" w:name="_Hlk134098041"/>
             <w:r w:rsidRPr="00A54046">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9259" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23B89921" w14:textId="77777777" w:rsidR="00FA69C1" w:rsidRPr="00A54046" w:rsidRDefault="00FA69C1" w:rsidP="00AD12F3">
+          <w:p w14:paraId="0C254B6C" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00A54046" w:rsidRDefault="00DB395A" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A54046">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>DANE IDENTYFIKACYJNE PEŁNOMOCNIKA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA69C1" w:rsidRPr="00A54046" w14:paraId="28738608" w14:textId="77777777" w:rsidTr="007F0543">
+      <w:tr w:rsidR="00DB395A" w:rsidRPr="00A54046" w14:paraId="3FB03D94" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0CE78204" w14:textId="77777777" w:rsidR="00FA69C1" w:rsidRPr="00A54046" w:rsidRDefault="00FA69C1" w:rsidP="00AD12F3">
+          <w:p w14:paraId="42EAAB09" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00A54046" w:rsidRDefault="00DB395A" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A54046">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Wypełnia się, jeżeli </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">inwestor / </w:t>
             </w:r>
             <w:r w:rsidRPr="00A54046">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>wnioskodawca ustanowił pełnomocnika lub pełnomocnika do doręczeń</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA69C1" w:rsidRPr="00A54046" w14:paraId="096C3D0F" w14:textId="77777777" w:rsidTr="00AD12F3">
+      <w:tr w:rsidR="00DB395A" w:rsidRPr="00A54046" w14:paraId="4B6A5AD1" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72E9ABAF" w14:textId="77777777" w:rsidR="00FA69C1" w:rsidRPr="00A54046" w:rsidRDefault="00FA69C1" w:rsidP="00AD12F3">
+          <w:p w14:paraId="67373147" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00A54046" w:rsidRDefault="00DB395A" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A54046">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Imię i nazwisko</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA69C1" w:rsidRPr="00A54046" w14:paraId="5D5F71ED" w14:textId="77777777" w:rsidTr="00B573DB">
+      <w:tr w:rsidR="00DB395A" w:rsidRPr="00A54046" w14:paraId="7EADA415" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
-          <w:trHeight w:val="1560"/>
+          <w:trHeight w:val="1646"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Tabela-Siatka"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4903"/>
               <w:gridCol w:w="2268"/>
               <w:gridCol w:w="2339"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00FA69C1" w:rsidRPr="00A54046" w14:paraId="54A5EE5A" w14:textId="77777777" w:rsidTr="007F0543">
+            <w:tr w:rsidR="00DB395A" w:rsidRPr="00A54046" w14:paraId="3D78EC90" w14:textId="77777777" w:rsidTr="00380986">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="186F0BE5" w14:textId="77777777" w:rsidR="00FA69C1" w:rsidRPr="00A54046" w:rsidRDefault="00FA69C1" w:rsidP="00AD12F3">
+                <w:p w14:paraId="4A2ADE97" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00A54046" w:rsidRDefault="00DB395A" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Kraj:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4607" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="77280071" w14:textId="77777777" w:rsidR="00FA69C1" w:rsidRPr="00A54046" w:rsidRDefault="00FA69C1" w:rsidP="00AD12F3">
+                <w:p w14:paraId="69AA1873" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00A54046" w:rsidRDefault="00DB395A" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Województwo:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FA69C1" w:rsidRPr="00A54046" w14:paraId="259B577B" w14:textId="77777777" w:rsidTr="007F0543">
+            <w:tr w:rsidR="00DB395A" w:rsidRPr="00A54046" w14:paraId="1D84136E" w14:textId="77777777" w:rsidTr="00380986">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="7CB5E3E9" w14:textId="77777777" w:rsidR="00FA69C1" w:rsidRPr="00A54046" w:rsidRDefault="00FA69C1" w:rsidP="00AD12F3">
+                <w:p w14:paraId="631822A8" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00A54046" w:rsidRDefault="00DB395A" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Powiat:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4607" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="68F54D17" w14:textId="77777777" w:rsidR="00FA69C1" w:rsidRPr="00A54046" w:rsidRDefault="00FA69C1" w:rsidP="00AD12F3">
+                <w:p w14:paraId="2FF678C6" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00A54046" w:rsidRDefault="00DB395A" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Gmina:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FA69C1" w:rsidRPr="00A54046" w14:paraId="0D7C308E" w14:textId="77777777" w:rsidTr="007F0543">
+            <w:tr w:rsidR="00DB395A" w:rsidRPr="00A54046" w14:paraId="6199A67A" w14:textId="77777777" w:rsidTr="00380986">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="5377C148" w14:textId="77777777" w:rsidR="00FA69C1" w:rsidRPr="00A54046" w:rsidRDefault="00FA69C1" w:rsidP="00AD12F3">
+                <w:p w14:paraId="6EEA3215" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00A54046" w:rsidRDefault="00DB395A" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Ulica:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2268" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="343EB874" w14:textId="77777777" w:rsidR="00FA69C1" w:rsidRPr="00A54046" w:rsidRDefault="00FA69C1" w:rsidP="00AD12F3">
+                <w:p w14:paraId="299048A4" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00A54046" w:rsidRDefault="00DB395A" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Nr domu:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2339" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="6537170D" w14:textId="77777777" w:rsidR="00FA69C1" w:rsidRPr="00A54046" w:rsidRDefault="00FA69C1" w:rsidP="00AD12F3">
+                <w:p w14:paraId="1F3F7C8B" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00A54046" w:rsidRDefault="00DB395A" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Nr lokalu:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FA69C1" w:rsidRPr="00A54046" w14:paraId="7FF819D1" w14:textId="77777777" w:rsidTr="007F0543">
+            <w:tr w:rsidR="00DB395A" w:rsidRPr="00A54046" w14:paraId="0AA4098D" w14:textId="77777777" w:rsidTr="00380986">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="705F8176" w14:textId="77777777" w:rsidR="00FA69C1" w:rsidRPr="00A54046" w:rsidRDefault="00FA69C1" w:rsidP="00AD12F3">
+                <w:p w14:paraId="5E94892F" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00A54046" w:rsidRDefault="00DB395A" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Miejscowość:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4607" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="1AF68FD2" w14:textId="77777777" w:rsidR="00FA69C1" w:rsidRPr="00A54046" w:rsidRDefault="00FA69C1" w:rsidP="00AD12F3">
+                <w:p w14:paraId="035FBB60" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00A54046" w:rsidRDefault="00DB395A" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Kod pocztowy:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FA69C1" w:rsidRPr="00A54046" w14:paraId="5FEE481E" w14:textId="77777777" w:rsidTr="007F0543">
+            <w:tr w:rsidR="00DB395A" w:rsidRPr="00F84673" w14:paraId="096F31B7" w14:textId="77777777" w:rsidTr="00380986">
+              <w:trPr>
+                <w:trHeight w:val="499"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="6C035F68" w14:textId="77777777" w:rsidR="00FA69C1" w:rsidRPr="00A54046" w:rsidRDefault="00FA69C1" w:rsidP="00AD12F3">
+                <w:p w14:paraId="520F1820" w14:textId="3B4380D7" w:rsidR="00DB395A" w:rsidRPr="00F84673" w:rsidRDefault="00D23B3A" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00A54046">
+                  <w:r>
                     <w:rPr>
-                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t>E-mail</w:t>
+                    <w:t>Adres do doręczeń elektronicznych (E-doręczenia):</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00A54046">
+                  <w:r w:rsidR="00DB395A">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>1</w:t>
-                  </w:r>
-[...6 lines deleted...]
-                    <w:t>:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4607" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="58701BFB" w14:textId="77777777" w:rsidR="00FA69C1" w:rsidRPr="00A54046" w:rsidRDefault="00FA69C1" w:rsidP="00AD12F3">
+                <w:p w14:paraId="281D5C6B" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00F84673" w:rsidRDefault="00DB395A" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00A54046">
+                  <w:r w:rsidRPr="00F84673">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t>Nr tel.</w:t>
-[...49 lines deleted...]
-                    <w:t>Adres skr</w:t>
+                    <w:t>Nr tel.:</w:t>
                   </w:r>
                   <w:r>
-                    <w:rPr>
-[...32 lines deleted...]
-                  <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00A54046">
-[...6 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="37D40F65" w14:textId="77777777" w:rsidR="00FA69C1" w:rsidRPr="00A54046" w:rsidRDefault="00FA69C1" w:rsidP="00AD12F3">
+          <w:p w14:paraId="09D2FFD7" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="00A54046" w:rsidRDefault="00DB395A" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="3"/>
     </w:tbl>
-    <w:p w14:paraId="31A281F1" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00B573DB" w:rsidRDefault="00A54046" w:rsidP="00AD12F3">
+    <w:p w14:paraId="667CB6AF" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRDefault="00DB395A" w:rsidP="00DB395A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="380"/>
         <w:gridCol w:w="9259"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00791EBE" w:rsidRPr="006915DA" w14:paraId="0A39008A" w14:textId="77777777" w:rsidTr="00C52C60">
+      <w:tr w:rsidR="00DB395A" w:rsidRPr="006915DA" w14:paraId="521B8622" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="425FC328" w14:textId="77777777" w:rsidR="00791EBE" w:rsidRPr="006915DA" w:rsidRDefault="00791EBE" w:rsidP="00AD12F3">
+          <w:p w14:paraId="5979378E" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="006915DA" w:rsidRDefault="00DB395A" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Hlk134172882"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9259" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6ECEAFBE" w14:textId="77777777" w:rsidR="00791EBE" w:rsidRPr="006915DA" w:rsidRDefault="00791EBE" w:rsidP="00AD12F3">
+          <w:p w14:paraId="1A553694" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="006915DA" w:rsidRDefault="00DB395A" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006915DA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">DANE </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>PEŁNOMOCNIKA</w:t>
             </w:r>
             <w:r w:rsidRPr="006915DA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> DO KORESPONDENCJI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00791EBE" w:rsidRPr="006915DA" w14:paraId="09065158" w14:textId="77777777" w:rsidTr="00C52C60">
+      <w:tr w:rsidR="00DB395A" w:rsidRPr="006915DA" w14:paraId="60EC487E" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47D672FE" w14:textId="77777777" w:rsidR="00791EBE" w:rsidRPr="006915DA" w:rsidRDefault="00791EBE" w:rsidP="00AD12F3">
+          <w:p w14:paraId="04F5B34D" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="006915DA" w:rsidRDefault="00DB395A" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006915DA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Wypełnia się, jeżeli adres do korespondencji </w:t>
             </w:r>
-            <w:r w:rsidR="00462019">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>pełnomocnika</w:t>
             </w:r>
             <w:r w:rsidRPr="006915DA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> jest inny niż wskazany w pkt </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00791EBE" w:rsidRPr="006915DA" w14:paraId="0B98CC89" w14:textId="77777777" w:rsidTr="00B573DB">
+      <w:tr w:rsidR="00DB395A" w:rsidRPr="006915DA" w14:paraId="0D230230" w14:textId="77777777" w:rsidTr="00380986">
         <w:trPr>
-          <w:trHeight w:val="1613"/>
+          <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Tabela-Siatka"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4903"/>
               <w:gridCol w:w="2268"/>
               <w:gridCol w:w="2339"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00791EBE" w:rsidRPr="006915DA" w14:paraId="2AE2F0AA" w14:textId="77777777" w:rsidTr="00C52C60">
+            <w:tr w:rsidR="00DB395A" w:rsidRPr="006915DA" w14:paraId="512654CB" w14:textId="77777777" w:rsidTr="00380986">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="526B52FE" w14:textId="77777777" w:rsidR="00791EBE" w:rsidRPr="006915DA" w:rsidRDefault="00791EBE" w:rsidP="00AD12F3">
+                <w:p w14:paraId="63A5FA77" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="006915DA" w:rsidRDefault="00DB395A" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006915DA">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Kraj:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4607" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="7A5BB2B0" w14:textId="77777777" w:rsidR="00791EBE" w:rsidRPr="006915DA" w:rsidRDefault="00791EBE" w:rsidP="000B16F8">
+                <w:p w14:paraId="71868843" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="006915DA" w:rsidRDefault="00DB395A" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006915DA">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Województwo: </w:t>
+                    <w:t>Województwo:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00791EBE" w:rsidRPr="006915DA" w14:paraId="25207341" w14:textId="77777777" w:rsidTr="00C52C60">
+            <w:tr w:rsidR="00DB395A" w:rsidRPr="006915DA" w14:paraId="212F839A" w14:textId="77777777" w:rsidTr="00380986">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="5F3784CB" w14:textId="77777777" w:rsidR="00791EBE" w:rsidRPr="006915DA" w:rsidRDefault="00791EBE" w:rsidP="00AD12F3">
+                <w:p w14:paraId="468FE3A9" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="006915DA" w:rsidRDefault="00DB395A" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006915DA">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Powiat:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4607" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="6FEE542F" w14:textId="77777777" w:rsidR="00791EBE" w:rsidRPr="006915DA" w:rsidRDefault="00791EBE" w:rsidP="00AD12F3">
+                <w:p w14:paraId="191DA429" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="006915DA" w:rsidRDefault="00DB395A" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006915DA">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Gmina:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00791EBE" w:rsidRPr="006915DA" w14:paraId="124084DD" w14:textId="77777777" w:rsidTr="00C52C60">
+            <w:tr w:rsidR="00DB395A" w:rsidRPr="006915DA" w14:paraId="76CACDA4" w14:textId="77777777" w:rsidTr="00380986">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="68F258E8" w14:textId="77777777" w:rsidR="00791EBE" w:rsidRPr="006915DA" w:rsidRDefault="00791EBE" w:rsidP="00AD12F3">
+                <w:p w14:paraId="36D86218" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="006915DA" w:rsidRDefault="00DB395A" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006915DA">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Ulica:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2268" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="3449A362" w14:textId="77777777" w:rsidR="00791EBE" w:rsidRPr="006915DA" w:rsidRDefault="00791EBE" w:rsidP="00AD12F3">
+                <w:p w14:paraId="26380092" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="006915DA" w:rsidRDefault="00DB395A" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006915DA">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Nr domu</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2339" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="080DBE0C" w14:textId="77777777" w:rsidR="00791EBE" w:rsidRPr="006915DA" w:rsidRDefault="00791EBE" w:rsidP="00AD12F3">
+                <w:p w14:paraId="4D7AB050" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="006915DA" w:rsidRDefault="00DB395A" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006915DA">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Nr lokalu:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00791EBE" w:rsidRPr="006915DA" w14:paraId="4680F625" w14:textId="77777777" w:rsidTr="00C52C60">
+            <w:tr w:rsidR="00DB395A" w:rsidRPr="006915DA" w14:paraId="00C0C85D" w14:textId="77777777" w:rsidTr="00380986">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="5035D618" w14:textId="77777777" w:rsidR="00791EBE" w:rsidRPr="006915DA" w:rsidRDefault="00791EBE" w:rsidP="00AD12F3">
+                <w:p w14:paraId="5D4011F3" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="006915DA" w:rsidRDefault="00DB395A" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006915DA">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Miejscowość:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4607" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="3C633F52" w14:textId="77777777" w:rsidR="00791EBE" w:rsidRPr="006915DA" w:rsidRDefault="00791EBE" w:rsidP="00AD12F3">
+                <w:p w14:paraId="7DFD7D67" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="006915DA" w:rsidRDefault="00DB395A" w:rsidP="00380986">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006915DA">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Kod pocztowy:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00791EBE" w:rsidRPr="006915DA" w14:paraId="30FE3823" w14:textId="77777777" w:rsidTr="00C52C60">
-[...177 lines deleted...]
-            </w:tr>
           </w:tbl>
-          <w:p w14:paraId="5B9F5BFC" w14:textId="77777777" w:rsidR="00791EBE" w:rsidRPr="006915DA" w:rsidRDefault="00791EBE" w:rsidP="00AD12F3">
+          <w:p w14:paraId="7ED359A5" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRPr="006915DA" w:rsidRDefault="00DB395A" w:rsidP="00380986">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="4"/>
     </w:tbl>
-    <w:p w14:paraId="7FEB4C27" w14:textId="77777777" w:rsidR="00FA69C1" w:rsidRDefault="00FA69C1" w:rsidP="00AD12F3">
+    <w:p w14:paraId="13179207" w14:textId="2B44F7BB" w:rsidR="00DB395A" w:rsidRDefault="00DB395A" w:rsidP="00DB395A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00D570B4" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00AD12F3">
+    <w:p w14:paraId="0FE09289" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRDefault="00DB395A" w:rsidP="00DB395A">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="096E286B" w14:textId="77777777" w:rsidR="00A54046" w:rsidRPr="00B573DB" w:rsidRDefault="00A54046" w:rsidP="00AD12F3">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00D570B4" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00AD12F3">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Na podstawie art. 217 § 1 ustawy z dnia 14 czerwca 1960 r. - Kodeks postępowania administracyjnego </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="175158AC" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00AD12F3">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26C38991" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00AD12F3">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -3867,51 +3320,51 @@
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6EA8C1C5" w14:textId="77777777" w:rsidR="009713A1" w:rsidRDefault="00791EBE" w:rsidP="00AD12F3">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="5" w:name="_Hlk134176777"/>
+            <w:bookmarkStart w:id="2" w:name="_Hlk134176777"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9278" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1E8E63" w14:textId="77777777" w:rsidR="009713A1" w:rsidRDefault="009713A1" w:rsidP="00AD12F3">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
@@ -3950,51 +3403,51 @@
       </w:tr>
       <w:tr w:rsidR="009713A1" w14:paraId="5E80842F" w14:textId="77777777" w:rsidTr="00C52C60">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E3B282A" w14:textId="77777777" w:rsidR="009713A1" w:rsidRDefault="009713A1" w:rsidP="00AD12F3">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:tbl>
     <w:p w14:paraId="035BF05F" w14:textId="77777777" w:rsidR="009713A1" w:rsidRDefault="009713A1" w:rsidP="00AD12F3">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -4340,51 +3793,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>odbiór osobisty w siedzibie organu</w:t>
             </w:r>
             <w:r w:rsidR="009713A1">
               <w:rPr>
                 <w:rStyle w:val="Odwoanieprzypisukocowego"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:endnoteReference w:id="3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1764FDED" w14:textId="06E51446" w:rsidR="009713A1" w:rsidRPr="00A83218" w:rsidRDefault="00B83BC0" w:rsidP="00AD12F3">
+          <w:p w14:paraId="1764FDED" w14:textId="0D640F72" w:rsidR="009713A1" w:rsidRPr="00A83218" w:rsidRDefault="00B83BC0" w:rsidP="00AD12F3">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D37713A" wp14:editId="7FE81E73">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>851535</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>395605</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="250190" cy="233045"/>
@@ -4401,822 +3854,186 @@
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="250190" cy="233045"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="115B5F58" w14:textId="77777777" w:rsidR="00AD12F3" w:rsidRDefault="00AD12F3" w:rsidP="009713A1">
-                                  <w:bookmarkStart w:id="6" w:name="_M670445567"/>
-                                  <w:bookmarkEnd w:id="6"/>
+                                  <w:bookmarkStart w:id="3" w:name="_M670445567"/>
+                                  <w:bookmarkEnd w:id="3"/>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="5D37713A" id="Rectangle 4" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:67.05pt;margin-top:31.15pt;width:19.7pt;height:18.35pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAfajy2KQIAAE0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1v0zAQ/o7Ef7D8neZlDaxR02nqKEIa&#10;MDH4AY7jJBaObc5uk/Hrd3a6rgM+IfLB8vnOj5977i7rq2lQ5CDASaMrmi1SSoTmppG6q+j3b7s3&#10;l5Q4z3TDlNGiog/C0avN61fr0ZYiN71RjQCCINqVo61o770tk8TxXgzMLYwVGp2tgYF5NKFLGmAj&#10;og8qydP0bTIaaCwYLpzD05vZSTcRv20F91/a1glPVEWRm48rxLUOa7JZs7IDZnvJjzTYP7AYmNT4&#10;6AnqhnlG9iD/gBokB+NM6xfcDIlpW8lFzAGzydLfsrnvmRUxFxTH2ZNM7v/B8s+HOyCyqWhBiWYD&#10;lugrisZ0pwRZBnlG60qMurd3EBJ09tbwH45os+0xSlwDmLEXrEFSWYhPXlwIhsOrpB4/mQbR2d6b&#10;qNTUwhAAUQMyxYI8nAoiJk84HuZFmq2wbBxd+cVFuiziC6x8umzB+Q/CDCRsKgpIPYKzw63zgQwr&#10;n0IieaNks5NKRQO6equAHBj2xi5+R3R3HqY0GSu6KvIiIr/wuXOINH5/gxikxyZXcqjo5SmIlUG1&#10;97qJLeiZVPMeKSt9lDEoN1fAT/UUy5SHB4KqtWkeUFcwc0/jDOKmN/CLkhH7uaLu556BoER91Fib&#10;VbZchgGIxrJ4l6MB55763MM0R6iKekrm7dbPQ7O3ILseX8qiGtpcYz1bGbV+ZnWkjz0bS3CcrzAU&#10;53aMev4LbB4BAAD//wMAUEsDBBQABgAIAAAAIQDnS2qS3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9BT4NAEIXvJv6HzZh4s0tBqyBLYzRt4rGlF28DOwLKzhJ2adFf3+1Jjy/z5b1v8vVsenGk&#10;0XWWFSwXEQji2uqOGwWHcnP3BMJ5ZI29ZVLwQw7WxfVVjpm2J97Rce8bEUrYZaig9X7IpHR1Swbd&#10;wg7E4fZpR4M+xLGResRTKDe9jKNoJQ12HBZaHOi1pfp7PxkFVRcf8HdXbiOTbhL/Ppdf08ebUrc3&#10;88szCE+z/4Phoh/UoQhOlZ1YO9GHnNwvA6pgFScgLsBj8gCiUpCmEcgil/8/KM4AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAH2o8tikCAABNBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA50tqkt4AAAAJAQAADwAAAAAAAAAAAAAAAACDBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4FAAAAAA==&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="115B5F58" w14:textId="77777777" w:rsidR="00AD12F3" w:rsidRDefault="00AD12F3" w:rsidP="009713A1">
-                            <w:bookmarkStart w:id="7" w:name="_M670445567"/>
-                            <w:bookmarkEnd w:id="7"/>
+                            <w:bookmarkStart w:id="4" w:name="_M670445567"/>
+                            <w:bookmarkEnd w:id="4"/>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="009713A1" w:rsidRPr="00A83218">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>wysyłka na adres skr</w:t>
-[...35 lines deleted...]
-            <w:r w:rsidR="009713A1" w:rsidRPr="00A83218">
+              <w:t>wysyłka na adres do doręczeń elektronicznych</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB395A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="54C4AEFC" w14:textId="77777777" w:rsidR="008A7220" w:rsidRDefault="008A7220" w:rsidP="00AD12F3">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9639" w:type="dxa"/>
-[...601 lines deleted...]
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9638" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="370"/>
         <w:gridCol w:w="246"/>
         <w:gridCol w:w="392"/>
         <w:gridCol w:w="552"/>
         <w:gridCol w:w="414"/>
         <w:gridCol w:w="141"/>
         <w:gridCol w:w="251"/>
         <w:gridCol w:w="394"/>
         <w:gridCol w:w="519"/>
         <w:gridCol w:w="698"/>
         <w:gridCol w:w="755"/>
         <w:gridCol w:w="154"/>
         <w:gridCol w:w="394"/>
         <w:gridCol w:w="112"/>
         <w:gridCol w:w="1088"/>
         <w:gridCol w:w="327"/>
         <w:gridCol w:w="873"/>
         <w:gridCol w:w="542"/>
         <w:gridCol w:w="718"/>
         <w:gridCol w:w="349"/>
         <w:gridCol w:w="349"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001E3D89" w14:paraId="06589044" w14:textId="77777777" w:rsidTr="004657BC">
+      <w:tr w:rsidR="001E3D89" w14:paraId="06589044" w14:textId="77777777" w:rsidTr="00DB395A">
         <w:trPr>
           <w:trHeight w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="557F886B" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="00791EBE" w:rsidP="00AD12F3">
+          <w:p w14:paraId="557F886B" w14:textId="3EAF119E" w:rsidR="001E3D89" w:rsidRDefault="00DB395A" w:rsidP="00AD12F3">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>J</w:t>
+              <w:t>I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3607" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18A1513B" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00AD12F3">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -5267,51 +4084,51 @@
               </w:rPr>
               <w:t>wypełnia wnioskodawca</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> zaznaczając właściwe kwadraty</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>i wpisując wartości w pola oznaczone kolorem białym)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3D89" w14:paraId="4CE28175" w14:textId="77777777" w:rsidTr="00A8477F">
+      <w:tr w:rsidR="001E3D89" w14:paraId="4CE28175" w14:textId="77777777" w:rsidTr="00DB395A">
         <w:trPr>
           <w:trHeight w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EA322CD" w14:textId="77777777" w:rsidR="00A8477F" w:rsidRPr="00322853" w:rsidRDefault="00A8477F" w:rsidP="00AD12F3">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -5384,120 +4201,118 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E2078">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Uwaga:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3600845C" w14:textId="43A20A1C" w:rsidR="009C6D80" w:rsidRDefault="009C6D80" w:rsidP="009C6D80">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E2078">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Dla </w:t>
             </w:r>
             <w:r w:rsidRPr="004E2078">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>pełnomocnictwa w formie elektronicznej złożonego za pośrednictwem systemu teleinformatycznego</w:t>
             </w:r>
             <w:r w:rsidRPr="004E2078">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> organem podatkowym właściwym w sprawach opłaty skarbowej jest wójt (burmistrz, prezydent miasta) właściwy ze względu na miejsce zamieszkania albo siedzibę mocodawcy, a w przypadku udzielenia pełnomocnictwa lub prokury przez więcej niż jednego mocodawcę w jednym dokumencie - właściwy ze względu na miejsce zamieszkania albo siedzibę mocodawcy wskazanego w tym dokumencie jako pierwszy, który ma miejsce zamieszkania albo siedzibę na terytorium Rzeczypospolitej Polskiej (art.12 ust.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="004E2078">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> pkt 3 ustawy o opłacie skarbowej).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3D89" w14:paraId="5A12D0D7" w14:textId="77777777">
+      <w:tr w:rsidR="001E3D89" w14:paraId="5A12D0D7" w14:textId="77777777" w:rsidTr="00DB395A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="227"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="288D3CA6" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="005A10D1">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>nie podlega</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1862" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D5C694C" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00AD12F3">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -5582,51 +4397,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="349" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78832441" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00AD12F3">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3D89" w14:paraId="0EBD835B" w14:textId="77777777">
+      <w:tr w:rsidR="001E3D89" w14:paraId="0EBD835B" w14:textId="77777777" w:rsidTr="00DB395A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1EE2B26E" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="005A10D1">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -5704,83 +4519,84 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="349" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FFED852" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00AD12F3">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3D89" w14:paraId="2C338545" w14:textId="77777777">
+      <w:tr w:rsidR="001E3D89" w14:paraId="2C338545" w14:textId="77777777" w:rsidTr="00DB395A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1764EB11" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="005A10D1">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>zwolnienie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="159A96B6" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00AD12F3">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -5874,51 +4690,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="349" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B2BD914" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00AD12F3">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3D89" w14:paraId="0108A789" w14:textId="77777777">
+      <w:tr w:rsidR="001E3D89" w14:paraId="0108A789" w14:textId="77777777" w:rsidTr="00DB395A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F8C79F6" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00AD12F3">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -6029,51 +4845,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="349" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B2EE4B3" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00AD12F3">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3D89" w14:paraId="4935458C" w14:textId="77777777">
+      <w:tr w:rsidR="001E3D89" w14:paraId="4935458C" w14:textId="77777777" w:rsidTr="00DB395A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="440FD3AA" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00AD12F3">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -6108,65 +4924,56 @@
               </w:rPr>
               <w:t>załącznik cz. IV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="698" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33174DEB" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00AD12F3">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ppkt</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+              <w:t>ppkt 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4963" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20150CC3" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00AD12F3">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -6202,51 +5009,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="349" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60877F8E" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00AD12F3">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3D89" w14:paraId="5CD78F31" w14:textId="77777777">
+      <w:tr w:rsidR="001E3D89" w14:paraId="5CD78F31" w14:textId="77777777" w:rsidTr="00DB395A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="227"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BB9F955" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00AD12F3">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -6344,51 +5151,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="349" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38778935" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00AD12F3">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3D89" w14:paraId="4242D859" w14:textId="77777777">
+      <w:tr w:rsidR="001E3D89" w14:paraId="4242D859" w14:textId="77777777" w:rsidTr="00DB395A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="549D3BF1" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00AD12F3">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -6448,51 +5255,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="349" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26C081DE" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00AD12F3">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3D89" w14:paraId="04E72FE0" w14:textId="77777777">
+      <w:tr w:rsidR="001E3D89" w14:paraId="04E72FE0" w14:textId="77777777" w:rsidTr="00DB395A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="197298BD" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00AD12F3">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -6669,51 +5476,51 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4F2977D6" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00AD12F3">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>podpis i pieczęć</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3D89" w14:paraId="18EBD4D6" w14:textId="77777777">
+      <w:tr w:rsidR="001E3D89" w14:paraId="18EBD4D6" w14:textId="77777777" w:rsidTr="00DB395A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="342463C4" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00AD12F3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
@@ -6848,51 +5655,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2831" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B34F019" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00AD12F3">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3D89" w14:paraId="223AD213" w14:textId="77777777">
+      <w:tr w:rsidR="001E3D89" w14:paraId="223AD213" w14:textId="77777777" w:rsidTr="00DB395A">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A50E2D8" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00AD12F3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
@@ -7051,51 +5858,51 @@
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C5133BF" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00AD12F3">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>zwrot</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3D89" w14:paraId="15680644" w14:textId="77777777">
+      <w:tr w:rsidR="001E3D89" w14:paraId="15680644" w14:textId="77777777" w:rsidTr="00DB395A">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4599DDE9" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00AD12F3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
@@ -7283,51 +6090,51 @@
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E113697" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00AD12F3">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>........ zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3D89" w14:paraId="43581C87" w14:textId="77777777" w:rsidTr="005A10D1">
+      <w:tr w:rsidR="001E3D89" w14:paraId="43581C87" w14:textId="77777777" w:rsidTr="00DB395A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52C51626" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00AD12F3">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -7594,51 +6401,51 @@
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">podpis i pieczęć </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>osoby przyjmującej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3D89" w14:paraId="34382ED9" w14:textId="77777777">
+      <w:tr w:rsidR="001E3D89" w14:paraId="34382ED9" w14:textId="77777777" w:rsidTr="00DB395A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="264B3A84" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00AD12F3">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -7793,51 +6600,51 @@
           <w:tcPr>
             <w:tcW w:w="1958" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D54AB2F" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00AD12F3">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3D89" w14:paraId="5111A426" w14:textId="77777777">
+      <w:tr w:rsidR="001E3D89" w14:paraId="5111A426" w14:textId="77777777" w:rsidTr="00DB395A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="616" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A6A0F93" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00AD12F3">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -8084,51 +6891,51 @@
           <w:tcPr>
             <w:tcW w:w="1958" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27FDDCF0" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00AD12F3">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3D89" w14:paraId="3D37CEAC" w14:textId="77777777">
+      <w:tr w:rsidR="001E3D89" w14:paraId="3D37CEAC" w14:textId="77777777" w:rsidTr="00DB395A">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CD33227" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="001E3D89" w:rsidP="00AD12F3">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -8201,65 +7008,65 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="365"/>
         <w:gridCol w:w="6940"/>
         <w:gridCol w:w="1408"/>
         <w:gridCol w:w="926"/>
       </w:tblGrid>
       <w:tr w:rsidR="001E3D89" w14:paraId="43E59583" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26A623E8" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="00791EBE" w:rsidP="00AD12F3">
+          <w:p w14:paraId="26A623E8" w14:textId="07AE8D9F" w:rsidR="001E3D89" w:rsidRDefault="00DB395A" w:rsidP="00AD12F3">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>K</w:t>
+              <w:t>J</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8348" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EBC538C" w14:textId="77777777" w:rsidR="001E3D89" w:rsidRDefault="00791EBE" w:rsidP="00AD12F3">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -8627,69 +7434,51 @@
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7ADB2E47" w14:textId="77777777" w:rsidR="00E97BFB" w:rsidRPr="006F505B" w:rsidRDefault="00E97BFB" w:rsidP="00E97BFB">
       <w:pPr>
         <w:pStyle w:val="Teksttreci0"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F505B">
         <w:rPr>
           <w:rStyle w:val="Teksttreci"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Niniejszą informację otrzymała/otrzymał Pani/Pan w związku z obowiązkami określonymi w art. 13 rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych - </w:t>
-[...17 lines deleted...]
-        <w:t>) (Dziennik Urzędowy Unii Europejskiej z dnia 14 maja 2016 r. L 119/1).</w:t>
+        <w:t>Niniejszą informację otrzymała/otrzymał Pani/Pan w związku z obowiązkami określonymi w art. 13 rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych - RODO) (Dziennik Urzędowy Unii Europejskiej z dnia 14 maja 2016 r. L 119/1).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="458B60E3" w14:textId="77777777" w:rsidR="00E97BFB" w:rsidRPr="006F505B" w:rsidRDefault="00E97BFB" w:rsidP="00E97BFB">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
@@ -8704,63 +7493,63 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="341"/>
         <w:gridCol w:w="2102"/>
         <w:gridCol w:w="7196"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E97BFB" w:rsidRPr="006D56BB" w14:paraId="4F157220" w14:textId="77777777" w:rsidTr="003720E3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="341" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F10D17D" w14:textId="77777777" w:rsidR="00E97BFB" w:rsidRPr="006D56BB" w:rsidRDefault="00E97BFB" w:rsidP="00E97BFB">
+          <w:p w14:paraId="0F10D17D" w14:textId="7EFA79C4" w:rsidR="00E97BFB" w:rsidRPr="006D56BB" w:rsidRDefault="00DB395A" w:rsidP="00E97BFB">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>L</w:t>
+              <w:t>K</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9411" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="134166E7" w14:textId="77777777" w:rsidR="00E97BFB" w:rsidRPr="006D56BB" w:rsidRDefault="00E97BFB" w:rsidP="00E97BFB">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D56BB">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
@@ -8982,50 +7771,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62D14445" w14:textId="77777777" w:rsidR="00E97BFB" w:rsidRPr="006F505B" w:rsidRDefault="00E97BFB" w:rsidP="00E97BFB">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F505B">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Cele przetwarzania danych osobowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11350820" w14:textId="77777777" w:rsidR="00E97BFB" w:rsidRPr="006F505B" w:rsidRDefault="00E97BFB" w:rsidP="00E97BFB">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -9067,66 +7857,66 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F505B">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kategorie odnośnych danych osobowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="185E336F" w14:textId="77777777" w:rsidR="00E97BFB" w:rsidRPr="006F505B" w:rsidRDefault="00E97BFB" w:rsidP="00E97BFB">
+          <w:p w14:paraId="185E336F" w14:textId="0F04B1BC" w:rsidR="00E97BFB" w:rsidRPr="006F505B" w:rsidRDefault="00CB4BBA" w:rsidP="00E97BFB">
             <w:pPr>
               <w:pStyle w:val="Inne0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F505B">
+            <w:r w:rsidRPr="00CB4BBA">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Dane osobowe wnioskodawcy lub pełnomocnika: imię i nazwisko, adres zamieszkania lub adres do korespondencji, inne dane kontaktowe.</w:t>
+              <w:t>Dane osobowe wnioskodawcy lub pełnomocnika: imię i nazwisko, adres zamieszkania lub adres do korespondencji, adres do doręczeń elektronicznych, pesel, inne dane kontaktowe.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E97BFB" w:rsidRPr="006F505B" w14:paraId="00B2064D" w14:textId="77777777" w:rsidTr="003720E3">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CDD15D1" w14:textId="77777777" w:rsidR="00E97BFB" w:rsidRPr="006F505B" w:rsidRDefault="00E97BFB" w:rsidP="00E97BFB">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
@@ -9136,67 +7926,99 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F505B">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Podstawa prawna przetwarzania danych osobowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="189AAB80" w14:textId="77777777" w:rsidR="00E97BFB" w:rsidRPr="006F505B" w:rsidRDefault="00E97BFB" w:rsidP="00E97BFB">
+          <w:p w14:paraId="189AAB80" w14:textId="35BB6E04" w:rsidR="00E97BFB" w:rsidRPr="006F505B" w:rsidRDefault="00E97BFB" w:rsidP="00E97BFB">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F505B">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Będziemy przetwarzać Pani/Pana dane osobowe na podstawie przepisów prawa, w szczególności ustawy z dnia: 14 czerwca 1960 r. Kodeks postępowania administracyjnego; 7 lipca 1994 r. Prawo budowlane; 27 marca 2003 r. o planowaniu i zagospodarowaniu przestrzennym; 10 kwietnia 2003 r. o szczególnych zasadach przygotowania i realizacji inwestycji w zakresie dróg publicznych; 24 czerwca 1994 r. o własności lokali; 5 czerwca 1998 r. o samorządzie powiatowym.</w:t>
+              <w:t>Będziemy przetwarzać Pani/Pana dane osobowe na podstawie przepisów prawa, w szczególności ustawy z dnia: 14 czerwca 1960 r. Kodeks postępowania administracyjnego; 7 lipca 1994 r. Prawo budowlane; 27 marca 2003 r. o planowaniu i zagospodarowaniu przestrzennym; 10 kwietnia 2003</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC6245">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F505B">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>r. o szczególnych zasadach przygotowania i realizacji inwestycji w zakresie dróg publicznych; 24 czerwca 1994 r. o własności lokali; 5 czerwca 1998 r. o samorządzie powiatowym</w:t>
+            </w:r>
+            <w:r w:rsidR="002A57AE">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB4BBA">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 18 listopada 2020 r. o doręczeniach elektronicznych.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E97BFB" w:rsidRPr="006F505B" w14:paraId="5AA2DA58" w14:textId="77777777" w:rsidTr="003720E3">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2465" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48A85F4F" w14:textId="77777777" w:rsidR="00E97BFB" w:rsidRPr="006F505B" w:rsidRDefault="00E97BFB" w:rsidP="00E97BFB">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
@@ -9695,51 +8517,50 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02BBE76C" w14:textId="77777777" w:rsidR="00E97BFB" w:rsidRPr="006F505B" w:rsidRDefault="00E97BFB" w:rsidP="00E97BFB">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F505B">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Inspektor Ochrony Danych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DA9C16B" w14:textId="77777777" w:rsidR="00E97BFB" w:rsidRPr="006F505B" w:rsidRDefault="00E97BFB" w:rsidP="00E97BFB">
             <w:pPr>
               <w:pStyle w:val="Inne0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="307"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -9899,68 +8720,68 @@
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="362"/>
         <w:gridCol w:w="9277"/>
       </w:tblGrid>
       <w:tr w:rsidR="003C411D" w:rsidRPr="003C411D" w14:paraId="02667FCB" w14:textId="77777777" w:rsidTr="00C52C60">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F2F58B3" w14:textId="77777777" w:rsidR="003C411D" w:rsidRPr="003C411D" w:rsidRDefault="00E97BFB" w:rsidP="00AD12F3">
+          <w:p w14:paraId="2F2F58B3" w14:textId="48CB43F5" w:rsidR="003C411D" w:rsidRPr="003C411D" w:rsidRDefault="00DB395A" w:rsidP="00AD12F3">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="9" w:name="_Hlk134088397"/>
+            <w:bookmarkStart w:id="5" w:name="_Hlk134088397"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Ł</w:t>
+              <w:t>L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9277" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="466A986E" w14:textId="77777777" w:rsidR="003C411D" w:rsidRPr="003C411D" w:rsidRDefault="003C411D" w:rsidP="00AD12F3">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -10092,51 +8913,51 @@
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Data: ………………………………………………………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
             <w:r w:rsidR="00FD4538">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:tbl>
     <w:p w14:paraId="0C0B07E3" w14:textId="77777777" w:rsidR="00D66891" w:rsidRDefault="00D66891" w:rsidP="00AD12F3">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E3A4A70" w14:textId="77777777" w:rsidR="0047676E" w:rsidRDefault="0047676E" w:rsidP="00AD12F3">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F4F662A" w14:textId="77777777" w:rsidR="00FA69C1" w:rsidRDefault="00FA69C1" w:rsidP="00AD12F3">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
@@ -10159,148 +8980,143 @@
       <w:pgMar w:top="794" w:right="1134" w:bottom="794" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0490AC6B" w14:textId="77777777" w:rsidR="007F2E45" w:rsidRDefault="007F2E45">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6EC3B9FF" w14:textId="77777777" w:rsidR="007F2E45" w:rsidRDefault="007F2E45">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="1">
-    <w:p w14:paraId="51952493" w14:textId="77777777" w:rsidR="00080413" w:rsidRDefault="00AD12F3" w:rsidP="00A54046">
+    <w:p w14:paraId="0A49DEED" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRDefault="00DB395A" w:rsidP="00DB395A">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisukocowego"/>
       </w:pPr>
-      <w:r w:rsidRPr="005A10D1">
+      <w:r w:rsidRPr="008F2755">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisukocowego"/>
           <w:rFonts w:cs="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005A10D1">
+      <w:r w:rsidRPr="008F2755">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Nieobowiązkowe</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk218762392"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Adres do doręczeń elektronicznych należy podać jeżeli wnioskodawca/pełnomocnik go posiada</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
   </w:endnote>
   <w:endnote w:id="2">
-    <w:p w14:paraId="61A9001B" w14:textId="77777777" w:rsidR="00080413" w:rsidRDefault="00AD12F3" w:rsidP="00A54046">
+    <w:p w14:paraId="4EF9EF68" w14:textId="77777777" w:rsidR="00DB395A" w:rsidRDefault="00DB395A" w:rsidP="00DB395A">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisukocowego"/>
       </w:pPr>
-      <w:r w:rsidRPr="005A10D1">
+      <w:r w:rsidRPr="002F27FD">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisukocowego"/>
-          <w:rFonts w:cs="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005A10D1">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2755">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Adres skrzynki </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> lub do doręczeń elektronicznych wskazuje się w przypadku wyrażenia zgody na doręczanie korespondencji za pomocą środków komunikacji elektronicznej, z zastrzeżeniem przypadków, w których organ w świetle przepisów ustawy z dnia 18 listopada 2020 r. o doręczeniach elektronicznych ma obowiązek doręczenia korespondencji na adres do doręczeń elektronicznych.</w:t>
+        <w:t>Nieobowiązkowe</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="3">
     <w:p w14:paraId="2B75EA72" w14:textId="77777777" w:rsidR="00080413" w:rsidRDefault="00AD12F3" w:rsidP="009713A1">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisukocowego"/>
       </w:pPr>
       <w:r w:rsidRPr="005A10D1">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisukocowego"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="005A10D1">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Na pisemne żądanie wnioskodawcy istnieje możliwość osobistego odbioru dokumentów w okresie do 3 dni po ich zarejestrowaniu. Po tym terminie dokumenty będę przekazywane drogą pocztową na adres wskazany we wniosku.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
@@ -10320,56 +9136,62 @@
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Mono">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:altName w:val="Tahoma"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="528DF9E4" w14:textId="77777777" w:rsidR="00AD12F3" w:rsidRDefault="00AD12F3">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="4020"/>
         <w:tab w:val="center" w:pos="4639"/>
       </w:tabs>
       <w:spacing w:before="120"/>
       <w:ind w:right="357"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
@@ -13596,204 +12418,209 @@
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:val="bestFit" w:percent="225"/>
   <w:embedSystemFonts/>
   <w:mirrorMargins/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001E3D89"/>
     <w:rsid w:val="000035FD"/>
     <w:rsid w:val="00043B6B"/>
     <w:rsid w:val="00052018"/>
     <w:rsid w:val="00052B8A"/>
     <w:rsid w:val="0006337F"/>
     <w:rsid w:val="00080413"/>
     <w:rsid w:val="000B16F8"/>
     <w:rsid w:val="00136A1F"/>
     <w:rsid w:val="00143333"/>
     <w:rsid w:val="00145EC4"/>
     <w:rsid w:val="00176DC3"/>
     <w:rsid w:val="001933D3"/>
     <w:rsid w:val="001A189C"/>
     <w:rsid w:val="001A5FB5"/>
     <w:rsid w:val="001B0B2B"/>
     <w:rsid w:val="001E3D89"/>
     <w:rsid w:val="0023013C"/>
     <w:rsid w:val="00251C1D"/>
     <w:rsid w:val="00277488"/>
     <w:rsid w:val="002A1815"/>
+    <w:rsid w:val="002A57AE"/>
     <w:rsid w:val="002C7F99"/>
     <w:rsid w:val="002D0CB4"/>
     <w:rsid w:val="002E1D50"/>
     <w:rsid w:val="002E6132"/>
     <w:rsid w:val="00322853"/>
     <w:rsid w:val="00341E6D"/>
     <w:rsid w:val="00344859"/>
     <w:rsid w:val="00366386"/>
     <w:rsid w:val="003720E3"/>
     <w:rsid w:val="00377770"/>
     <w:rsid w:val="003910AD"/>
     <w:rsid w:val="003C411D"/>
     <w:rsid w:val="003E4404"/>
     <w:rsid w:val="00431CD6"/>
     <w:rsid w:val="0045051E"/>
     <w:rsid w:val="00460D2C"/>
     <w:rsid w:val="00462019"/>
     <w:rsid w:val="004657BC"/>
     <w:rsid w:val="0047676E"/>
     <w:rsid w:val="00487B99"/>
     <w:rsid w:val="004D5A82"/>
     <w:rsid w:val="004E1285"/>
     <w:rsid w:val="00507F6A"/>
     <w:rsid w:val="00520309"/>
     <w:rsid w:val="005676AB"/>
     <w:rsid w:val="005A10D1"/>
     <w:rsid w:val="005D041B"/>
     <w:rsid w:val="005E70D4"/>
     <w:rsid w:val="00623861"/>
     <w:rsid w:val="00626CE8"/>
     <w:rsid w:val="0062746B"/>
     <w:rsid w:val="006915DA"/>
     <w:rsid w:val="00696FA4"/>
     <w:rsid w:val="006D0712"/>
     <w:rsid w:val="006D56BB"/>
+    <w:rsid w:val="006E0D30"/>
     <w:rsid w:val="006F1B68"/>
     <w:rsid w:val="006F505B"/>
     <w:rsid w:val="00720B26"/>
     <w:rsid w:val="00756FFB"/>
     <w:rsid w:val="00791EBE"/>
     <w:rsid w:val="007A00A8"/>
     <w:rsid w:val="007A17C4"/>
     <w:rsid w:val="007F0543"/>
     <w:rsid w:val="007F2E45"/>
     <w:rsid w:val="008368E4"/>
     <w:rsid w:val="00860D3C"/>
     <w:rsid w:val="00864D9C"/>
     <w:rsid w:val="008727B5"/>
     <w:rsid w:val="0087364D"/>
     <w:rsid w:val="008A3925"/>
     <w:rsid w:val="008A7220"/>
     <w:rsid w:val="008D5C36"/>
     <w:rsid w:val="008F2755"/>
     <w:rsid w:val="0090263F"/>
     <w:rsid w:val="00917135"/>
     <w:rsid w:val="0092144B"/>
     <w:rsid w:val="00931172"/>
     <w:rsid w:val="00961B49"/>
     <w:rsid w:val="009713A1"/>
     <w:rsid w:val="009C6D80"/>
     <w:rsid w:val="009D2215"/>
     <w:rsid w:val="00A123D3"/>
     <w:rsid w:val="00A44CFD"/>
     <w:rsid w:val="00A45AE3"/>
     <w:rsid w:val="00A54046"/>
     <w:rsid w:val="00A83218"/>
     <w:rsid w:val="00A8429C"/>
     <w:rsid w:val="00A8477F"/>
     <w:rsid w:val="00AD12F3"/>
     <w:rsid w:val="00AD2BD0"/>
     <w:rsid w:val="00B32A7E"/>
     <w:rsid w:val="00B573DB"/>
     <w:rsid w:val="00B66254"/>
     <w:rsid w:val="00B732D3"/>
     <w:rsid w:val="00B83BC0"/>
     <w:rsid w:val="00BA095D"/>
     <w:rsid w:val="00BE6925"/>
     <w:rsid w:val="00BF13F2"/>
     <w:rsid w:val="00C35E15"/>
     <w:rsid w:val="00C52C60"/>
     <w:rsid w:val="00C64182"/>
     <w:rsid w:val="00C75F05"/>
     <w:rsid w:val="00CB16E2"/>
+    <w:rsid w:val="00CB4BBA"/>
     <w:rsid w:val="00CF3C03"/>
+    <w:rsid w:val="00D23B3A"/>
     <w:rsid w:val="00D249EE"/>
     <w:rsid w:val="00D400BA"/>
     <w:rsid w:val="00D51C14"/>
     <w:rsid w:val="00D66891"/>
     <w:rsid w:val="00D66BAB"/>
     <w:rsid w:val="00D90572"/>
     <w:rsid w:val="00D93B61"/>
+    <w:rsid w:val="00DB395A"/>
     <w:rsid w:val="00DF022E"/>
     <w:rsid w:val="00DF173E"/>
     <w:rsid w:val="00E30A05"/>
     <w:rsid w:val="00E33D86"/>
     <w:rsid w:val="00E347DB"/>
     <w:rsid w:val="00E44312"/>
     <w:rsid w:val="00E74438"/>
     <w:rsid w:val="00E81FA8"/>
     <w:rsid w:val="00E97BFB"/>
     <w:rsid w:val="00EA0A3A"/>
+    <w:rsid w:val="00EC6245"/>
     <w:rsid w:val="00ED1A23"/>
     <w:rsid w:val="00EF6386"/>
     <w:rsid w:val="00F23F81"/>
     <w:rsid w:val="00F72699"/>
     <w:rsid w:val="00F97A12"/>
     <w:rsid w:val="00FA69C1"/>
     <w:rsid w:val="00FB1148"/>
     <w:rsid w:val="00FC52B0"/>
     <w:rsid w:val="00FD4538"/>
     <w:rsid w:val="00FE4581"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
@@ -15286,55 +14113,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1166</Words>
-  <Characters>7896</Characters>
+  <Words>1106</Words>
+  <Characters>7556</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>415</Lines>
-  <Paragraphs>238</Paragraphs>
+  <Lines>62</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>UMW</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8824</CharactersWithSpaces>
+  <CharactersWithSpaces>8645</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>W1 Wniosek o wydanie zaświadczenia potwierdzającego fakty lub stan prawny wynikający z posiadanych  dokumentów i danych</dc:title>
   <dc:subject>W1 Wniosek o wydanie zaświadczenia potwierdzającego fakty lub stan prawny wynikający z posiadanych  dokumentów i danych</dc:subject>
   <dc:creator>XYZ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>