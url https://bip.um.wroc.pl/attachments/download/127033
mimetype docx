--- v1 (2026-01-30)
+++ v2 (2026-06-09)
@@ -646,114 +646,122 @@
                   <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Kod pocztowy:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00BD5651" w:rsidRPr="00F84673" w14:paraId="3B044205" w14:textId="77777777" w:rsidTr="009E03C6">
               <w:trPr>
                 <w:trHeight w:val="499"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="75BF4F4E" w14:textId="0846305D" w:rsidR="00BD5651" w:rsidRPr="00F84673" w:rsidRDefault="005622AC" w:rsidP="009E03C6">
+                <w:p w14:paraId="75BF4F4E" w14:textId="60A4609E" w:rsidR="00BD5651" w:rsidRPr="00F84673" w:rsidRDefault="005622AC" w:rsidP="009E03C6">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Arial Unicode MS"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t>Adres do doręczeń elektronicznych (E-doręczenia):</w:t>
+                    <w:t xml:space="preserve">Adres do doręczeń elektronicznych </w:t>
                   </w:r>
-                  <w:r w:rsidR="00BD5651" w:rsidRPr="00F84673">
+                  <w:r w:rsidR="00964463">
                     <w:rPr>
-                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
-                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>(e-Doręczenia):</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00964463">
+                    <w:rPr>
+                      <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:endnoteReference w:id="1"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4607" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="47524A96" w14:textId="77777777" w:rsidR="00BD5651" w:rsidRPr="00F84673" w:rsidRDefault="00BD5651" w:rsidP="009E03C6">
+                <w:p w14:paraId="47524A96" w14:textId="77291E02" w:rsidR="00BD5651" w:rsidRPr="00F84673" w:rsidRDefault="00BD5651" w:rsidP="009E03C6">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F84673">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Nr tel.:</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidR="00964463">
                     <w:rPr>
-                      <w:rStyle w:val="Odwoanieprzypisukocowego"/>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
+                      <w:vertAlign w:val="superscript"/>
                     </w:rPr>
-                    <w:endnoteReference w:id="2"/>
+                    <w:t xml:space="preserve"> 1</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="2D659861" w14:textId="77777777" w:rsidR="00BD5651" w:rsidRPr="00A54046" w:rsidRDefault="00BD5651" w:rsidP="009E03C6">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0E4492E5" w14:textId="77777777" w:rsidR="00BD5651" w:rsidRDefault="00BD5651" w:rsidP="00BD5651">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1669,114 +1677,130 @@
                   <w:r w:rsidRPr="00A54046">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Kod pocztowy:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00BD5651" w:rsidRPr="00F84673" w14:paraId="49EEF3AF" w14:textId="77777777" w:rsidTr="009E03C6">
               <w:trPr>
                 <w:trHeight w:val="499"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="517F1620" w14:textId="0FCC8E28" w:rsidR="00BD5651" w:rsidRPr="00F84673" w:rsidRDefault="005622AC" w:rsidP="009E03C6">
+                <w:p w14:paraId="517F1620" w14:textId="3D48F0B4" w:rsidR="00BD5651" w:rsidRPr="00F84673" w:rsidRDefault="005622AC" w:rsidP="009E03C6">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Arial Unicode MS"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t>Adres do doręczeń elektronicznych (E-doręczenia):</w:t>
+                    <w:t>Adres do doręczeń elektronicznych (</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00964463">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>e-Doręczenia</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>):</w:t>
                   </w:r>
                   <w:r w:rsidR="00BD5651">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4607" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="1380A963" w14:textId="77777777" w:rsidR="00BD5651" w:rsidRPr="00F84673" w:rsidRDefault="00BD5651" w:rsidP="009E03C6">
+                <w:p w14:paraId="1380A963" w14:textId="5E50261E" w:rsidR="00BD5651" w:rsidRPr="00F84673" w:rsidRDefault="00BD5651" w:rsidP="009E03C6">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F84673">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Nr tel.:</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidR="00964463">
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
-                    <w:t>2</w:t>
+                    <w:t>1</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="6F076DAB" w14:textId="77777777" w:rsidR="00BD5651" w:rsidRPr="00A54046" w:rsidRDefault="00BD5651" w:rsidP="009E03C6">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2C211A14" w14:textId="77777777" w:rsidR="00BD5651" w:rsidRDefault="00BD5651" w:rsidP="00BD5651">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
@@ -2246,58 +2270,54 @@
                     <w:t>Kod pocztowy:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="1271B0BF" w14:textId="77777777" w:rsidR="00BD5651" w:rsidRPr="006915DA" w:rsidRDefault="00BD5651" w:rsidP="009E03C6">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="54EC1154" w14:textId="77777777" w:rsidR="00BD5651" w:rsidRDefault="00BD5651" w:rsidP="00BD5651">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47C8969D" w14:textId="77777777" w:rsidR="00696B85" w:rsidRDefault="00696B85" w:rsidP="00AC4871">
+    <w:p w14:paraId="47C8969D" w14:textId="77777777" w:rsidR="00696B85" w:rsidRPr="00FC56BA" w:rsidRDefault="00696B85" w:rsidP="00AC4871">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A043D68" w14:textId="77777777" w:rsidR="00EC75DA" w:rsidRDefault="00EC75DA" w:rsidP="00AC4871">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="362"/>
         <w:gridCol w:w="9277"/>
       </w:tblGrid>
       <w:tr w:rsidR="00307036" w:rsidRPr="00307036" w14:paraId="2DD1D765" w14:textId="77777777" w:rsidTr="00C52C60">
@@ -3001,51 +3021,51 @@
                 </w:tcPr>
                 <w:p w14:paraId="0922FD3D" w14:textId="77777777" w:rsidR="00AB6047" w:rsidRPr="00A83218" w:rsidRDefault="00AB6047" w:rsidP="00AC4871">
                   <w:pPr>
                     <w:spacing w:line="288" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="723D7609" w14:textId="77777777" w:rsidR="00307036" w:rsidRPr="00307036" w:rsidRDefault="00307036" w:rsidP="00AC4871">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="286A42A4" w14:textId="77777777" w:rsidR="00307036" w:rsidRDefault="00307036" w:rsidP="00AC4871">
+    <w:p w14:paraId="286A42A4" w14:textId="77777777" w:rsidR="00307036" w:rsidRPr="009574C2" w:rsidRDefault="00307036" w:rsidP="00AC4871">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="351"/>
         <w:gridCol w:w="9288"/>
       </w:tblGrid>
       <w:tr w:rsidR="00696B85" w14:paraId="7EE08CEB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
@@ -3072,133 +3092,178 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9323" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EC10B6F" w14:textId="77777777" w:rsidR="00696B85" w:rsidRDefault="00696B85" w:rsidP="00AC4871">
+          <w:p w14:paraId="6EC10B6F" w14:textId="2F0447A4" w:rsidR="00696B85" w:rsidRDefault="00696B85" w:rsidP="00AC4871">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>INFORMACJE DOTYCZĄCE WYDANIA OPINII</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00696B85" w14:paraId="7C894B02" w14:textId="77777777" w:rsidTr="007B4510">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="352" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="078B0D48" w14:textId="77777777" w:rsidR="00696B85" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+          <w:p w14:paraId="078B0D48" w14:textId="582A920C" w:rsidR="00696B85" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>w sprawie: ogródka gastronomicznego</w:t>
+              <w:t>w sprawie ogródka gastronomicznego</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE40B0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> przynależnego do lokalu </w:t>
+            </w:r>
+            <w:r w:rsidR="0020388A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ punktu gastronomicznego * </w:t>
+            </w:r>
+            <w:r w:rsidR="00D61CB5" w:rsidRPr="00D61CB5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(podać nazwę lokalu</w:t>
+            </w:r>
+            <w:r w:rsidR="0020388A">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/punktu*</w:t>
+            </w:r>
+            <w:r w:rsidR="00D61CB5" w:rsidRPr="00D61CB5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00696B85" w14:paraId="02948E7C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="352" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A0F9359" w14:textId="77777777" w:rsidR="00AA1B68" w:rsidRDefault="00AA1B68" w:rsidP="00AC4871">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="182AD3A9" w14:textId="77777777" w:rsidR="00696B85" w:rsidRDefault="00696B85" w:rsidP="00AC4871">
+    <w:p w14:paraId="182AD3A9" w14:textId="77777777" w:rsidR="00696B85" w:rsidRPr="009574C2" w:rsidRDefault="00696B85" w:rsidP="00AC4871">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="343"/>
@@ -3380,51 +3445,51 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>do dnia:*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1927" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="309EED61" w14:textId="77777777" w:rsidR="00696B85" w:rsidRDefault="00696B85" w:rsidP="00AC4871">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="55E6A5EF" w14:textId="77777777" w:rsidR="00EC75DA" w:rsidRDefault="00EC75DA" w:rsidP="00AC4871">
+    <w:p w14:paraId="55E6A5EF" w14:textId="77777777" w:rsidR="00EC75DA" w:rsidRPr="009574C2" w:rsidRDefault="00EC75DA" w:rsidP="00AC4871">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="342"/>
         <w:gridCol w:w="2856"/>
@@ -3442,51 +3507,51 @@
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C789D3D" w14:textId="77777777" w:rsidR="00196677" w:rsidRPr="00196677" w:rsidRDefault="00EC75DA" w:rsidP="00AC4871">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="_Hlk134088179"/>
+            <w:bookmarkStart w:id="1" w:name="_Hlk134088179"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4822" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
@@ -3529,458 +3594,460 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5885AA2D" w14:textId="0BF99C30" w:rsidR="00196677" w:rsidRPr="00196677" w:rsidRDefault="00623DFD" w:rsidP="00AC4871">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FB86951" wp14:editId="4F2650E1">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FB86951" wp14:editId="4B4F3105">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>901700</wp:posOffset>
+                        <wp:posOffset>864235</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>389255</wp:posOffset>
+                        <wp:posOffset>396240</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="250190" cy="233045"/>
-                      <wp:effectExtent l="11430" t="12065" r="5080" b="12065"/>
+                      <wp:extent cx="252000" cy="234000"/>
+                      <wp:effectExtent l="0" t="0" r="15240" b="13970"/>
                       <wp:wrapNone/>
                       <wp:docPr id="7" name="Rectangle 2"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="250190" cy="233045"/>
+                                <a:ext cx="252000" cy="234000"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="567FCBCC" w14:textId="77777777" w:rsidR="00AC4871" w:rsidRDefault="00AC4871" w:rsidP="00196677"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="4FB86951" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:71pt;margin-top:30.65pt;width:19.7pt;height:18.35pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/UTJSJQIAAEYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU21v0zAQ/o7Ef7D8neZlLVujptPUUYQ0&#10;YGLwAxzHSSwc25zdJuPX7+xkpQM+IfzB8vnOj5977m5zPfaKHAU4aXRJs0VKidDc1FK3Jf32df/m&#10;ihLnma6ZMlqU9FE4er19/Woz2ELkpjOqFkAQRLtisCXtvLdFkjjeiZ65hbFCo7Mx0DOPJrRJDWxA&#10;9F4leZq+TQYDtQXDhXN4ezs56TbiN43g/nPTOOGJKily83GHuFdhT7YbVrTAbCf5TIP9A4ueSY2f&#10;nqBumWfkAPIPqF5yMM40fsFNn5imkVzEHDCbLP0tm4eOWRFzQXGcPcnk/h8s/3S8ByLrkl5SolmP&#10;JfqCojHdKkHyIM9gXYFRD/YeQoLO3hn+3RFtdh1GiRsAM3SC1UgqC/HJiwfBcPiUVMNHUyM6O3gT&#10;lRob6AMgakDGWJDHU0HE6AnHy3yVZmssG0dXfnGRLlfxB1Y8P7bg/HthehIOJQWkHsHZ8c75QIYV&#10;zyGRvFGy3kulogFttVNAjgx7Yx/XjO7Ow5QmQ0nXq3wVkV/43DlEGtffIHrpscmV7Et6dQpiRVDt&#10;na5jC3om1XRGykrPMgblpgr4sRrnYlSmfkRBwUzNjMOHh87AT0oGbOSSuh8HBoIS9UFjUdbZchk6&#10;PxrL1WWOBpx7qnMP0xyhSuopmY47P03LwYJsO/wpizJoc4OFbGQUORR5YjXzxmaN2s+DFabh3I5R&#10;v8Z/+wQAAP//AwBQSwMEFAAGAAgAAAAhAFVjgm3eAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPg0AUhO8m/ofNM/FmF2jTUGRpjKYmHlt68fZgn0DLviXs0qK/3u1Jj5OZzHyTb2fTiwuNrrOs&#10;IF5EIIhrqztuFBzL3VMKwnlkjb1lUvBNDrbF/V2OmbZX3tPl4BsRSthlqKD1fsikdHVLBt3CDsTB&#10;+7KjQR/k2Eg94jWUm14mUbSWBjsOCy0O9NpSfT5MRkHVJUf82Zfvkdnslv5jLk/T55tSjw/zyzMI&#10;T7P/C8MNP6BDEZgqO7F2og96lYQvXsE6XoK4BdJ4BaJSsEkjkEUu/z8ofgEAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQA/UTJSJQIAAEYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQBVY4Jt3gAAAAkBAAAPAAAAAAAAAAAAAAAAAH8EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;">
+                    <v:rect w14:anchorId="4FB86951" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:68.05pt;margin-top:31.2pt;width:19.85pt;height:18.45pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+IalPIwIAAEYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjxkrU14hRFugwD&#10;uq1Ytw+QZdkWJosapcTpvn6UnOayvQ3zg0Ca1NHhIbm83feG7RR6Dbbks8mUM2Ul1Nq2Jf/+bfPm&#10;mjMfhK2FAatK/qw8v129frUcXKFy6MDUChmBWF8MruRdCK7IMi871Qs/AacsBRvAXgRysc1qFAOh&#10;9ybLp9N32QBYOwSpvKe/92OQrxJ+0ygZvjSNV4GZkhO3kE5MZxXPbLUURYvCdVoeaIh/YNELbenR&#10;I9S9CIJtUf8F1WuJ4KEJEwl9Bk2jpUo1UDWz6R/VPHXCqVQLiePdUSb//2Dl590jMl2X/IozK3pq&#10;0VcSTdjWKJZHeQbnC8p6co8YC/TuAeQPzyysO8pSd4gwdErURGoW87OLC9HxdJVVwyeoCV1sAySl&#10;9g32EZA0YPvUkOdjQ9Q+MEk/8wX1mNomKZS/nUc7viCKl8sOffigoGfRKDkS9QQudg8+jKkvKYk8&#10;GF1vtDHJwbZaG2Q7QbOxSd8B3Z+nGcuGkt8s8kVCvoj5cwhidyJ4kdbrQENudF/y62OSKKJq721N&#10;NEURhDajTdUZe5AxKjd2IOyrPSVGOSuon0lQhHGYafnI6AB/cTbQIJfc/9wKVJyZj5aacjObz+Pk&#10;J2e+uMrJwfNIdR4RVhJUyQNno7kO47ZsHeq2o5dmSQYLd9TIRieRT6wOvGlYU5sOixW34dxPWaf1&#10;X/0GAAD//wMAUEsDBBQABgAIAAAAIQA+ECI53QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;T4NAEIXvJv6HzZh4s0tBUZClMZqaeGzpxdvCjoCys4RdWvTXOz3p8WW+vPlesVnsII44+d6RgvUq&#10;AoHUONNTq+BQbW8eQPigyejBESr4Rg+b8vKi0LlxJ9rhcR9awSXkc62gC2HMpfRNh1b7lRuR+Pbh&#10;JqsDx6mVZtInLreDjKMolVb3xB86PeJzh83XfrYK6j4+6J9d9RrZbJuEt6X6nN9flLq+Wp4eQQRc&#10;wh8MZ31Wh5KdajeT8WLgnKRrRhWk8S2IM3B/x1tqBVmWgCwL+X9B+QsAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQB+IalPIwIAAEYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQA+ECI53QAAAAkBAAAPAAAAAAAAAAAAAAAAAH0EAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="567FCBCC" w14:textId="77777777" w:rsidR="00AC4871" w:rsidRDefault="00AC4871" w:rsidP="00196677"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00196677" w:rsidRPr="00196677">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>wysyłka za pośrednictwem operatora pocztowego</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1ADE753D" w14:textId="69C2A6C2" w:rsidR="00196677" w:rsidRPr="00196677" w:rsidRDefault="00623DFD" w:rsidP="00AC4871">
+          <w:p w14:paraId="1ADE753D" w14:textId="11EBB4A9" w:rsidR="00196677" w:rsidRPr="00196677" w:rsidRDefault="00FC56BA" w:rsidP="00AC4871">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70AD26C2" wp14:editId="63DE7F33">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D52AEAA" wp14:editId="1A7E68A0">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>861695</wp:posOffset>
+                        <wp:posOffset>864235</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>389255</wp:posOffset>
+                        <wp:posOffset>396240</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="250190" cy="233045"/>
-                      <wp:effectExtent l="5080" t="12065" r="11430" b="12065"/>
+                      <wp:extent cx="252000" cy="234000"/>
+                      <wp:effectExtent l="0" t="0" r="15240" b="13970"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="6" name="Rectangle 3"/>
+                      <wp:docPr id="1" name="Rectangle 2"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="250190" cy="233045"/>
+                                <a:ext cx="252000" cy="234000"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="28418D95" w14:textId="77777777" w:rsidR="00AC4871" w:rsidRDefault="00AC4871" w:rsidP="00196677"/>
+                                <w:p w14:paraId="6642DACA" w14:textId="77777777" w:rsidR="00FC56BA" w:rsidRDefault="00FC56BA" w:rsidP="00FC56BA"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="70AD26C2" id="Rectangle 3" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:67.85pt;margin-top:30.65pt;width:19.7pt;height:18.35pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBwuRBsKAIAAE0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/01zaLtuo6WrVpQhp&#10;gRULH+A4TmLh2GbsNilfz9jpdrvAEyIPlsczPj5zZibrm7FX5CDASaNLms1SSoTmppa6Lem3r7s3&#10;15Q4z3TNlNGipEfh6M3m9av1YAuRm86oWgBBEO2KwZa0894WSeJ4J3rmZsYKjc7GQM88mtAmNbAB&#10;0XuV5Gl6lQwGaguGC+fw9G5y0k3EbxrB/eemccITVVLk5uMKca3CmmzWrGiB2U7yEw32Dyx6JjU+&#10;eoa6Y56RPcg/oHrJwTjT+Bk3fWKaRnIRc8BssvS3bB47ZkXMBcVx9iyT+3+w/NPhAYisS3pFiWY9&#10;lugLisZ0qwSZB3kG6wqMerQPEBJ09t7w745os+0wStwCmKETrEZSWYhPXlwIhsOrpBo+mhrR2d6b&#10;qNTYQB8AUQMyxoIczwURoyccD/Nlmq2wbBxd+XyeLpbxBVY8Xbbg/HthehI2JQWkHsHZ4d75QIYV&#10;TyGRvFGy3kmlogFttVVADgx7Yxe/E7q7DFOaDCVdLfNlRH7hc5cQafz+BtFLj02uZF/S63MQK4Jq&#10;73QdW9AzqaY9Ulb6JGNQbqqAH6sxlilqHFStTH1EXcFMPY0ziJvOwE9KBuznkrofewaCEvVBY21W&#10;2WIRBiAai+XbHA249FSXHqY5QpXUUzJtt34amr0F2Xb4UhbV0OYW69nIqPUzqxN97NlYgtN8haG4&#10;tGPU819g8wsAAP//AwBQSwMEFAAGAAgAAAAhAMqT95beAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8tOwzAQRfdI/IM1SOyok0Z9pXEqBCoSyzbdsJvEQ5ISj6PYaQNfj7uC5dUc3Xsm202mExca&#10;XGtZQTyLQBBXVrdcKzgV+6c1COeRNXaWScE3Odjl93cZptpe+UCXo69FKGGXooLG+z6V0lUNGXQz&#10;2xOH26cdDPoQh1rqAa+h3HRyHkVLabDlsNBgTy8NVV/H0Sgo2/kJfw7FW2Q2+8S/T8V5/HhV6vFh&#10;et6C8DT5Pxhu+kEd8uBU2pG1E13IyWIVUAXLOAFxA1aLGESpYLOOQOaZ/P9B/gsAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBwuRBsKAIAAE0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDKk/eW3gAAAAkBAAAPAAAAAAAAAAAAAAAAAIIEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
+                    <v:rect w14:anchorId="2D52AEAA" id="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:68.05pt;margin-top:31.2pt;width:19.85pt;height:18.45pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHKORcJQIAAE0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/07Shhd2o6WrVpQhp&#10;gRULH+A4TmLhG2O3yfL1O3ayvcAbog+WJzM+PnOOp+ubQStyEOClNSVdzOaUCMNtLU1b0h/fd2+u&#10;KPGBmZopa0RJn4SnN5vXr9a9K0RuO6tqAQRBjC96V9IuBFdkmeed0MzPrBMGk40FzQKG0GY1sB7R&#10;tcry+fxd1luoHVguvMevd2OSbhJ+0wgevjaNF4GokiK3kFZIaxXXbLNmRQvMdZJPNNg/sNBMGrz0&#10;CHXHAiN7kH9BacnBetuEGbc6s00juUg9YDeL+R/dPHbMidQLiuPdUSb//2D5l8MDEFmjd5QYptGi&#10;bygaM60SJI/y9M4XWPXoHiA26N295T89MXbbYZW4BbB9J1iNpBaxPrs4EAOPR0nVf7Y1orN9sEmp&#10;oQEdAVEDMiRDno6GiCEQjh/zFXqMtnFM5W+XcR9vYMXLYQc+fBRWk7gpKSD1BM4O9z6MpS8libxV&#10;st5JpVIAbbVVQA4M38Yu/SZ0f16mDOlLer3KVwn5IufPIZDdieBFmZYBH7mSuqRXxyJWRNU+mBpp&#10;siIwqcY9dqfMJGNUbnQgDNUw2YT1UdXK1k+oK9jxTeMM4qaz8JuSHt9zSf2vPQNBifpk0JvrxXIZ&#10;ByAFy9X7HAM4z1TnGWY4QpU0UDJut2Ecmr0D2XZ40yKpYewt+tnIpPWJ1UQf32xya5qvOBTncao6&#10;/QtsngEAAP//AwBQSwMEFAAGAAgAAAAhAD4QIjndAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPg0AQhe8m/ofNmHizS0FRkKUxmpp4bOnF28KOgLKzhF1a9Nc7PenxZb68+V6xWewgjjj53pGC&#10;9SoCgdQ401Or4FBtbx5A+KDJ6MERKvhGD5vy8qLQuXEn2uFxH1rBJeRzraALYcyl9E2HVvuVG5H4&#10;9uEmqwPHqZVm0icut4OMoyiVVvfEHzo94nOHzdd+tgrqPj7on131Gtlsm4S3pfqc31+Uur5anh5B&#10;BFzCHwxnfVaHkp1qN5PxYuCcpGtGFaTxLYgzcH/HW2oFWZaALAv5f0H5CwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAIco5FwlAgAATQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAD4QIjndAAAACQEAAA8AAAAAAAAAAAAAAAAAfwQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="28418D95" w14:textId="77777777" w:rsidR="00AC4871" w:rsidRDefault="00AC4871" w:rsidP="00196677"/>
+                          <w:p w14:paraId="6642DACA" w14:textId="77777777" w:rsidR="00FC56BA" w:rsidRDefault="00FC56BA" w:rsidP="00FC56BA"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="00196677" w:rsidRPr="00196677">
+            <w:r w:rsidR="00964463" w:rsidRPr="00917135">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>odbiór osobisty w siedzibie organu</w:t>
+            </w:r>
+            <w:r w:rsidR="00964463">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:endnoteReference w:id="2"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1667" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6344666C" w14:textId="5FF81799" w:rsidR="00196677" w:rsidRPr="00196677" w:rsidRDefault="00623DFD" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>odbiór osobisty w siedzibie organu</w:t>
-[...29 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3DB4D49E" wp14:editId="506BA2AF">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3DB4D49E" wp14:editId="53C86ECB">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>851535</wp:posOffset>
+                        <wp:posOffset>864235</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>395605</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="250190" cy="233045"/>
-                      <wp:effectExtent l="6985" t="8890" r="9525" b="5715"/>
+                      <wp:extent cx="252000" cy="234000"/>
+                      <wp:effectExtent l="0" t="0" r="15240" b="13970"/>
                       <wp:wrapNone/>
                       <wp:docPr id="5" name="Rectangle 4"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="250190" cy="233045"/>
+                                <a:ext cx="252000" cy="234000"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="6224162E" w14:textId="77777777" w:rsidR="00AC4871" w:rsidRDefault="00AC4871" w:rsidP="00196677">
-                                  <w:bookmarkStart w:id="3" w:name="_M670445567"/>
-                                  <w:bookmarkEnd w:id="3"/>
+                                  <w:bookmarkStart w:id="2" w:name="_M670445567"/>
+                                  <w:bookmarkEnd w:id="2"/>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="3DB4D49E" id="Rectangle 4" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:67.05pt;margin-top:31.15pt;width:19.7pt;height:18.35pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAfajy2KQIAAE0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1v0zAQ/o7Ef7D8neZlDaxR02nqKEIa&#10;MDH4AY7jJBaObc5uk/Hrd3a6rgM+IfLB8vnOj5977i7rq2lQ5CDASaMrmi1SSoTmppG6q+j3b7s3&#10;l5Q4z3TDlNGiog/C0avN61fr0ZYiN71RjQCCINqVo61o770tk8TxXgzMLYwVGp2tgYF5NKFLGmAj&#10;og8qydP0bTIaaCwYLpzD05vZSTcRv20F91/a1glPVEWRm48rxLUOa7JZs7IDZnvJjzTYP7AYmNT4&#10;6AnqhnlG9iD/gBokB+NM6xfcDIlpW8lFzAGzydLfsrnvmRUxFxTH2ZNM7v/B8s+HOyCyqWhBiWYD&#10;lugrisZ0pwRZBnlG60qMurd3EBJ09tbwH45os+0xSlwDmLEXrEFSWYhPXlwIhsOrpB4/mQbR2d6b&#10;qNTUwhAAUQMyxYI8nAoiJk84HuZFmq2wbBxd+cVFuiziC6x8umzB+Q/CDCRsKgpIPYKzw63zgQwr&#10;n0IieaNks5NKRQO6equAHBj2xi5+R3R3HqY0GSu6KvIiIr/wuXOINH5/gxikxyZXcqjo5SmIlUG1&#10;97qJLeiZVPMeKSt9lDEoN1fAT/UUy5SHB4KqtWkeUFcwc0/jDOKmN/CLkhH7uaLu556BoER91Fib&#10;VbZchgGIxrJ4l6MB55763MM0R6iKekrm7dbPQ7O3ILseX8qiGtpcYz1bGbV+ZnWkjz0bS3CcrzAU&#10;53aMev4LbB4BAAD//wMAUEsDBBQABgAIAAAAIQDnS2qS3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9BT4NAEIXvJv6HzZh4s0tBqyBLYzRt4rGlF28DOwLKzhJ2adFf3+1Jjy/z5b1v8vVsenGk&#10;0XWWFSwXEQji2uqOGwWHcnP3BMJ5ZI29ZVLwQw7WxfVVjpm2J97Rce8bEUrYZaig9X7IpHR1Swbd&#10;wg7E4fZpR4M+xLGResRTKDe9jKNoJQ12HBZaHOi1pfp7PxkFVRcf8HdXbiOTbhL/Ppdf08ebUrc3&#10;88szCE+z/4Phoh/UoQhOlZ1YO9GHnNwvA6pgFScgLsBj8gCiUpCmEcgil/8/KM4AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAH2o8tikCAABNBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA50tqkt4AAAAJAQAADwAAAAAAAAAAAAAAAACDBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4FAAAAAA==&#10;">
+                    <v:rect w14:anchorId="3DB4D49E" id="Rectangle 4" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:68.05pt;margin-top:31.15pt;width:19.85pt;height:18.45pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQgMdbJwIAAE0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNG1oYTdqulp1KUJa&#10;YMXCB0wcJ7FwbDN2my5fv2On7bZwQ/RgeTLj5zfvebq82fea7SR6ZU3JZ5MpZ9IIWyvTlvzH982b&#10;K858AFODtkaW/El6frN6/Wo5uELmtrO6lsgIxPhicCXvQnBFlnnRyR78xDppKNlY7CFQiG1WIwyE&#10;3ussn07fZYPF2qEV0nv6ejcm+SrhN40U4WvTeBmYLjlxC2nFtFZxzVZLKFoE1ylxoAH/wKIHZejS&#10;E9QdBGBbVH9B9Uqg9bYJE2H7zDaNEjL1QN3Mpn9089iBk6kXEse7k0z+/8GKL7sHZKou+YIzAz1Z&#10;9I1EA9NqyeZRnsH5gqoe3QPGBr27t+KnZ8auO6qSt4h26CTURGoW67OLAzHwdJRVw2dbEzpsg01K&#10;7RvsIyBpwPbJkKeTIXIfmKCP+YI8JtsEpfK387iPN0BxPOzQh4/S9ixuSo5EPYHD7t6HsfRYkshb&#10;reqN0joF2FZrjWwH9DY26XdA9+dl2rCh5NeLfJGQL3L+HILYvRC8KOtVoEeuVV/yq1MRFFG1D6Ym&#10;mlAEUHrcU3faHGSMyo0OhH21TzblR08qWz+RrmjHN00zSJvO4m/OBnrPJfe/toCSM/3JkDfXs/k8&#10;DkAK5ov3OQV4nqnOM2AEQZU8cDZu12Ecmq1D1XZ00yypYewt+dmopHX0emR1oE9vNrl1mK84FOdx&#10;qnr5F1g9AwAA//8DAFBLAwQUAAYACAAAACEAD7Nwst0AAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQU+DQBCF7yb+h82YeLNLIaIgS2M0NfHY0ou3gR0BZXcJu7Tor3d6sseX+fLme8VmMYM40uR7&#10;ZxWsVxEIso3TvW0VHKrt3SMIH9BqHJwlBT/kYVNeXxWYa3eyOzruQyu4xPocFXQhjLmUvunIoF+5&#10;kSzfPt1kMHCcWqknPHG5GWQcRak02Fv+0OFILx013/vZKKj7+IC/u+otMtk2Ce9L9TV/vCp1e7M8&#10;P4EItIR/GM76rA4lO9VuttqLgXOSrhlVkMYJiDPwcM9bagVZFoMsC3m5oPwDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAUIDHWycCAABNBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAD7Nwst0AAAAJAQAADwAAAAAAAAAAAAAAAACBBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="6224162E" w14:textId="77777777" w:rsidR="00AC4871" w:rsidRDefault="00AC4871" w:rsidP="00196677">
-                            <w:bookmarkStart w:id="4" w:name="_M670445567"/>
-                            <w:bookmarkEnd w:id="4"/>
+                            <w:bookmarkStart w:id="3" w:name="_M670445567"/>
+                            <w:bookmarkEnd w:id="3"/>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00196677" w:rsidRPr="00196677">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>wysyłka na adres do doręczeń elektronicznych</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:t xml:space="preserve">wysyłka na adres </w:t>
+            </w:r>
+            <w:r w:rsidR="00964463">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:vertAlign w:val="superscript"/>
-[...1 lines deleted...]
-              <w:t>1</w:t>
+              </w:rPr>
+              <w:t>e-Doręczeń</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:tbl>
-    <w:p w14:paraId="6642682D" w14:textId="77777777" w:rsidR="00196677" w:rsidRDefault="00196677" w:rsidP="00AC4871">
+    <w:p w14:paraId="6642682D" w14:textId="77777777" w:rsidR="00196677" w:rsidRPr="009574C2" w:rsidRDefault="00196677" w:rsidP="00AC4871">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="367"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="776"/>
+        <w:gridCol w:w="362"/>
+        <w:gridCol w:w="5285"/>
+        <w:gridCol w:w="631"/>
+        <w:gridCol w:w="413"/>
+        <w:gridCol w:w="1776"/>
+        <w:gridCol w:w="413"/>
+        <w:gridCol w:w="759"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007B4510" w:rsidRPr="0008765D" w14:paraId="3937A696" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="007B4510" w:rsidRPr="0008765D" w14:paraId="3937A696" w14:textId="77777777" w:rsidTr="0081441F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="367" w:type="dxa"/>
+            <w:tcW w:w="362" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1CA36F40" w14:textId="26E73E68" w:rsidR="007B4510" w:rsidRPr="0008765D" w:rsidRDefault="00BD5651" w:rsidP="00AC4871">
             <w:pPr>
               <w:pStyle w:val="Nagwek9"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="3" w:name="_Hlk228356616"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9272" w:type="dxa"/>
+            <w:tcW w:w="9277" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44EFA91D" w14:textId="77777777" w:rsidR="007B4510" w:rsidRPr="0008765D" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -3996,69 +4063,69 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B4510" w14:paraId="0FB23F0F" w14:textId="77777777" w:rsidTr="0008765D">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26FE954C" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+          <w:p w14:paraId="26FE954C" w14:textId="68D8A366" w:rsidR="007B4510" w:rsidRDefault="00964463" w:rsidP="00AC4871">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Opinia Koordynatora ds. plastycznego wystroju miasta Wydziału Architektury i Zabytków jest opinią pomocniczą. Dotyczy wyłącznie estetyki i nie zawiera odniesienia do wymogów wynikających z ustawy Prawo budowlane i innych przepisów.</w:t>
+            <w:r w:rsidRPr="00964463">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Opinia Plastyka Miejskiego jest opinią pomocniczą. Dotyczy wyłącznie estetyki i nie zawiera odniesienia do wymogów wynikających z ustawy Prawo budowlane, ustawy o ochronie zabytków i opiece nad zabytkami, przepisów zachowania warunków ochrony przeciwpożarowej i innych.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B4510" w14:paraId="12294BFB" w14:textId="77777777" w:rsidTr="0008765D">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
@@ -4082,247 +4149,249 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Przekrycie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> ogródka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="0FBC0FA2" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="007B4510" w14:paraId="0FBC0FA2" w14:textId="77777777" w:rsidTr="009E16B9">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:tcW w:w="5647" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5554A6E3" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Parasole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="529" w:type="dxa"/>
+            <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B932FFA" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Tak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="421" w:type="dxa"/>
+            <w:tcW w:w="413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A457AC" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+          <w:p w14:paraId="48A457AC" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="009E16B9">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
-              <w:rPr>
-[...8 lines deleted...]
-            <w:tcW w:w="1821" w:type="dxa"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63C430C2" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="421" w:type="dxa"/>
+            <w:tcW w:w="413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="788F630E" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+          <w:p w14:paraId="788F630E" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="009E16B9">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
-              <w:rPr>
-[...8 lines deleted...]
-            <w:tcW w:w="776" w:type="dxa"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FD81576" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -4442,4743 +4511,5304 @@
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="00328A22" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Rozpiętość:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="35377C4C" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="00FA337D" w14:paraId="35377C4C" w14:textId="77777777" w:rsidTr="009E16B9">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:tcW w:w="5647" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
-              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="036F6305" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+          <w:p w14:paraId="036F6305" w14:textId="06480496" w:rsidR="00FA337D" w:rsidRPr="00250698" w:rsidRDefault="00FA337D" w:rsidP="00FA337D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00250698">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1.2</w:t>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-            <w:tcW w:w="529" w:type="dxa"/>
+            <w:r w:rsidRPr="00250698">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Markiza - montowana do elewacji budynku lub integrowana ze stolarką okienną</w:t>
+            </w:r>
+            <w:r w:rsidR="0082335F">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="633663FF" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+          <w:p w14:paraId="633663FF" w14:textId="77777777" w:rsidR="00FA337D" w:rsidRDefault="00FA337D" w:rsidP="00AC4871">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Tak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="421" w:type="dxa"/>
+            <w:tcW w:w="413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38A71BC8" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+          <w:p w14:paraId="38A71BC8" w14:textId="77777777" w:rsidR="00FA337D" w:rsidRDefault="00FA337D" w:rsidP="009E16B9">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
-              <w:rPr>
-[...8 lines deleted...]
-            <w:tcW w:w="1821" w:type="dxa"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7DE1A1F1" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+          <w:p w14:paraId="7DE1A1F1" w14:textId="77777777" w:rsidR="00FA337D" w:rsidRDefault="00FA337D" w:rsidP="00AC4871">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="421" w:type="dxa"/>
+            <w:tcW w:w="413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="540E9608" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+          <w:p w14:paraId="540E9608" w14:textId="77777777" w:rsidR="00FA337D" w:rsidRDefault="00FA337D" w:rsidP="009E16B9">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
-              <w:rPr>
-[...8 lines deleted...]
-            <w:tcW w:w="776" w:type="dxa"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E9E97EF" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+          <w:p w14:paraId="4E9E97EF" w14:textId="77777777" w:rsidR="00FA337D" w:rsidRDefault="00FA337D" w:rsidP="00AC4871">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="4F8F4D04" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="00FA337D" w14:paraId="1EA2E341" w14:textId="77777777" w:rsidTr="009E16B9">
         <w:trPr>
-          <w:trHeight w:val="284"/>
+          <w:trHeight w:hRule="exact" w:val="170"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9639" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="5647" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...17 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="29DB36C6" w14:textId="77777777" w:rsidR="00FA337D" w:rsidRPr="00250698" w:rsidRDefault="00FA337D" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3992" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00ECFC97" w14:textId="5F7F187C" w:rsidR="00FA337D" w:rsidRDefault="00FA337D" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="2726AB5D" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="007B4510" w14:paraId="4F8F4D04" w14:textId="77777777" w:rsidTr="0008765D">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="478A7E93" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Wysokość: </w:t>
+          <w:p w14:paraId="2CA84C99" w14:textId="658DE9C5" w:rsidR="007B4510" w:rsidRPr="00250698" w:rsidRDefault="00250698" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00250698">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Wysięg:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="4B09628A" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="007B4510" w14:paraId="2726AB5D" w14:textId="77777777" w:rsidTr="0008765D">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1188E016" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
-[...14 lines deleted...]
-              <w:t>Rozpiętość:</w:t>
+          <w:p w14:paraId="478A7E93" w14:textId="6093EB8D" w:rsidR="007B4510" w:rsidRPr="00250698" w:rsidRDefault="00250698" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00250698">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Wysokość minimalna od poziomu terenu:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="677B0F9C" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="00250698" w14:paraId="341F97AC" w14:textId="77777777" w:rsidTr="0008765D">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
-[...53 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7712B141" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="0008765D" w:rsidP="00AC4871">
-[...15 lines deleted...]
-              <w:t>Kolor:</w:t>
+          <w:p w14:paraId="6B6F9E7A" w14:textId="3B0A63F2" w:rsidR="00250698" w:rsidRPr="00250698" w:rsidRDefault="00250698" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00250698">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Wysokość maksymalna od poziomu terenu:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="5FADBC18" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="007B4510" w14:paraId="4B09628A" w14:textId="77777777" w:rsidTr="0008765D">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B162E44" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
-[...216 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w14:paraId="1188E016" w14:textId="77777777" w:rsidR="007B4510" w:rsidRPr="00250698" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00250698">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Rozpiętość:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="0CBCF1C4" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="00FA337D" w:rsidRPr="00F04871" w14:paraId="4DBEE374" w14:textId="77777777" w:rsidTr="009574C2">
         <w:trPr>
-          <w:trHeight w:val="284"/>
+          <w:trHeight w:val="282"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9639" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="5647" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
-              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2715DC9B" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+          <w:p w14:paraId="26DD854D" w14:textId="5EEF6D72" w:rsidR="00FA337D" w:rsidRPr="00F04871" w:rsidRDefault="00FA337D" w:rsidP="00E10699">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F04871">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>1.4</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Kolorystyka konstrukcji nośnej </w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>1.3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F04871">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00250698" w:rsidRPr="00F04871">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pergola – samonośna lekka konstrukcja ramowa z dopuszczeniem </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00250698" w:rsidRPr="00F04871">
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>przekrycia</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00250698" w:rsidRPr="00F04871">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> z tkaniny (typu roleta rzymska). Nie może posiadać stałych dachów ani elementów obudowy.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B4F9412" w14:textId="77777777" w:rsidR="00FA337D" w:rsidRPr="00F04871" w:rsidRDefault="00FA337D" w:rsidP="00E10699">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F04871">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56F039C0" w14:textId="77777777" w:rsidR="00FA337D" w:rsidRPr="00F04871" w:rsidRDefault="00FA337D" w:rsidP="009E16B9">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58E451F7" w14:textId="77777777" w:rsidR="00FA337D" w:rsidRPr="00F04871" w:rsidRDefault="00FA337D" w:rsidP="00E10699">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F04871">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A295B0E" w14:textId="77777777" w:rsidR="00FA337D" w:rsidRPr="00F04871" w:rsidRDefault="00FA337D" w:rsidP="009E16B9">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="759" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F96F843" w14:textId="77777777" w:rsidR="00FA337D" w:rsidRPr="00F04871" w:rsidRDefault="00FA337D" w:rsidP="00E10699">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="04E04DB5" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="00FA337D" w:rsidRPr="00F04871" w14:paraId="5176B596" w14:textId="77777777" w:rsidTr="0082335F">
         <w:trPr>
-          <w:trHeight w:val="284"/>
+          <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9639" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="5647" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47939C4F" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="0008765D" w:rsidP="00AC4871">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2F28AD10" w14:textId="77777777" w:rsidR="00FA337D" w:rsidRPr="00F04871" w:rsidRDefault="00FA337D" w:rsidP="00E10699">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3992" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46840312" w14:textId="77777777" w:rsidR="00FA337D" w:rsidRPr="00F04871" w:rsidRDefault="00FA337D" w:rsidP="00E10699">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="40CF30E0" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="00250698" w:rsidRPr="009B2918" w14:paraId="02ABCE55" w14:textId="77777777" w:rsidTr="00220921">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A3F8A5C" w14:textId="6D8C9CF7" w:rsidR="00250698" w:rsidRPr="009B2918" w:rsidRDefault="00F04871" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B2918">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ilość:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00250698" w:rsidRPr="009B2918" w14:paraId="7302B225" w14:textId="77777777" w:rsidTr="00220921">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1641BD2A" w14:textId="0E477201" w:rsidR="00250698" w:rsidRPr="009B2918" w:rsidRDefault="00F04871" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B2918">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Wymiary (długość x szerokość x wysokość):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B4510" w14:paraId="677B0F9C" w14:textId="77777777" w:rsidTr="00220921">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42162AF7" w14:textId="38BFE182" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A71079">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A71079">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A71079">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00250698" w:rsidRPr="00A71079">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kolorystyka</w:t>
+            </w:r>
+            <w:r w:rsidR="00A71079" w:rsidRPr="00A71079">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> materiału </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A71079" w:rsidRPr="00A71079">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>przekrycia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B4510" w:rsidRPr="009B2918" w14:paraId="232705CC" w14:textId="77777777" w:rsidTr="0008765D">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...86 lines deleted...]
-              <w:t xml:space="preserve"> - 7040, 7042, 7037, 7016, 7024, 7043 i 9005.</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="7712B141" w14:textId="77777777" w:rsidR="007B4510" w:rsidRPr="009B2918" w:rsidRDefault="0008765D" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B2918">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kolor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="260B4DEE" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="007B4510" w:rsidRPr="009B2918" w14:paraId="5FADBC18" w14:textId="77777777" w:rsidTr="0008765D">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5671" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
-              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-[...78 lines deleted...]
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...135 lines deleted...]
-              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1AB9663A" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
-[...1 lines deleted...]
-              <w:spacing w:line="288" w:lineRule="auto"/>
+          <w:p w14:paraId="2B162E44" w14:textId="77777777" w:rsidR="007B4510" w:rsidRPr="009B2918" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B2918">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kolorowe znaki firmowe i napisy np. na parasolach i markizach mogą być usytuowane tylko na elementach zwisających (lambrekinach).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CF9A14D" w14:textId="3FF1C13E" w:rsidR="007B4510" w:rsidRPr="009B2918" w:rsidRDefault="007B4510" w:rsidP="0025227A">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B2918">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">W przypadku ogródka zlokalizowanego na terenie </w:t>
+            </w:r>
+            <w:r w:rsidR="00A71079" w:rsidRPr="009B2918">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B2918">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">arku </w:t>
+            </w:r>
+            <w:r w:rsidR="00A71079" w:rsidRPr="009B2918">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B2918">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ulturowego „Stare Miasto” dopuszcza się wyłącznie barwy materiałów </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009B2918">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>przekryć</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009B2918">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ogródków gastronomicznych</w:t>
+            </w:r>
+            <w:r w:rsidR="005A7BB9">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B2918">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> według oznaczeń Natural </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009B2918">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Color</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009B2918">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> System (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009B2918">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>NCS</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009B2918">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) - S 0500-N, S 1000-N, S 2000-N, S 3000-N, S 0502-Y lub według systemu </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009B2918">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>RAL</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009B2918">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - 9003, 9016, 7047, 7000 i 9010. Proszę o podanie koloru </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009B2918">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>przekrycia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009B2918">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, który będzie zgodny z zapisami uchwały </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B2918">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">nr </w:t>
+            </w:r>
+            <w:r w:rsidR="009E59EB" w:rsidRPr="009B2918">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LVI/1465/14 z dnia 10 kwietnia 2014 r. w sprawie utworzenia </w:t>
+            </w:r>
+            <w:r w:rsidR="00A71079" w:rsidRPr="009B2918">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="009E59EB" w:rsidRPr="009B2918">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">arku </w:t>
+            </w:r>
+            <w:r w:rsidR="00A71079" w:rsidRPr="009B2918">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r w:rsidR="009E59EB" w:rsidRPr="009B2918">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ulturowego „Stare Miasto” (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="009E59EB" w:rsidRPr="009B2918">
+              <w:rPr>
+                <w:rStyle w:val="ng-binding"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>t.j</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009E59EB" w:rsidRPr="009B2918">
+              <w:rPr>
+                <w:rStyle w:val="ng-binding"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. uchwały Dz. Urz. Woj. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="009E59EB" w:rsidRPr="009B2918">
+              <w:rPr>
+                <w:rStyle w:val="ng-binding"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Doln</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009E59EB" w:rsidRPr="009B2918">
+              <w:rPr>
+                <w:rStyle w:val="ng-binding"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. z 2023 r. poz. 3357)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B2918">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B4510" w14:paraId="0CBCF1C4" w14:textId="77777777" w:rsidTr="0008765D">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2715DC9B" w14:textId="2409919F" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A71079">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Rozmiar (długość x szerokość x wysokość)</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> Kolorystyka konstrukcji nośnej </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>przekrycia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="305757A7" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="007B4510" w:rsidRPr="009B2918" w14:paraId="04E04DB5" w14:textId="77777777" w:rsidTr="0008765D">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13B56102" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="0008765D" w:rsidP="00AC4871">
-[...15 lines deleted...]
-              <w:t>Rodzaj materiału i kolorystyka:</w:t>
+          <w:p w14:paraId="47939C4F" w14:textId="77777777" w:rsidR="007B4510" w:rsidRPr="009B2918" w:rsidRDefault="0008765D" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B2918">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kolor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="2EE500BB" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="007B4510" w14:paraId="40CF30E0" w14:textId="77777777" w:rsidTr="0008765D">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5671" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
-              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-[...78 lines deleted...]
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...135 lines deleted...]
-              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2259D822" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+          <w:p w14:paraId="2C11C56A" w14:textId="469AE937" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Wysokość:</w:t>
+              <w:t xml:space="preserve">W przypadku ogródka zlokalizowanego na terenie </w:t>
+            </w:r>
+            <w:r w:rsidR="005A7BB9">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">arku </w:t>
+            </w:r>
+            <w:r w:rsidR="005A7BB9">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ulturowego „Stare Miasto” od 1 stycznia 2024</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC4871">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">r. dopuszcza się wyłącznie barwy konstrukcji nośnych </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>przekryć</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ogródków gastronomicznych: według oznaczeń Natural Control System (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>NCS</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) - S 3502-B, S 4502-B, S 5502-B, S 8502-B, S 7502-B, S 7502-G i S 9000-N lub według systemu </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>RAL</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - 7040, 7042, 7037, 7016, 7024, 7043 i 9005.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="208B55DD" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="007B4510" w14:paraId="260B4DEE" w14:textId="77777777" w:rsidTr="009E16B9">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5647" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6792D225" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2. Podest</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0694CE4E" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15BB394A" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="009E16B9">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A919324" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC69BF3" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="009E16B9">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="759" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5759AB3E" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B4510" w14:paraId="55936C7A" w14:textId="77777777" w:rsidTr="00A71079">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...3 lines deleted...]
-              <w:rPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB9663A" w14:textId="343B1B35" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Materiał i kolorystyka ogrodzenia:</w:t>
+              <w:t>Rozmiar (długość x szerokość x wysokość)</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE40B0">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="57133B58" w14:textId="77777777" w:rsidTr="0008765D">
-[...215 lines deleted...]
-      <w:tr w:rsidR="007B4510" w14:paraId="672968A9" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="00A71079" w14:paraId="68E527AE" w14:textId="77777777" w:rsidTr="00A71079">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="17D87C68" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+          </w:tcPr>
+          <w:p w14:paraId="70397FB5" w14:textId="52D404D5" w:rsidR="00A71079" w:rsidRDefault="00A71079" w:rsidP="00AC4871">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Wymiary logotypu na ogrodzeniu:</w:t>
+              <w:t>Rodzaj materiału:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="50B55960" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="007B4510" w:rsidRPr="009B2918" w14:paraId="305757A7" w14:textId="77777777" w:rsidTr="009E16B9">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
-[...276 lines deleted...]
-              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13B56102" w14:textId="5E17D1AF" w:rsidR="007B4510" w:rsidRPr="009B2918" w:rsidRDefault="00A71079" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B2918">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r w:rsidR="0008765D" w:rsidRPr="009B2918">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>olorystyka:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A71079" w14:paraId="2EE500BB" w14:textId="77777777" w:rsidTr="009E16B9">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5EA7F592" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
-[...3 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="27F9A2BD" w14:textId="62ABA5A4" w:rsidR="00A71079" w:rsidRDefault="00A71079" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:bCs/>
-[...3 lines deleted...]
-              <w:t>Ilość:</w:t>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3. Wygrodzenie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="25EA68E3" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="00A71079" w14:paraId="497478A2" w14:textId="77777777" w:rsidTr="009E16B9">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5647" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60E77E42" w14:textId="18B78091" w:rsidR="00A71079" w:rsidRDefault="00A71079" w:rsidP="00E10699">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A71079">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Donice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE39E31" w14:textId="77777777" w:rsidR="00A71079" w:rsidRDefault="00A71079" w:rsidP="00E10699">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56388D13" w14:textId="77777777" w:rsidR="00A71079" w:rsidRDefault="00A71079" w:rsidP="009E16B9">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5288F27C" w14:textId="77777777" w:rsidR="00A71079" w:rsidRDefault="00A71079" w:rsidP="00E10699">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ACB5E0E" w14:textId="77777777" w:rsidR="00A71079" w:rsidRDefault="00A71079" w:rsidP="009E16B9">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="759" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16E42537" w14:textId="77777777" w:rsidR="00A71079" w:rsidRDefault="00A71079" w:rsidP="00E10699">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A71079" w14:paraId="0C16C1C1" w14:textId="77777777" w:rsidTr="009E16B9">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5647" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73F9D5A1" w14:textId="18720D8D" w:rsidR="00A71079" w:rsidRPr="00A71079" w:rsidRDefault="009E16B9" w:rsidP="00E10699">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E16B9">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Zi</w:t>
+            </w:r>
+            <w:r w:rsidR="00A71079" w:rsidRPr="009E16B9">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ntegrowane ze szklanym parawanem:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="528587AF" w14:textId="77777777" w:rsidR="00A71079" w:rsidRDefault="00A71079" w:rsidP="00E10699">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67B32AB3" w14:textId="77777777" w:rsidR="00A71079" w:rsidRDefault="00A71079" w:rsidP="009E16B9">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F7A04F8" w14:textId="77777777" w:rsidR="00A71079" w:rsidRDefault="00A71079" w:rsidP="00E10699">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="671D862B" w14:textId="77777777" w:rsidR="00A71079" w:rsidRDefault="00A71079" w:rsidP="009E16B9">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="759" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72B104EC" w14:textId="77777777" w:rsidR="00A71079" w:rsidRDefault="00A71079" w:rsidP="00E10699">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A71079" w14:paraId="13638105" w14:textId="77777777" w:rsidTr="0008765D">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Kolorystyka: </w:t>
+          </w:tcPr>
+          <w:p w14:paraId="3AD18837" w14:textId="59D5CE05" w:rsidR="00A71079" w:rsidRPr="00C0573E" w:rsidRDefault="00A71079" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0573E">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ilość:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="59BC08F7" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="00A71079" w14:paraId="09FF4649" w14:textId="77777777" w:rsidTr="0008765D">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CC697D8" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="0008765D" w:rsidP="00AC4871">
-[...14 lines deleted...]
-              <w:t>Rodzaj materiału:</w:t>
+          <w:p w14:paraId="21B3CE55" w14:textId="76888FA7" w:rsidR="00A71079" w:rsidRPr="00C0573E" w:rsidRDefault="00C0573E" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0573E">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Wymiary (długość x szerokość x wysokość):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="185FEC80" w14:textId="77777777" w:rsidTr="0008765D">
-[...224 lines deleted...]
-      <w:tr w:rsidR="007B4510" w14:paraId="3C9370A5" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="00A71079" w14:paraId="34D5632D" w14:textId="77777777" w:rsidTr="0008765D">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...16 lines deleted...]
-              <w:t>Ilość:</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="7CD28F6E" w14:textId="724A74A2" w:rsidR="00A71079" w:rsidRPr="00C0573E" w:rsidRDefault="00C0573E" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0573E">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Rodzaj materiału:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="036134FD" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="007B4510" w14:paraId="208B55DD" w14:textId="77777777" w:rsidTr="0008765D">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B463C7E" w14:textId="6C7F661A" w:rsidR="007B4510" w:rsidRPr="00C0573E" w:rsidRDefault="00C0573E" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0573E">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r w:rsidR="0008765D" w:rsidRPr="00C0573E">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>olorystyka:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C0573E" w14:paraId="00025375" w14:textId="77777777" w:rsidTr="009E16B9">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5647" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F553863" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
-[...3 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="24BB31B1" w14:textId="4D54EF75" w:rsidR="00C0573E" w:rsidRDefault="00C0573E" w:rsidP="00E10699">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:bCs/>
-[...4 lines deleted...]
-            </w:r>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Barierki</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C6E0D12" w14:textId="77777777" w:rsidR="00C0573E" w:rsidRDefault="00C0573E" w:rsidP="00E10699">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64F84719" w14:textId="77777777" w:rsidR="00C0573E" w:rsidRDefault="00C0573E" w:rsidP="009E16B9">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23CC88F0" w14:textId="77777777" w:rsidR="00C0573E" w:rsidRDefault="00C0573E" w:rsidP="00E10699">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78AE2684" w14:textId="77777777" w:rsidR="00C0573E" w:rsidRDefault="00C0573E" w:rsidP="009E16B9">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="759" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C089328" w14:textId="77777777" w:rsidR="00C0573E" w:rsidRDefault="00C0573E" w:rsidP="00E10699">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="3859EF6E" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="00C0573E" w14:paraId="14F94C2A" w14:textId="77777777" w:rsidTr="00C0573E">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...15 lines deleted...]
-              <w:t>Rodzaj materiału:</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74484E85" w14:textId="45D666EA" w:rsidR="00C0573E" w:rsidRDefault="00C0573E" w:rsidP="00E10699">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0573E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Wymiary (wysokość):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="037CB651" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="00C0573E" w14:paraId="769A4592" w14:textId="77777777" w:rsidTr="009E16B9">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:tcW w:w="5647" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D4310AC" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+          <w:p w14:paraId="78799F82" w14:textId="151606DC" w:rsidR="00C0573E" w:rsidRPr="009E16B9" w:rsidRDefault="00C0573E" w:rsidP="00E10699">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:r w:rsidRPr="009E16B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Rodzaj materiału:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40E37BCA" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+          <w:p w14:paraId="6CE92A92" w14:textId="750DE3A8" w:rsidR="00C0573E" w:rsidRPr="009E16B9" w:rsidRDefault="00C0573E" w:rsidP="00E10699">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-            <w:tcW w:w="421" w:type="dxa"/>
+            <w:r w:rsidRPr="009E16B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>szkło</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7210BE09" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+          <w:p w14:paraId="4813160E" w14:textId="77777777" w:rsidR="00C0573E" w:rsidRPr="009E16B9" w:rsidRDefault="00C0573E" w:rsidP="009E16B9">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
-              <w:rPr>
-[...10 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07574E51" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+          <w:p w14:paraId="1F41EA09" w14:textId="1F40313F" w:rsidR="00C0573E" w:rsidRDefault="00C0573E" w:rsidP="00E10699">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-            <w:tcW w:w="421" w:type="dxa"/>
+            <w:r w:rsidRPr="009E16B9">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>metal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B643465" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+          <w:p w14:paraId="3EBC11AB" w14:textId="77777777" w:rsidR="00C0573E" w:rsidRDefault="00C0573E" w:rsidP="009E16B9">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
-              <w:rPr>
-[...10 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="759" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E3ADEA9" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+          <w:p w14:paraId="4FFEA204" w14:textId="77777777" w:rsidR="00C0573E" w:rsidRDefault="00C0573E" w:rsidP="00E10699">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="3A620930" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="00C0573E" w14:paraId="5BC28781" w14:textId="77777777" w:rsidTr="00E10699">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="626AE863" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+          </w:tcPr>
+          <w:p w14:paraId="337CF4A7" w14:textId="4F6357C5" w:rsidR="00C0573E" w:rsidRDefault="00C0573E" w:rsidP="00E10699">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Wymiary logotypu:</w:t>
+              <w:t>Kolorystyka:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="59352A40" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="007B4510" w14:paraId="50B55960" w14:textId="77777777" w:rsidTr="0008765D">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E074D81" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+          <w:p w14:paraId="3AA11527" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. </w:t>
+              <w:t xml:space="preserve">4. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Dodatkowe wyposażenie</w:t>
+              <w:t>Meble</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="38A1F28F" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="007B4510" w14:paraId="2CA20509" w14:textId="77777777" w:rsidTr="009E16B9">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:tcW w:w="5647" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67A2B1AA" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+          <w:p w14:paraId="58329A68" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>5.1</w:t>
+              <w:t>4.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Donice</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="529" w:type="dxa"/>
+              <w:t xml:space="preserve"> Stoliki</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6786AD7B" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+          <w:p w14:paraId="285A5C27" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Tak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="421" w:type="dxa"/>
+            <w:tcW w:w="413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34BA4903" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+          <w:p w14:paraId="2D8E0BE0" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1821" w:type="dxa"/>
+            <w:tcW w:w="1776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="698FBF32" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+          <w:p w14:paraId="3D6A63B2" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="421" w:type="dxa"/>
+            <w:tcW w:w="413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AA6C977" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+          <w:p w14:paraId="357F7CE8" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="776" w:type="dxa"/>
+            <w:tcW w:w="759" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B8BAE12" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+          <w:p w14:paraId="76E79091" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="1F987F79" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="007B4510" w14:paraId="6C84D0EE" w14:textId="77777777" w:rsidTr="0008765D">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37E321E7" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+          <w:p w14:paraId="5EA7F592" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ilość:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="32CE998F" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="007B4510" w14:paraId="25EA68E3" w14:textId="77777777" w:rsidTr="0008765D">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="385F15A8" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+          <w:p w14:paraId="3E503412" w14:textId="3E2755A8" w:rsidR="007B4510" w:rsidRDefault="00C0573E" w:rsidP="00AC4871">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Kolorystyka:</w:t>
+              <w:t>Rodzaj materiału:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="1FDDFCD9" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="007B4510" w14:paraId="59BC08F7" w14:textId="77777777" w:rsidTr="0008765D">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CC697D8" w14:textId="09633650" w:rsidR="007B4510" w:rsidRDefault="00C0573E" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Kolorystyka:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B4510" w14:paraId="185FEC80" w14:textId="77777777" w:rsidTr="009E16B9">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5647" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3AE5E063" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
-[...3 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="1DB0E138" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:bCs/>
-[...4 lines deleted...]
-            </w:r>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Siedziska</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25BCF3FE" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CE91829" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="009E16B9">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7550C245" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3639C80E" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="009E16B9">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="759" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61BC85A5" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="21F56548" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="007B4510" w14:paraId="3C9370A5" w14:textId="77777777" w:rsidTr="0008765D">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2239E43B" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+          <w:p w14:paraId="3300B102" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Wymiary:</w:t>
+              <w:t>Ilość:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="0D1227DB" w14:textId="77777777" w:rsidTr="0008765D">
-[...225 lines deleted...]
-      <w:tr w:rsidR="007B4510" w14:paraId="02523910" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="007B4510" w14:paraId="036134FD" w14:textId="77777777" w:rsidTr="0008765D">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C8FC3AB" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+          <w:p w14:paraId="7F553863" w14:textId="3CE59339" w:rsidR="007B4510" w:rsidRDefault="009E16B9" w:rsidP="00AC4871">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Powierzchnia ekspozycyjna:</w:t>
+              <w:t>Rodzaj materiału:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="3A07C8E7" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="007B4510" w14:paraId="3859EF6E" w14:textId="77777777" w:rsidTr="0008765D">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2763C84C" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+          </w:tcPr>
+          <w:p w14:paraId="433A8DAD" w14:textId="0CCA0319" w:rsidR="007B4510" w:rsidRDefault="009E16B9" w:rsidP="00AC4871">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Wysokość:</w:t>
+              <w:t>Kolorystyka:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="0EE17B20" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="007B4510" w14:paraId="59352A40" w14:textId="77777777" w:rsidTr="0008765D">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E074D81" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dodatkowe wyposażenie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B4510" w14:paraId="38A1F28F" w14:textId="77777777" w:rsidTr="009E16B9">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5647" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67A2B1AA" w14:textId="348E8260" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009E16B9">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tablica z menu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6786AD7B" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34BA4903" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="009E16B9">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="698FBF32" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AA6C977" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="009E16B9">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="759" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B8BAE12" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B4510" w14:paraId="02523910" w14:textId="77777777" w:rsidTr="0008765D">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57B326B9" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+          <w:p w14:paraId="0C8FC3AB" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Na terenie parku kulturowego „Stare Miasto” zakazuje się prowadzenia działań reklamowych przy użyciu wolnostojących nośników reklamowych za wyjątkiem stojaka z menu ustawionego na terenie ogródka, o powierzchni reklamowej jednej strony do 0,5 m2 i o wysokości do 1,1 m nad poziomem terenu.</w:t>
+              <w:t>Powierzchnia ekspozycyjna:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="249C1035" w14:textId="77777777" w:rsidTr="0008765D">
-[...224 lines deleted...]
-      <w:tr w:rsidR="007B4510" w14:paraId="6A082834" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="007B4510" w14:paraId="3A07C8E7" w14:textId="77777777" w:rsidTr="0008765D">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12267FF9" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+          <w:p w14:paraId="2763C84C" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Wymiary</w:t>
+              <w:t>Wysokość:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="24F799AB" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="007B4510" w14:paraId="0EE17B20" w14:textId="77777777" w:rsidTr="0008765D">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
-              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55FB4E4C" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+          <w:p w14:paraId="57B326B9" w14:textId="693D384D" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Wysokość:</w:t>
+              <w:t xml:space="preserve">Na terenie </w:t>
+            </w:r>
+            <w:r w:rsidR="009E16B9">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">arku </w:t>
+            </w:r>
+            <w:r w:rsidR="009E16B9">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ulturowego „Stare Miasto” zakazuje się prowadzenia działań reklamowych przy użyciu wolnostojących nośników reklamowych za wyjątkiem stojaka z menu ustawionego na terenie ogródka, o powierzchni reklamowej jednej strony do 0,5 m2 i o wysokości do 1,1 m nad poziomem terenu.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="26B48E18" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="007B4510" w14:paraId="249C1035" w14:textId="77777777" w:rsidTr="009E16B9">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5647" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B3D2E06" w14:textId="05FB912B" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r w:rsidR="009E16B9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="002D42BD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Pomocnik kelnerski</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="751B8D3E" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D068779" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="002D42BD">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E8801DA" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02BBDA52" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="002D42BD">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="759" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BB33242" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B4510" w14:paraId="6A082834" w14:textId="77777777" w:rsidTr="0008765D">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49CF09B7" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
-[...14 lines deleted...]
-              <w:t>Szerokość:</w:t>
+          <w:p w14:paraId="12267FF9" w14:textId="037164E9" w:rsidR="007B4510" w:rsidRDefault="002D42BD" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D42BD">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Wymiary (wysokość x szerokość x długość):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="00CCC837" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="002D42BD" w:rsidRPr="002D42BD" w14:paraId="24F799AB" w14:textId="77777777" w:rsidTr="0008765D">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77BBF5AC" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
-[...14 lines deleted...]
-              <w:t>Głębokość:</w:t>
+          <w:p w14:paraId="55FB4E4C" w14:textId="56CFCCB2" w:rsidR="002D42BD" w:rsidRPr="002D42BD" w:rsidRDefault="002D42BD" w:rsidP="002D42BD">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D42BD">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Rodzaj materiału:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="1E13D113" w14:textId="77777777" w:rsidTr="0008765D">
-[...224 lines deleted...]
-      <w:tr w:rsidR="007B4510" w14:paraId="6C5F902B" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="007B4510" w14:paraId="00CCC837" w14:textId="77777777" w:rsidTr="0008765D">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7948793A" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
-[...3 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="77BBF5AC" w14:textId="43AB551B" w:rsidR="007B4510" w:rsidRDefault="002D42BD" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D42BD">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kolorystyka:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B4510" w14:paraId="1E13D113" w14:textId="77777777" w:rsidTr="009E16B9">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5647" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B299BDB" w14:textId="5888CF6E" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:bCs/>
-[...4 lines deleted...]
-            </w:r>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC56BA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="164CEB0B" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FE1B2B4" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00480254">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30917597" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5758DF4C" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00480254">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="759" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="077B3E5B" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="63C5C22A" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="007B4510" w14:paraId="6C5F902B" w14:textId="77777777" w:rsidTr="0008765D">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="292AA341" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
-[...14 lines deleted...]
-              <w:t>Wysokość:</w:t>
+          <w:p w14:paraId="7948793A" w14:textId="0605ED3B" w:rsidR="007B4510" w:rsidRDefault="002D42BD" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D42BD">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Wymiary (wysokość x szerokość x długość):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="5CFF73E2" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="007B4510" w14:paraId="7ADB583D" w14:textId="77777777" w:rsidTr="0008765D">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34B69F06" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
-[...14 lines deleted...]
-              <w:t>Szerokość:</w:t>
+          <w:p w14:paraId="646E69BD" w14:textId="23D62204" w:rsidR="007B4510" w:rsidRDefault="002D42BD" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D42BD">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Rodzaj materiału:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="54588EE2" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="007B4510" w14:paraId="4A744488" w14:textId="77777777" w:rsidTr="0008765D">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
-              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F0D829D" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
-[...14 lines deleted...]
-              <w:t>Głębokość:</w:t>
+          <w:p w14:paraId="4BD52188" w14:textId="33BA44F2" w:rsidR="007B4510" w:rsidRDefault="002D42BD" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D42BD">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kolorystyka:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="7ADB583D" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="007B4510" w14:paraId="6FB80F68" w14:textId="77777777" w:rsidTr="0008765D">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="646E69BD" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+          <w:p w14:paraId="69760559" w14:textId="46809D32" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:bCs/>
-[...3 lines deleted...]
-              <w:t>Wysokość blatu:</w:t>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC56BA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Inne elementy wyposażenia (proszę wymienić jakie wraz z krótkim opisem)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="4A744488" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="007B4510" w14:paraId="7A418BA5" w14:textId="77777777" w:rsidTr="0081441F">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...17 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="0333EE17" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="6FB80F68" w14:textId="77777777" w:rsidTr="0008765D">
+      <w:tr w:rsidR="007B4510" w:rsidRPr="009B2918" w14:paraId="24E5E6CF" w14:textId="77777777" w:rsidTr="0081441F">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
-              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...26 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="3F9727FD" w14:textId="77777777" w:rsidR="007B4510" w:rsidRPr="009B2918" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4510" w14:paraId="7A418BA5" w14:textId="77777777" w:rsidTr="0008765D">
-[...70 lines deleted...]
-      </w:tr>
+      <w:bookmarkEnd w:id="3"/>
     </w:tbl>
     <w:p w14:paraId="22D45B22" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
@@ -11529,112 +12159,154 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="07184D5E" w14:textId="77777777" w:rsidR="00AA1B68" w:rsidRDefault="00AA1B68" w:rsidP="00AC4871">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="362"/>
         <w:gridCol w:w="8411"/>
         <w:gridCol w:w="866"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00696B85" w14:paraId="6ABF353D" w14:textId="77777777">
+      <w:tr w:rsidR="00696B85" w14:paraId="6ABF353D" w14:textId="77777777" w:rsidTr="00480254">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="340"/>
+          <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A5CB583" w14:textId="156E7921" w:rsidR="00696B85" w:rsidRDefault="00BD5651" w:rsidP="00AC4871">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61AC3C6D" w14:textId="77777777" w:rsidR="00696B85" w:rsidRDefault="008454A6" w:rsidP="00AC4871">
+          <w:p w14:paraId="61AC3C6D" w14:textId="31D0C64E" w:rsidR="00696B85" w:rsidRDefault="008454A6" w:rsidP="00AC4871">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>INFORMACJA O ZAŁĄCZONYCH DOKUMENTACH</w:t>
+              <w:t xml:space="preserve">INFORMACJA O </w:t>
+            </w:r>
+            <w:r w:rsidR="002D42BD" w:rsidRPr="00480254">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>WYMAGANYCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00480254">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OKUMENTACH</w:t>
+            </w:r>
+            <w:r w:rsidR="002D42BD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE6853">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ZA</w:t>
+            </w:r>
+            <w:r w:rsidR="002D42BD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ŁĄCZONYCH DO WNIOSKU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="279719A2" w14:textId="77777777" w:rsidR="00696B85" w:rsidRDefault="00696B85" w:rsidP="00AC4871">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -12201,327 +12873,433 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4F9A42D7" w14:textId="77777777" w:rsidR="00696B85" w:rsidRDefault="00696B85" w:rsidP="00AC4871">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C03238B" w14:textId="77777777" w:rsidR="008E27A5" w:rsidRDefault="008E27A5" w:rsidP="00AC4871">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="Uwagi"/>
+      <w:bookmarkStart w:id="4" w:name="Uwagi"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>UWAGI</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F778BD9" w14:textId="77777777" w:rsidR="008E27A5" w:rsidRDefault="008E27A5" w:rsidP="00AC4871">
+    <w:p w14:paraId="2323B440" w14:textId="77777777" w:rsidR="002D42BD" w:rsidRDefault="002D42BD" w:rsidP="002D42BD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Opinie wydawane są na podstawie:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC6B8D8" w14:textId="20086E49" w:rsidR="002D42BD" w:rsidRPr="007D0868" w:rsidRDefault="002D42BD" w:rsidP="002D42BD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:hanging="283"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D0868">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zarządzenia Prezydenta Wrocławia </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>nr 9469/23 z dnia 27 stycznia 2023 r. w sprawie zasad postępowania komórek organizacyjnych Urzędu Miejskiego Wrocławia oraz miejskich jednostek organizacyjnych w zakresie organizowania ogródków gastronomicznych na gruntach zarządzanych przez Prezydenta Wrocławia stanowiących własność Gminy Wrocław oraz w pasie drogowym dróg publicznych zarządzanych przez Prezydenta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0868">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01ADF5CA" w14:textId="0B864E32" w:rsidR="002D42BD" w:rsidRPr="00480254" w:rsidRDefault="002D42BD" w:rsidP="002D42BD">
+      <w:pPr>
+        <w:pStyle w:val="Stopka"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="ng-binding"/>
+          <w:rFonts w:cs="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A4DBB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">chwały Rady Miejskiej Wrocławia nr LVI/1465/14 z dnia 10 kwietnia 2014 r. w sprawie utworzenia </w:t>
+      </w:r>
+      <w:r w:rsidR="009574C2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A4DBB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arku </w:t>
+      </w:r>
+      <w:r w:rsidR="009574C2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A4DBB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ulturowego „Stare Miasto” (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009A4DBB">
+        <w:rPr>
+          <w:rStyle w:val="ng-binding"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>t.j</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009A4DBB">
+        <w:rPr>
+          <w:rStyle w:val="ng-binding"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. uchwały Dz. Urz. Woj. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009A4DBB">
+        <w:rPr>
+          <w:rStyle w:val="ng-binding"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Doln</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009A4DBB">
+        <w:rPr>
+          <w:rStyle w:val="ng-binding"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. z 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="ng-binding"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A4DBB">
+        <w:rPr>
+          <w:rStyle w:val="ng-binding"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r. poz.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="ng-binding"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3357</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00467E54">
+        <w:rPr>
+          <w:rStyle w:val="ng-binding"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00480254">
+        <w:rPr>
+          <w:rStyle w:val="ng-binding"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C6B699D" w14:textId="7B2E362C" w:rsidR="00480254" w:rsidRPr="00480254" w:rsidRDefault="009574C2" w:rsidP="002D42BD">
+      <w:pPr>
+        <w:pStyle w:val="Stopka"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="ng-binding"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="00480254" w:rsidRPr="00480254">
+        <w:rPr>
+          <w:rStyle w:val="ng-binding"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>oncepcji organizacji ogródków gastronomicznych na terenie Parku Kulturowego Stare Miasto we Wrocławiu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09BAE628" w14:textId="77777777" w:rsidR="002D42BD" w:rsidRPr="007D0868" w:rsidRDefault="002D42BD" w:rsidP="002D42BD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Opinie wydawane są na podstawie Zarządzeń Prezydenta Wrocławia: </w:t>
+        <w:t xml:space="preserve">Mapy oraz informacje o adresie geodezyjnym terenu inwestycji można uzyskać w Zarządzie Geodezji </w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="007D0868">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>Kartografii i Katastru Miejskiego we Wrocławiu przy al. M. Kromera 44 oraz w Systemie Informacji Przestrzennej Wrocławia (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="007D0868">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:cs="Verdana"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://geoportal.wroclaw.pl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007D0868">
         <w:rPr>
-          <w:sz w:val="18"/>
-[...110 lines deleted...]
-          <w:rStyle w:val="ng-binding"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42905FC7" w14:textId="77777777" w:rsidR="008E27A5" w:rsidRDefault="008E27A5" w:rsidP="00AC4871">
+    <w:p w14:paraId="621C409B" w14:textId="77777777" w:rsidR="002D42BD" w:rsidRPr="007D0868" w:rsidRDefault="002D42BD" w:rsidP="002D42BD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007D0868">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Mapy oraz informacje o adresie geodezyjnym terenu inwestycji można uzyskać w Zarządzie Geodezji Kartografii i Katastru Miejskiego we Wrocławiu przy al. M. Kromera 44.</w:t>
+        <w:t xml:space="preserve">Opinia nie zwalnia z obowiązków wynikających z prawa budowlanego tzn. wystąpienia o pozwolenie na budowę lub zgłoszenia zamiaru prowadzenia robót budowlanych oraz z obowiązków wynikających </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-        <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:r w:rsidRPr="007D0868">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>Opinia nie zwalnia z obowiązków wynikających z prawa budowlanego tzn. wystąpienia o pozwolenie na budowę lub zgłoszenia zamiaru prowadzenia robót budowlanych.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>z innych przepisów prawa, w tym z ustawy o ochronie zabytków i opiece nad zabytkami oraz ochrony przeciwpożarowej.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="068FDFF2" w14:textId="77777777" w:rsidR="00196677" w:rsidRDefault="00196677" w:rsidP="00AC4871">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="588EFA17" w14:textId="77777777" w:rsidR="00AC4871" w:rsidRPr="0062746B" w:rsidRDefault="00AC4871" w:rsidP="00AC4871">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062746B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">INFORMACJE DOTYCZĄCE PRZETWARZANIA </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="001D2086" w14:textId="77777777" w:rsidR="00AC4871" w:rsidRPr="0062746B" w:rsidRDefault="00AC4871" w:rsidP="00AC4871">
       <w:pPr>
         <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062746B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>PAŃSTWA DANYCH OSOBOWYCH PRZEZ PREZYDENTA WROCŁAWIA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="787551D3" w14:textId="77777777" w:rsidR="00606E63" w:rsidRPr="006F505B" w:rsidRDefault="00606E63" w:rsidP="00606E63">
       <w:pPr>
         <w:pStyle w:val="Teksttreci0"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Hlk181691379"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk181691379"/>
       <w:r w:rsidRPr="006F505B">
         <w:rPr>
           <w:rStyle w:val="Teksttreci"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Niniejszą informację otrzymała/otrzymał Pani/Pan w związku z obowiązkami określonymi w art. 13 rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych - </w:t>
+        <w:t xml:space="preserve">Niniejszą informację otrzymała/otrzymał Pani/Pan w związku z obowiązkami określonymi w art. 13 rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych - </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006F505B">
         <w:rPr>
           <w:rStyle w:val="Teksttreci"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>RODO</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006F505B">
         <w:rPr>
           <w:rStyle w:val="Teksttreci"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>) (Dziennik Urzędowy Unii Europejskiej z dnia 14 maja 2016 r. L 119/1).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47D0FEBE" w14:textId="77777777" w:rsidR="00606E63" w:rsidRPr="006F505B" w:rsidRDefault="00606E63" w:rsidP="00606E63">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
@@ -12737,51 +13515,51 @@
             <w:pPr>
               <w:pStyle w:val="Inne0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="301"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:hanging="2880"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F505B">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>przez e-mail:</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidRPr="006F505B">
                 <w:rPr>
                   <w:rStyle w:val="Inne"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:r w:rsidRPr="006F505B">
                 <w:rPr>
                   <w:rStyle w:val="Inne"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="en-US" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>waz@um.wroc.pl</w:t>
               </w:r>
               <w:r w:rsidRPr="006F505B">
                 <w:rPr>
                   <w:rStyle w:val="Inne"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="en-US" w:eastAsia="en-US"/>
@@ -13291,50 +14069,51 @@
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25572667" w14:textId="77777777" w:rsidR="00606E63" w:rsidRPr="006F505B" w:rsidRDefault="00606E63" w:rsidP="00606E63">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F505B">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Prawa związane z przetwarzaniem danych osobowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B68FF35" w14:textId="77777777" w:rsidR="00606E63" w:rsidRPr="006F505B" w:rsidRDefault="00606E63" w:rsidP="00606E63">
             <w:pPr>
               <w:pStyle w:val="Inne0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F505B">
@@ -13528,51 +14307,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E37EFD4" w14:textId="77777777" w:rsidR="00606E63" w:rsidRPr="006F505B" w:rsidRDefault="00606E63" w:rsidP="00606E63">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F505B">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>W przypadku nieprawidłowości przy przetwarzaniu Pani/Pana danych osobowych, przysługuje Pani/Panu także prawo wniesienia skargi do organu nadzorczego zajmującego się ochroną danych osobowych, tj. Prezesa Urzędu Ochrony Danych Osobowych. Dane dotyczące możliwych form kontaktu:</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidRPr="006F505B">
                 <w:rPr>
                   <w:rStyle w:val="Hipercze"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="en-US" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>https://uodo.gov.pl/pl/p/kontakt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006F505B">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00606E63" w:rsidRPr="006F505B" w14:paraId="3195AA18" w14:textId="77777777" w:rsidTr="003720E3">
         <w:trPr>
           <w:cantSplit/>
@@ -13585,51 +14364,50 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="319EDFF0" w14:textId="77777777" w:rsidR="00606E63" w:rsidRPr="006F505B" w:rsidRDefault="00606E63" w:rsidP="00606E63">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F505B">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Inspektor Ochrony Danych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3701BF0C" w14:textId="77777777" w:rsidR="00606E63" w:rsidRPr="006F505B" w:rsidRDefault="00606E63" w:rsidP="00606E63">
             <w:pPr>
               <w:pStyle w:val="Inne0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="307"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -13679,51 +14457,51 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="301"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:hanging="2880"/>
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">przez e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hipercze"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>iod@um.wroc.pl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00606E63" w:rsidRPr="006F505B">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51291EF6" w14:textId="77777777" w:rsidR="00606E63" w:rsidRPr="006F505B" w:rsidRDefault="00606E63" w:rsidP="00606E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:suppressLineNumbers/>
@@ -13739,51 +14517,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F505B">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>telefonicznie: +48 71 777 77 24.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="55AB35AE" w14:textId="77777777" w:rsidR="00606E63" w:rsidRPr="006F505B" w:rsidRDefault="00606E63" w:rsidP="00606E63">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p w14:paraId="243741AF" w14:textId="77777777" w:rsidR="00AC4871" w:rsidRPr="00733CE2" w:rsidRDefault="00AC4871" w:rsidP="00AC4871">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="362"/>
         <w:gridCol w:w="9277"/>
@@ -13794,51 +14572,51 @@
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76DF9882" w14:textId="0ECFF649" w:rsidR="00AC4871" w:rsidRPr="00196677" w:rsidRDefault="00BD5651" w:rsidP="00AC4871">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="7" w:name="_Hlk134088397"/>
+            <w:bookmarkStart w:id="6" w:name="_Hlk134088397"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Ł</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9277" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7AEAAD6E" w14:textId="77777777" w:rsidR="00AC4871" w:rsidRPr="00196677" w:rsidRDefault="00AC4871" w:rsidP="00AC4871">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
@@ -13966,230 +14744,211 @@
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Data: ………………………………………………………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>…….</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA095D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>……..</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:tbl>
-    <w:p w14:paraId="0024D0A5" w14:textId="77777777" w:rsidR="00AC4871" w:rsidRDefault="00AC4871" w:rsidP="00AC4871">
+    <w:p w14:paraId="0024D0A5" w14:textId="77777777" w:rsidR="00AC4871" w:rsidRPr="00706182" w:rsidRDefault="00AC4871" w:rsidP="00AC4871">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F6509DC" w14:textId="77777777" w:rsidR="00AC4871" w:rsidRDefault="00AC4871" w:rsidP="00AC4871">
+    <w:p w14:paraId="1F6509DC" w14:textId="77777777" w:rsidR="00AC4871" w:rsidRPr="00706182" w:rsidRDefault="00AC4871" w:rsidP="00AC4871">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0237EE15" w14:textId="77777777" w:rsidR="00567A5E" w:rsidRDefault="00567A5E" w:rsidP="00AC4871">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36B53D1F" w14:textId="77777777" w:rsidR="00AA1B68" w:rsidRDefault="00AA1B68" w:rsidP="00AC4871">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Hlk134518414"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk134518414"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>*     niepotrzebne skreślić</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p w14:paraId="61F6AF85" w14:textId="77777777" w:rsidR="00567A5E" w:rsidRDefault="00567A5E" w:rsidP="00AC4871">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00567A5E">
-      <w:headerReference w:type="even" r:id="rId11"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="794" w:right="1134" w:bottom="794" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="13876935" w14:textId="77777777" w:rsidR="005F6174" w:rsidRDefault="005F6174">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="25B1A9CC" w14:textId="77777777" w:rsidR="005F6174" w:rsidRDefault="005F6174">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="1">
-    <w:p w14:paraId="7F61A19F" w14:textId="77777777" w:rsidR="00BD5651" w:rsidRDefault="00BD5651" w:rsidP="00BD5651">
+    <w:p w14:paraId="1D1B7361" w14:textId="77777777" w:rsidR="00964463" w:rsidRDefault="00964463" w:rsidP="00964463">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisukocowego"/>
       </w:pPr>
-      <w:r w:rsidRPr="008F2755">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisukocowego"/>
-          <w:sz w:val="16"/>
-[...31 lines deleted...]
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F2755">
+      <w:r w:rsidRPr="0099775F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Nieobowiązkowe</w:t>
+        <w:t>N</w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00EC75DA">
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Na pisemne żądanie wnioskodawcy istnieje możliwość osobistego odbioru dokumentów w okresie do 3 dni po ich zarejestrowaniu. Po tym terminie dokumenty będę przekazywane drogą pocztową na adres wskazany we wniosku.</w:t>
+        <w:t>ieobowiązkowe</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="2">
+    <w:p w14:paraId="2D141FAA" w14:textId="77777777" w:rsidR="00964463" w:rsidRDefault="00964463" w:rsidP="00964463">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="000842B3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099775F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na pisemne żądanie wnioskodawcy istnieje możliwość osobistego odbioru dokumentów w okresie do 3 dni po ich zarejestrowaniu. Po tym terminie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000842B3">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>dokumenty będą wysyłane na wskazany we wniosku adres.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
@@ -14198,51 +14957,51 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Mono">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
@@ -16307,50 +17066,192 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DC869F6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A71C4E74"/>
+    <w:lvl w:ilvl="0" w:tplc="A86CBCEC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="712"/>
+        </w:tabs>
+        <w:ind w:left="709" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B7CC8A02">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1072"/>
+        </w:tabs>
+        <w:ind w:left="1072" w:hanging="363"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2512"/>
+        </w:tabs>
+        <w:ind w:left="2512" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3232"/>
+        </w:tabs>
+        <w:ind w:left="3232" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3952"/>
+        </w:tabs>
+        <w:ind w:left="3952" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4672"/>
+        </w:tabs>
+        <w:ind w:left="4672" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5392"/>
+        </w:tabs>
+        <w:ind w:left="5392" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6112"/>
+        </w:tabs>
+        <w:ind w:left="6112" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6832"/>
+        </w:tabs>
+        <w:ind w:left="6832" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4161604C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7990125A"/>
     <w:lvl w:ilvl="0" w:tplc="DEDAD4D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1065" w:hanging="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -16422,51 +17323,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="456E541D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="62A25C40"/>
     <w:lvl w:ilvl="0" w:tplc="BDB69E40">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -16536,71 +17437,71 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51C835AE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04150011"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E843075"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="581A4C0C"/>
     <w:lvl w:ilvl="0" w:tplc="0360BFB2">
       <w:start w:val="16"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="417"/>
         </w:tabs>
         <w:ind w:left="340" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16696,51 +17597,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="656E018C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F852E57E"/>
     <w:lvl w:ilvl="0" w:tplc="B5BA25AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="417"/>
         </w:tabs>
         <w:ind w:left="113" w:hanging="56"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16836,51 +17737,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68EB600A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="757C88EC"/>
     <w:lvl w:ilvl="0" w:tplc="9A1A76E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="717"/>
         </w:tabs>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16976,51 +17877,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A7F5984"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="874E6008"/>
     <w:lvl w:ilvl="0" w:tplc="FE02383C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="717"/>
         </w:tabs>
         <w:ind w:left="584" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17116,51 +18017,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B556440"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="920078DC"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17256,51 +18157,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="741E78AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A907916"/>
     <w:lvl w:ilvl="0" w:tplc="0C242590">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="177"/>
         </w:tabs>
         <w:ind w:left="177" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="897"/>
@@ -17395,51 +18296,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5217"/>
         </w:tabs>
         <w:ind w:left="5217" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5937"/>
         </w:tabs>
         <w:ind w:left="5937" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76A73B9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9C855D2"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -17508,51 +18409,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="780B0F41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ECA046F2"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17648,51 +18549,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CB33367"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55620004"/>
     <w:lvl w:ilvl="0" w:tplc="9A1A76E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="534"/>
         </w:tabs>
         <w:ind w:left="531" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17789,87 +18690,87 @@
           <w:tab w:val="num" w:pos="5577"/>
         </w:tabs>
         <w:ind w:left="5577" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6297"/>
         </w:tabs>
         <w:ind w:left="6297" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
@@ -17884,254 +18785,281 @@
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="11"/>
   </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:val="bestFit" w:percent="225"/>
+  <w:zoom w:percent="215"/>
   <w:embedSystemFonts/>
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00696B85"/>
     <w:rsid w:val="000035FD"/>
     <w:rsid w:val="000076BD"/>
     <w:rsid w:val="00052B8A"/>
     <w:rsid w:val="00081A2C"/>
     <w:rsid w:val="0008765D"/>
     <w:rsid w:val="00092AA4"/>
     <w:rsid w:val="000D2544"/>
     <w:rsid w:val="000D3C98"/>
     <w:rsid w:val="000D456B"/>
     <w:rsid w:val="000E6ECA"/>
     <w:rsid w:val="0010151F"/>
     <w:rsid w:val="001059C7"/>
     <w:rsid w:val="0013012E"/>
     <w:rsid w:val="00145EC4"/>
     <w:rsid w:val="0016647F"/>
     <w:rsid w:val="00196677"/>
     <w:rsid w:val="001D1D51"/>
+    <w:rsid w:val="0020388A"/>
     <w:rsid w:val="00214FB5"/>
+    <w:rsid w:val="00220921"/>
     <w:rsid w:val="00226397"/>
     <w:rsid w:val="00241FF3"/>
+    <w:rsid w:val="00250698"/>
     <w:rsid w:val="0025227A"/>
     <w:rsid w:val="00263F93"/>
     <w:rsid w:val="00286702"/>
     <w:rsid w:val="00287694"/>
     <w:rsid w:val="00297DC1"/>
     <w:rsid w:val="002A3A76"/>
     <w:rsid w:val="002B78FF"/>
     <w:rsid w:val="002C0011"/>
     <w:rsid w:val="002C7F99"/>
+    <w:rsid w:val="002D42BD"/>
     <w:rsid w:val="002E6132"/>
     <w:rsid w:val="00307036"/>
     <w:rsid w:val="003153A0"/>
     <w:rsid w:val="00322853"/>
     <w:rsid w:val="00330F18"/>
     <w:rsid w:val="003413EE"/>
     <w:rsid w:val="00341E6D"/>
     <w:rsid w:val="00350A9C"/>
     <w:rsid w:val="003521F3"/>
     <w:rsid w:val="00363AE8"/>
     <w:rsid w:val="00371B0E"/>
     <w:rsid w:val="003720E3"/>
     <w:rsid w:val="003910AD"/>
     <w:rsid w:val="003C1609"/>
     <w:rsid w:val="003D7113"/>
     <w:rsid w:val="003F73BA"/>
     <w:rsid w:val="004257A3"/>
     <w:rsid w:val="00467E54"/>
+    <w:rsid w:val="00480254"/>
     <w:rsid w:val="00492179"/>
+    <w:rsid w:val="004A69F2"/>
     <w:rsid w:val="004B4313"/>
     <w:rsid w:val="004B6CFD"/>
     <w:rsid w:val="004C042B"/>
     <w:rsid w:val="004D011A"/>
     <w:rsid w:val="0051090A"/>
     <w:rsid w:val="005219BD"/>
     <w:rsid w:val="005464B1"/>
     <w:rsid w:val="005622AC"/>
     <w:rsid w:val="00567A5E"/>
     <w:rsid w:val="00570A15"/>
+    <w:rsid w:val="005A7BB9"/>
     <w:rsid w:val="005D041B"/>
     <w:rsid w:val="005F2F06"/>
     <w:rsid w:val="005F3060"/>
     <w:rsid w:val="005F4374"/>
     <w:rsid w:val="005F6174"/>
     <w:rsid w:val="00606E63"/>
     <w:rsid w:val="0061111B"/>
     <w:rsid w:val="00623DFD"/>
     <w:rsid w:val="0062746B"/>
     <w:rsid w:val="006915DA"/>
     <w:rsid w:val="00694703"/>
     <w:rsid w:val="00696B85"/>
     <w:rsid w:val="006B635D"/>
     <w:rsid w:val="006D56BB"/>
     <w:rsid w:val="006F0961"/>
     <w:rsid w:val="006F505B"/>
+    <w:rsid w:val="00706182"/>
     <w:rsid w:val="00733CE2"/>
     <w:rsid w:val="007515D1"/>
     <w:rsid w:val="0076606C"/>
     <w:rsid w:val="007B4510"/>
     <w:rsid w:val="007B5BF2"/>
     <w:rsid w:val="007F0543"/>
+    <w:rsid w:val="0081441F"/>
     <w:rsid w:val="0081492B"/>
     <w:rsid w:val="00817907"/>
+    <w:rsid w:val="0082335F"/>
     <w:rsid w:val="008368E4"/>
     <w:rsid w:val="008454A6"/>
     <w:rsid w:val="008519A0"/>
     <w:rsid w:val="00871E10"/>
     <w:rsid w:val="0087364D"/>
     <w:rsid w:val="008754DA"/>
     <w:rsid w:val="008963EB"/>
     <w:rsid w:val="008A2E83"/>
     <w:rsid w:val="008E27A5"/>
     <w:rsid w:val="008F2755"/>
     <w:rsid w:val="00905953"/>
     <w:rsid w:val="009074BC"/>
     <w:rsid w:val="00917135"/>
     <w:rsid w:val="0094629D"/>
+    <w:rsid w:val="009574C2"/>
+    <w:rsid w:val="00964463"/>
     <w:rsid w:val="00973033"/>
     <w:rsid w:val="0098573F"/>
     <w:rsid w:val="009975BE"/>
     <w:rsid w:val="009A00B8"/>
     <w:rsid w:val="009A4DBB"/>
+    <w:rsid w:val="009B2918"/>
+    <w:rsid w:val="009E16B9"/>
     <w:rsid w:val="009E3012"/>
     <w:rsid w:val="009E59EB"/>
     <w:rsid w:val="00A201F6"/>
     <w:rsid w:val="00A45AE3"/>
     <w:rsid w:val="00A54046"/>
+    <w:rsid w:val="00A71079"/>
     <w:rsid w:val="00A83218"/>
     <w:rsid w:val="00AA1B68"/>
     <w:rsid w:val="00AA6C8E"/>
     <w:rsid w:val="00AB6047"/>
     <w:rsid w:val="00AC378A"/>
     <w:rsid w:val="00AC4871"/>
     <w:rsid w:val="00AD2BD0"/>
     <w:rsid w:val="00AD4717"/>
     <w:rsid w:val="00AE1066"/>
     <w:rsid w:val="00B030BB"/>
     <w:rsid w:val="00B041D0"/>
     <w:rsid w:val="00B977D5"/>
     <w:rsid w:val="00BA095D"/>
     <w:rsid w:val="00BD5651"/>
+    <w:rsid w:val="00BE40B0"/>
+    <w:rsid w:val="00C03354"/>
+    <w:rsid w:val="00C0573E"/>
     <w:rsid w:val="00C1700A"/>
     <w:rsid w:val="00C52C60"/>
     <w:rsid w:val="00C86B7B"/>
     <w:rsid w:val="00C911E0"/>
     <w:rsid w:val="00CD400A"/>
     <w:rsid w:val="00CF3472"/>
     <w:rsid w:val="00D35070"/>
     <w:rsid w:val="00D60EF4"/>
+    <w:rsid w:val="00D61CB5"/>
     <w:rsid w:val="00D753EB"/>
+    <w:rsid w:val="00D95C51"/>
     <w:rsid w:val="00DE781D"/>
     <w:rsid w:val="00E0300E"/>
     <w:rsid w:val="00E30A05"/>
     <w:rsid w:val="00E33D86"/>
     <w:rsid w:val="00E347DB"/>
     <w:rsid w:val="00E4467A"/>
     <w:rsid w:val="00E511A3"/>
     <w:rsid w:val="00E940CB"/>
     <w:rsid w:val="00EB65CD"/>
     <w:rsid w:val="00EC25E2"/>
     <w:rsid w:val="00EC75DA"/>
     <w:rsid w:val="00ED24A8"/>
+    <w:rsid w:val="00EE6853"/>
+    <w:rsid w:val="00F04871"/>
     <w:rsid w:val="00F0577C"/>
     <w:rsid w:val="00F11D06"/>
+    <w:rsid w:val="00FA337D"/>
+    <w:rsid w:val="00FC56BA"/>
     <w:rsid w:val="00FE642F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -19360,51 +20288,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1573659049">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wab@um.wroc.pl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod@um.wroc.pl" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uodo.gov.pl/pl/p/kontakt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geoportal.wroclaw.pl/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod@um.wroc.pl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uodo.gov.pl/pl/p/kontakt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wab@um.wroc.pl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -19667,55 +20595,70 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84D8367C-5E21-48BF-8D55-CF8634B0047A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1608</Words>
-  <Characters>10611</Characters>
+  <Words>1723</Words>
+  <Characters>11411</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>88</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>570</Lines>
+  <Paragraphs>328</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Tytuł</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>W3 Wniosek o wydanie opinii dotyczącej lokalizacji i formy ogródka gastronomicznego</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>UMW</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12195</CharactersWithSpaces>
+  <CharactersWithSpaces>12806</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>W3 Wniosek o wydanie opinii dotyczącej lokalizacji i formy ogródka gastronomicznego</dc:title>
   <dc:subject>W3 Wniosek o wydanie opinii dotyczącej lokalizacji i formy ogródka gastronomicznego</dc:subject>
   <dc:creator>XYZ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>