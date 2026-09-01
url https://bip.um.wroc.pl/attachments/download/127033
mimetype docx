--- v2 (2026-06-09)
+++ v3 (2026-09-01)
@@ -134,57 +134,60 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Zabytków</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="264B83C4" w14:textId="77777777" w:rsidR="00696B85" w:rsidRDefault="00696B85" w:rsidP="00AC4871">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="4248" w:firstLine="708"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Urzędu Miejskiego Wrocławia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A0AB4D8" w14:textId="77777777" w:rsidR="00696B85" w:rsidRDefault="00696B85" w:rsidP="00AC4871">
+    <w:p w14:paraId="3A0AB4D8" w14:textId="1C7D9853" w:rsidR="00696B85" w:rsidRDefault="00A425AA" w:rsidP="00AC4871">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="4248" w:firstLine="708"/>
       </w:pPr>
       <w:r>
-        <w:t>pl. Nowy Targ 1-8     50-141 Wrocław</w:t>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00696B85">
+        <w:t>l. Nowy Targ 1-8     50-141 Wrocław</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02594EA9" w14:textId="77777777" w:rsidR="00BD5651" w:rsidRPr="00BD5651" w:rsidRDefault="00BD5651" w:rsidP="00BD5651">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="380"/>
         <w:gridCol w:w="9259"/>
       </w:tblGrid>
@@ -3989,51 +3992,51 @@
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1CA36F40" w14:textId="26E73E68" w:rsidR="007B4510" w:rsidRPr="0008765D" w:rsidRDefault="00BD5651" w:rsidP="00AC4871">
             <w:pPr>
               <w:pStyle w:val="Nagwek9"/>
               <w:spacing w:before="0" w:after="0" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="3" w:name="_Hlk228356616"/>
+            <w:bookmarkStart w:id="4" w:name="_Hlk228356616"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9277" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
@@ -4128,67 +4131,57 @@
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4429C9A3" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Przekrycie</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> ogródka</w:t>
+              <w:t>Przekrycie ogródka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B4510" w14:paraId="0FBC0FA2" w14:textId="77777777" w:rsidTr="009E16B9">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5647" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
@@ -5033,67 +5026,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F04871">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1.3</w:t>
             </w:r>
             <w:r w:rsidRPr="00F04871">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00250698" w:rsidRPr="00F04871">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pergola – samonośna lekka konstrukcja ramowa z dopuszczeniem </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> z tkaniny (typu roleta rzymska). Nie może posiadać stałych dachów ani elementów obudowy.</w:t>
+              <w:t>Pergola – samonośna lekka konstrukcja ramowa z dopuszczeniem przekrycia z tkaniny (typu roleta rzymska). Nie może posiadać stałych dachów ani elementów obudowy.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B4F9412" w14:textId="77777777" w:rsidR="00FA337D" w:rsidRPr="00F04871" w:rsidRDefault="00FA337D" w:rsidP="00E10699">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -5446,62 +5423,52 @@
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00A71079">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00250698" w:rsidRPr="00A71079">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kolorystyka</w:t>
             </w:r>
             <w:r w:rsidR="00A71079" w:rsidRPr="00A71079">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> materiału </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> materiału przekrycia</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B4510" w:rsidRPr="009B2918" w14:paraId="232705CC" w14:textId="77777777" w:rsidTr="0008765D">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
@@ -5595,246 +5562,125 @@
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="009B2918">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">arku </w:t>
             </w:r>
             <w:r w:rsidR="00A71079" w:rsidRPr="009B2918">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidRPr="009B2918">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">ulturowego „Stare Miasto” dopuszcza się wyłącznie barwy materiałów </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>ulturowego „Stare Miasto” dopuszcza się wyłącznie barwy materiałów przekryć ogródków gastronomicznych</w:t>
+            </w:r>
+            <w:r w:rsidR="005A7BB9">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
             <w:r w:rsidRPr="009B2918">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>przekryć</w:t>
-[...96 lines deleted...]
-              <w:t xml:space="preserve">, który będzie zgodny z zapisami uchwały </w:t>
+              <w:t xml:space="preserve"> według oznaczeń Natural Color System (NCS) - S 0500-N, S 1000-N, S 2000-N, S 3000-N, S 0502-Y lub według systemu RAL - 9003, 9016, 7047, 7000 i 9010. Proszę o podanie koloru przekrycia, który będzie zgodny z zapisami uchwały </w:t>
             </w:r>
             <w:r w:rsidRPr="009B2918">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">nr </w:t>
             </w:r>
             <w:r w:rsidR="009E59EB" w:rsidRPr="009B2918">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">LVI/1465/14 z dnia 10 kwietnia 2014 r. w sprawie utworzenia </w:t>
             </w:r>
             <w:r w:rsidR="00A71079" w:rsidRPr="009B2918">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="009E59EB" w:rsidRPr="009B2918">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">arku </w:t>
             </w:r>
             <w:r w:rsidR="00A71079" w:rsidRPr="009B2918">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidR="009E59EB" w:rsidRPr="009B2918">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ulturowego „Stare Miasto” (</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="009E59EB" w:rsidRPr="009B2918">
               <w:rPr>
                 <w:rStyle w:val="ng-binding"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>t.j</w:t>
-[...29 lines deleted...]
-              <w:t>. z 2023 r. poz. 3357)</w:t>
+              <w:t>t.j. uchwały Dz. Urz. Woj. Doln. z 2023 r. poz. 3357)</w:t>
             </w:r>
             <w:r w:rsidRPr="009B2918">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B4510" w14:paraId="0CBCF1C4" w14:textId="77777777" w:rsidTr="0008765D">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
@@ -5862,62 +5708,52 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidR="00A71079">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Kolorystyka konstrukcji nośnej </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> Kolorystyka konstrukcji nośnej przekrycia</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B4510" w:rsidRPr="009B2918" w14:paraId="04E04DB5" w14:textId="77777777" w:rsidTr="0008765D">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
@@ -6009,105 +5845,51 @@
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ulturowego „Stare Miasto” od 1 stycznia 2024</w:t>
             </w:r>
             <w:r w:rsidR="00AC4871">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">r. dopuszcza się wyłącznie barwy konstrukcji nośnych </w:t>
-[...53 lines deleted...]
-              <w:t xml:space="preserve"> - 7040, 7042, 7037, 7016, 7024, 7043 i 9005.</w:t>
+              <w:t>r. dopuszcza się wyłącznie barwy konstrukcji nośnych przekryć ogródków gastronomicznych: według oznaczeń Natural Control System (NCS) - S 3502-B, S 4502-B, S 5502-B, S 8502-B, S 7502-B, S 7502-G i S 9000-N lub według systemu RAL - 7040, 7042, 7037, 7016, 7024, 7043 i 9005.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B4510" w14:paraId="260B4DEE" w14:textId="77777777" w:rsidTr="009E16B9">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5647" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
@@ -9764,51 +9546,51 @@
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F9727FD" w14:textId="77777777" w:rsidR="007B4510" w:rsidRPr="009B2918" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:tbl>
     <w:p w14:paraId="22D45B22" w14:textId="77777777" w:rsidR="007B4510" w:rsidRDefault="007B4510" w:rsidP="00AC4871">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
@@ -10765,65 +10547,56 @@
               <w:t>załącznik cz. IV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="698" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43EC65A5" w14:textId="77777777" w:rsidR="00AB6047" w:rsidRDefault="00AB6047" w:rsidP="00AC4871">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ppkt</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+              <w:t>ppkt 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4963" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F043CE9" w14:textId="77777777" w:rsidR="00AB6047" w:rsidRDefault="00AB6047" w:rsidP="00AC4871">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -12873,61 +12646,61 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4F9A42D7" w14:textId="77777777" w:rsidR="00696B85" w:rsidRDefault="00696B85" w:rsidP="00AC4871">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C03238B" w14:textId="77777777" w:rsidR="008E27A5" w:rsidRDefault="008E27A5" w:rsidP="00AC4871">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="Uwagi"/>
+      <w:bookmarkStart w:id="5" w:name="Uwagi"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>UWAGI</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2323B440" w14:textId="77777777" w:rsidR="002D42BD" w:rsidRDefault="002D42BD" w:rsidP="002D42BD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -13017,85 +12790,57 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="009A4DBB">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">arku </w:t>
       </w:r>
       <w:r w:rsidR="009574C2">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidRPr="009A4DBB">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ulturowego „Stare Miasto” (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009A4DBB">
         <w:rPr>
           <w:rStyle w:val="ng-binding"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>t.j</w:t>
-[...26 lines deleted...]
-        <w:t>. z 20</w:t>
+        <w:t>t.j. uchwały Dz. Urz. Woj. Doln. z 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ng-binding"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
       <w:r w:rsidRPr="009A4DBB">
         <w:rPr>
           <w:rStyle w:val="ng-binding"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> r. poz.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ng-binding"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3357</w:t>
       </w:r>
@@ -13130,75 +12875,89 @@
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ng-binding"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="00480254" w:rsidRPr="00480254">
         <w:rPr>
           <w:rStyle w:val="ng-binding"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>oncepcji organizacji ogródków gastronomicznych na terenie Parku Kulturowego Stare Miasto we Wrocławiu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09BAE628" w14:textId="77777777" w:rsidR="002D42BD" w:rsidRPr="007D0868" w:rsidRDefault="002D42BD" w:rsidP="002D42BD">
+    <w:p w14:paraId="09BAE628" w14:textId="2FFC2DC3" w:rsidR="002D42BD" w:rsidRPr="007D0868" w:rsidRDefault="002D42BD" w:rsidP="002D42BD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Mapy oraz informacje o adresie geodezyjnym terenu inwestycji można uzyskać w Zarządzie Geodezji </w:t>
       </w:r>
       <w:r w:rsidRPr="007D0868">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Kartografii i Katastru Miejskiego we Wrocławiu przy al. M. Kromera 44 oraz w Systemie Informacji Przestrzennej Wrocławia (</w:t>
+        <w:t xml:space="preserve">Kartografii i Katastru Miejskiego we Wrocławiu przy </w:t>
+      </w:r>
+      <w:r w:rsidR="00A425AA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0868">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>l. M. Kromera 44 oraz w Systemie Informacji Przestrzennej Wrocławia (</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="007D0868">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:cs="Verdana"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://geoportal.wroclaw.pl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007D0868">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="621C409B" w14:textId="77777777" w:rsidR="002D42BD" w:rsidRPr="007D0868" w:rsidRDefault="002D42BD" w:rsidP="002D42BD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
@@ -13248,76 +13007,58 @@
     <w:p w14:paraId="001D2086" w14:textId="77777777" w:rsidR="00AC4871" w:rsidRPr="0062746B" w:rsidRDefault="00AC4871" w:rsidP="00AC4871">
       <w:pPr>
         <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062746B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>PAŃSTWA DANYCH OSOBOWYCH PRZEZ PREZYDENTA WROCŁAWIA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="787551D3" w14:textId="77777777" w:rsidR="00606E63" w:rsidRPr="006F505B" w:rsidRDefault="00606E63" w:rsidP="00606E63">
       <w:pPr>
         <w:pStyle w:val="Teksttreci0"/>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Hlk181691379"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk181691379"/>
       <w:r w:rsidRPr="006F505B">
         <w:rPr>
           <w:rStyle w:val="Teksttreci"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Niniejszą informację otrzymała/otrzymał Pani/Pan w związku z obowiązkami określonymi w art. 13 rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych - </w:t>
-[...17 lines deleted...]
-        <w:t>) (Dziennik Urzędowy Unii Europejskiej z dnia 14 maja 2016 r. L 119/1).</w:t>
+        <w:t>Niniejszą informację otrzymała/otrzymał Pani/Pan w związku z obowiązkami określonymi w art. 13 rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych - RODO) (Dziennik Urzędowy Unii Europejskiej z dnia 14 maja 2016 r. L 119/1).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47D0FEBE" w14:textId="77777777" w:rsidR="00606E63" w:rsidRPr="006F505B" w:rsidRDefault="00606E63" w:rsidP="00606E63">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
@@ -13461,76 +13202,92 @@
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Administratorem Pani/Pana danych osobowych jest Prezydent Wrocławia.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F28F3A3" w14:textId="77777777" w:rsidR="00606E63" w:rsidRPr="006F505B" w:rsidRDefault="00606E63" w:rsidP="00606E63">
             <w:pPr>
               <w:pStyle w:val="Inne0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F505B">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Można się z nim skontaktować w następujący sposób:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4117A37C" w14:textId="77777777" w:rsidR="00606E63" w:rsidRPr="006F505B" w:rsidRDefault="00606E63" w:rsidP="00606E63">
+          <w:p w14:paraId="4117A37C" w14:textId="249BCC29" w:rsidR="00606E63" w:rsidRPr="006F505B" w:rsidRDefault="00606E63" w:rsidP="00606E63">
             <w:pPr>
               <w:pStyle w:val="Inne0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="301"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:hanging="2880"/>
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F505B">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>listownie na adres: pl. Nowy Targ 1-8, 50-141 Wrocław,</w:t>
+              <w:t xml:space="preserve">listownie na adres: </w:t>
+            </w:r>
+            <w:r w:rsidR="00A425AA">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F505B">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>l. Nowy Targ 1-8, 50-141 Wrocław,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42E7B2C6" w14:textId="77777777" w:rsidR="00606E63" w:rsidRPr="006F505B" w:rsidRDefault="00606E63" w:rsidP="00606E63">
             <w:pPr>
               <w:pStyle w:val="Inne0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="301"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:hanging="2880"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F505B">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -14400,77 +14157,93 @@
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3701BF0C" w14:textId="77777777" w:rsidR="00606E63" w:rsidRPr="006F505B" w:rsidRDefault="00606E63" w:rsidP="00606E63">
             <w:pPr>
               <w:pStyle w:val="Inne0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="307"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F505B">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Inspektorem Ochrony Danych u Administratora jest Sebastian Sobecki. Z inspektorem można się kontaktować we wszystkich sprawach dotyczących przetwarzania Pani/Pana danych osobowych oraz korzystania z przysługujących praw związanych z ich przetwarzaniem. Kontakt z inspektorem jest możliwy w następujący sposób:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="590B066D" w14:textId="77777777" w:rsidR="00606E63" w:rsidRPr="006F505B" w:rsidRDefault="00606E63" w:rsidP="00606E63">
+          <w:p w14:paraId="590B066D" w14:textId="39EEF8C3" w:rsidR="00606E63" w:rsidRPr="006F505B" w:rsidRDefault="00606E63" w:rsidP="00606E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="301"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:hanging="2880"/>
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F505B">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>listownie na adres: al. Marcina Kromera 44, 51-163 Wrocław,</w:t>
+              <w:t xml:space="preserve">listownie na adres: </w:t>
+            </w:r>
+            <w:r w:rsidR="00A425AA">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F505B">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>l. Marcina Kromera 44, 51-163 Wrocław,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17025FFD" w14:textId="467404AC" w:rsidR="00606E63" w:rsidRPr="006F505B" w:rsidRDefault="0013012E" w:rsidP="00606E63">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="301"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:hanging="2880"/>
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
@@ -14517,51 +14290,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F505B">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>telefonicznie: +48 71 777 77 24.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="55AB35AE" w14:textId="77777777" w:rsidR="00606E63" w:rsidRPr="006F505B" w:rsidRDefault="00606E63" w:rsidP="00606E63">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p w14:paraId="243741AF" w14:textId="77777777" w:rsidR="00AC4871" w:rsidRPr="00733CE2" w:rsidRDefault="00AC4871" w:rsidP="00AC4871">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="362"/>
         <w:gridCol w:w="9277"/>
@@ -14572,51 +14345,51 @@
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76DF9882" w14:textId="0ECFF649" w:rsidR="00AC4871" w:rsidRPr="00196677" w:rsidRDefault="00BD5651" w:rsidP="00AC4871">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="6" w:name="_Hlk134088397"/>
+            <w:bookmarkStart w:id="7" w:name="_Hlk134088397"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Ł</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9277" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7AEAAD6E" w14:textId="77777777" w:rsidR="00AC4871" w:rsidRPr="00196677" w:rsidRDefault="00AC4871" w:rsidP="00AC4871">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
@@ -14744,105 +14517,105 @@
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Data: ………………………………………………………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>…….</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA095D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>……..</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:tbl>
     <w:p w14:paraId="0024D0A5" w14:textId="77777777" w:rsidR="00AC4871" w:rsidRPr="00706182" w:rsidRDefault="00AC4871" w:rsidP="00AC4871">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F6509DC" w14:textId="77777777" w:rsidR="00AC4871" w:rsidRPr="00706182" w:rsidRDefault="00AC4871" w:rsidP="00AC4871">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0237EE15" w14:textId="77777777" w:rsidR="00567A5E" w:rsidRDefault="00567A5E" w:rsidP="00AC4871">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36B53D1F" w14:textId="77777777" w:rsidR="00AA1B68" w:rsidRDefault="00AA1B68" w:rsidP="00AC4871">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Hlk134518414"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk134518414"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>*     niepotrzebne skreślić</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p w14:paraId="61F6AF85" w14:textId="77777777" w:rsidR="00567A5E" w:rsidRDefault="00567A5E" w:rsidP="00AC4871">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00567A5E">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
@@ -15217,60 +14990,58 @@
     </w:r>
     <w:r w:rsidR="00AC4871" w:rsidRPr="005464B1">
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00AC4871">
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="00AC4871">
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>OG</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
   </w:p>
   <w:p w14:paraId="09141BC2" w14:textId="77777777" w:rsidR="00AC4871" w:rsidRPr="00AC4871" w:rsidRDefault="00AC4871" w:rsidP="005464B1">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="463CEB55" w14:textId="77777777" w:rsidR="00D753EB" w:rsidRDefault="00D753EB">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
@@ -18816,54 +18587,53 @@
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="215"/>
+  <w:zoom w:percent="210"/>
   <w:embedSystemFonts/>
   <w:mirrorMargins/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -18967,50 +18737,51 @@
     <w:rsid w:val="008454A6"/>
     <w:rsid w:val="008519A0"/>
     <w:rsid w:val="00871E10"/>
     <w:rsid w:val="0087364D"/>
     <w:rsid w:val="008754DA"/>
     <w:rsid w:val="008963EB"/>
     <w:rsid w:val="008A2E83"/>
     <w:rsid w:val="008E27A5"/>
     <w:rsid w:val="008F2755"/>
     <w:rsid w:val="00905953"/>
     <w:rsid w:val="009074BC"/>
     <w:rsid w:val="00917135"/>
     <w:rsid w:val="0094629D"/>
     <w:rsid w:val="009574C2"/>
     <w:rsid w:val="00964463"/>
     <w:rsid w:val="00973033"/>
     <w:rsid w:val="0098573F"/>
     <w:rsid w:val="009975BE"/>
     <w:rsid w:val="009A00B8"/>
     <w:rsid w:val="009A4DBB"/>
     <w:rsid w:val="009B2918"/>
     <w:rsid w:val="009E16B9"/>
     <w:rsid w:val="009E3012"/>
     <w:rsid w:val="009E59EB"/>
     <w:rsid w:val="00A201F6"/>
+    <w:rsid w:val="00A425AA"/>
     <w:rsid w:val="00A45AE3"/>
     <w:rsid w:val="00A54046"/>
     <w:rsid w:val="00A71079"/>
     <w:rsid w:val="00A83218"/>
     <w:rsid w:val="00AA1B68"/>
     <w:rsid w:val="00AA6C8E"/>
     <w:rsid w:val="00AB6047"/>
     <w:rsid w:val="00AC378A"/>
     <w:rsid w:val="00AC4871"/>
     <w:rsid w:val="00AD2BD0"/>
     <w:rsid w:val="00AD4717"/>
     <w:rsid w:val="00AE1066"/>
     <w:rsid w:val="00B030BB"/>
     <w:rsid w:val="00B041D0"/>
     <w:rsid w:val="00B977D5"/>
     <w:rsid w:val="00BA095D"/>
     <w:rsid w:val="00BD5651"/>
     <w:rsid w:val="00BE40B0"/>
     <w:rsid w:val="00C03354"/>
     <w:rsid w:val="00C0573E"/>
     <w:rsid w:val="00C1700A"/>
     <w:rsid w:val="00C52C60"/>
     <w:rsid w:val="00C86B7B"/>
     <w:rsid w:val="00C911E0"/>
     <w:rsid w:val="00CD400A"/>
@@ -20592,73 +20363,73 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84D8367C-5E21-48BF-8D55-CF8634B0047A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
   <Words>1723</Words>
   <Characters>11411</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>570</Lines>
-  <Paragraphs>328</Paragraphs>
+  <Lines>95</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>W3 Wniosek o wydanie opinii dotyczącej lokalizacji i formy ogródka gastronomicznego</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMW</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12806</CharactersWithSpaces>
+  <CharactersWithSpaces>13108</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>W3 Wniosek o wydanie opinii dotyczącej lokalizacji i formy ogródka gastronomicznego</dc:title>
   <dc:subject>W3 Wniosek o wydanie opinii dotyczącej lokalizacji i formy ogródka gastronomicznego</dc:subject>
   <dc:creator>XYZ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>