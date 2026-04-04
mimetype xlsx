--- v2 (2026-01-27)
+++ v3 (2026-04-04)
@@ -1,98 +1,101 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\DEU\WFI\SN\3. EWIDENCJA\2025\BIP lista szkół w ewidencji\4. BIP_30.09.2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\DEU\WFI\SN\3. EWIDENCJA\2026\BIP lista szkół w ewidencji\2. BIP_20.03.2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E9AA8B3E-DFB5-4523-A1E9-A29824589B7E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C353F2DF-69A8-4DE3-8F3D-F91FDA2FD82C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="jednostki org." sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'jednostki org.'!$A$3:$H$149</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'jednostki org.'!$A$3:$H$150</definedName>
     <definedName name="Z_C9B1AFC9_3774_4908_B177_A58FF6E341DF_.wvu.Cols" localSheetId="0" hidden="1">'jednostki org.'!#REF!,'jednostki org.'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="A109" i="1" l="1"/>
-[...7 lines deleted...]
-  <c r="A147" i="1" l="1"/>
+  <c r="A110" i="1" l="1"/>
+  <c r="A78" i="1"/>
+  <c r="A68" i="1"/>
+  <c r="A147" i="1"/>
+  <c r="A143" i="1"/>
+  <c r="A95" i="1" l="1"/>
+  <c r="A99" i="1"/>
+  <c r="A103" i="1"/>
+  <c r="A148" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="881" uniqueCount="457">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="888" uniqueCount="462">
   <si>
     <t>Szkoły podstawowe</t>
   </si>
   <si>
     <t>Technika</t>
   </si>
   <si>
     <t>52-026</t>
   </si>
   <si>
     <t>Licea Ogólnokształcące</t>
   </si>
   <si>
     <t>Przedszkola</t>
   </si>
   <si>
     <t>L.p.</t>
   </si>
   <si>
     <t>Adres siedziby</t>
   </si>
   <si>
     <t>Kod pocz.</t>
   </si>
   <si>
@@ -1027,68 +1030,62 @@
   <si>
     <t>Fundacja Cosinus Edukacja WR</t>
   </si>
   <si>
     <t>Centrum Nauki i Biznesu "Żak" Sp. z o.o.</t>
   </si>
   <si>
     <t>50-075</t>
   </si>
   <si>
     <t>Krupnicza 2/4</t>
   </si>
   <si>
     <t>Jarosław Pakuła</t>
   </si>
   <si>
     <t>Bogusława Nowiszewska</t>
   </si>
   <si>
     <t>Danuta Szlęzak</t>
   </si>
   <si>
     <t>Agnieszka Świerkocka</t>
   </si>
   <si>
-    <t>Katarzyna Swojak-Van Gastel            Ewa Drobińska                       Włodzimierz Drobiński</t>
-[...1 lines deleted...]
-  <si>
     <t>Renata Olejnik</t>
   </si>
   <si>
     <t>Anna Baszak</t>
   </si>
   <si>
     <t>Robert Burszewski</t>
   </si>
   <si>
     <t>Małgorzata Prask</t>
   </si>
   <si>
-    <t>Adam Ciepliński</t>
-[...1 lines deleted...]
-  <si>
     <t>Paweł Rusiecki</t>
   </si>
   <si>
     <t>Robert Kościuk</t>
   </si>
   <si>
     <t>Marta Rylokowska-Maciążek</t>
   </si>
   <si>
     <t>Maciej Świerkocki</t>
   </si>
   <si>
     <t>47.</t>
   </si>
   <si>
     <t>48.</t>
   </si>
   <si>
     <t>Publiczne Przedszkole "Planeta Dzieci"</t>
   </si>
   <si>
     <t>Publiczne Przedszkole "Leśne Zuchy"</t>
   </si>
   <si>
     <t>Poleska 33a</t>
@@ -1237,53 +1234,50 @@
   <si>
     <t>Branżowa Szkoła Specjalna II Stopnia dla Niewidzących i Słabowidzących w Dolnośląskim Specjalnym Ośrodku Szkolno-Wychowawczym nr 13 dla Uczniów Niewidomych i Słabowidzących oraz z innymi niepełnosprawnościami im. Marii Grzegorzewskiej we Wrocławiu</t>
   </si>
   <si>
     <t>liczba szkół artystycznych</t>
   </si>
   <si>
     <t>Swobodna 8a, Manganowa 10</t>
   </si>
   <si>
     <t>50-236, 50-301, 53-611, 50-059</t>
   </si>
   <si>
     <t>56.</t>
   </si>
   <si>
     <t>Jana Rubczaka 16a</t>
   </si>
   <si>
     <t>Centrum Edukacyjne Lafi sp. z o.o.</t>
   </si>
   <si>
     <t>Kleczkowska 43</t>
   </si>
   <si>
-    <t>Jerzego Bajana 14, Jerzego Bajana 62</t>
-[...1 lines deleted...]
-  <si>
     <t>Kamieńskiego 247, Poświęcka 17/37</t>
   </si>
   <si>
     <t>51-180, 51-126</t>
   </si>
   <si>
     <t>Strachocińska 21</t>
   </si>
   <si>
     <t>51-511</t>
   </si>
   <si>
     <t>Publiczne Przedszkole „Bloom”</t>
   </si>
   <si>
     <t>57.</t>
   </si>
   <si>
     <t>Publiczne Przedszkole Językowo-Sportowe Luppo-Puppo 4</t>
   </si>
   <si>
     <t>Na Ostatnim Groszu 3</t>
   </si>
   <si>
     <t>54-219</t>
@@ -1307,53 +1301,50 @@
     <t>Publiczna Szkoła Podstawowa Specto</t>
   </si>
   <si>
     <t>54-101</t>
   </si>
   <si>
     <t>Lubelska 95a</t>
   </si>
   <si>
     <t>Europejskie Liceum Ogólnokształcące we Wrocławiu</t>
   </si>
   <si>
     <t>Mokrzańska 35,</t>
   </si>
   <si>
     <t>54-020</t>
   </si>
   <si>
     <t>Piotr Piotrowski, Kamila Paczka</t>
   </si>
   <si>
     <t>Aleksandra Potocka</t>
   </si>
   <si>
     <t>Przyjazne Publiczne Przedszkole</t>
-  </si>
-[...1 lines deleted...]
-    <t>Publiczne Przedszkole "Zielona Huśtawka"</t>
   </si>
   <si>
     <t>Białostocka 47</t>
   </si>
   <si>
     <t>54-214</t>
   </si>
   <si>
     <t xml:space="preserve">	Wrocławska Inicjatywa Edukacyjna sp. z o. o.</t>
   </si>
   <si>
     <t>Rajska 58</t>
   </si>
   <si>
     <t>54-028</t>
   </si>
   <si>
     <t>AN TEAM sp. z o. o.</t>
   </si>
   <si>
     <t>Przyjazna Publiczna Szkoła Podstawowa</t>
   </si>
   <si>
     <t>Wrocławska Inicjatywa Edukacyjna sp. z o. o.</t>
   </si>
@@ -1478,50 +1469,77 @@
     <t>Publiczne Przedszkole Językowo-Sportowe Empiraki</t>
   </si>
   <si>
     <t>Czesława Miłosza 15</t>
   </si>
   <si>
     <t>SEDU sp. z o. o.</t>
   </si>
   <si>
     <t>Szkoła Podstawowa Specjalna Bonum</t>
   </si>
   <si>
     <t>ul. Robotnicza 36-38</t>
   </si>
   <si>
     <t>ul. ks. Marcina Lutra 2-8</t>
   </si>
   <si>
     <t>Akademia Techniczno-Artystyczna Nauk Stosowanych w Warszawie</t>
   </si>
   <si>
     <t>Publiczne Przedszkole Leśna Przygoda</t>
   </si>
   <si>
     <t>Roosevelta 15, Jedności Narodowej 112, Fabryczna 14</t>
+  </si>
+  <si>
+    <t>Katarzyna Swojak-Van Gastel, Ewa Drobińska, Włodzimierz Drobiński</t>
+  </si>
+  <si>
+    <t>Jerzego Bajana 62</t>
+  </si>
+  <si>
+    <t>Publiczne Przedszkole Zielona Huśtawka</t>
+  </si>
+  <si>
+    <t>63.</t>
+  </si>
+  <si>
+    <t>53-509</t>
+  </si>
+  <si>
+    <t>Prosta 1A</t>
+  </si>
+  <si>
+    <t>Publiczne Przedszkole Kolejkowo</t>
+  </si>
+  <si>
+    <t>Piotr Bartosik</t>
+  </si>
+  <si>
+    <t>Katarzyna Dawidiuk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial CE"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial CE"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial CE"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
@@ -1854,51 +1872,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="159">
+  <cellXfs count="163">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -2178,50 +2196,62 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="12" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="13" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="14" borderId="2" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="15" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="10" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="10" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -2822,219 +2852,219 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H404"/>
+  <dimension ref="A1:H405"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="K92" sqref="K92"/>
+    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <pane ySplit="3" topLeftCell="A25" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B32" sqref="B32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="17.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.28515625" style="32" customWidth="1"/>
-    <col min="2" max="2" width="40.28515625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="41.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="28.140625" style="3" customWidth="1"/>
     <col min="4" max="4" width="18.5703125" style="3" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" style="3" customWidth="1"/>
     <col min="6" max="6" width="9.7109375" style="3" customWidth="1"/>
     <col min="7" max="7" width="32.5703125" style="101" customWidth="1"/>
     <col min="8" max="16384" width="17.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="112" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="113"/>
+      <c r="A1" s="116" t="s">
+        <v>421</v>
+      </c>
+      <c r="B1" s="117"/>
+      <c r="C1" s="117"/>
+      <c r="D1" s="117"/>
+      <c r="E1" s="117"/>
+      <c r="F1" s="117"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:8" ht="72.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="114" t="s">
-[...6 lines deleted...]
-      <c r="F2" s="115"/>
+      <c r="A2" s="118" t="s">
+        <v>422</v>
+      </c>
+      <c r="B2" s="119"/>
+      <c r="C2" s="119"/>
+      <c r="D2" s="119"/>
+      <c r="E2" s="119"/>
+      <c r="F2" s="119"/>
       <c r="G2" s="111" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="24" t="s">
         <v>56</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>83</v>
       </c>
       <c r="D3" s="9" t="s">
         <v>63</v>
       </c>
       <c r="E3" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F3" s="59" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="92" t="s">
         <v>237</v>
       </c>
       <c r="H3" s="87" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="131" t="s">
+      <c r="A4" s="135" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="132"/>
-[...4 lines deleted...]
-      <c r="G4" s="133"/>
+      <c r="B4" s="136"/>
+      <c r="C4" s="136"/>
+      <c r="D4" s="136"/>
+      <c r="E4" s="136"/>
+      <c r="F4" s="136"/>
+      <c r="G4" s="137"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A5" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>99</v>
       </c>
       <c r="C5" s="11" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>93</v>
       </c>
       <c r="F5" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:8" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>100</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>199</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E6" s="11" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="F6" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="11" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>101</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>102</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>173</v>
       </c>
       <c r="F7" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="11" t="s">
-[...5 lines deleted...]
-      <c r="D8" s="12" t="s">
+      <c r="B8" s="112" t="s">
+        <v>440</v>
+      </c>
+      <c r="C8" s="112" t="s">
+        <v>441</v>
+      </c>
+      <c r="D8" s="113" t="s">
         <v>73</v>
       </c>
-      <c r="E8" s="11" t="s">
-[...5 lines deleted...]
-      <c r="G8" s="11" t="s">
+      <c r="E8" s="112" t="s">
+        <v>442</v>
+      </c>
+      <c r="F8" s="114" t="s">
+        <v>10</v>
+      </c>
+      <c r="G8" s="112" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A9" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>103</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>104</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E9" s="11" t="s">
         <v>174</v>
       </c>
       <c r="F9" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="11" t="s">
         <v>274</v>
       </c>
@@ -3140,57 +3170,57 @@
       </c>
       <c r="C14" s="11" t="s">
         <v>114</v>
       </c>
       <c r="D14" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E14" s="11" t="s">
         <v>178</v>
       </c>
       <c r="F14" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="11" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>115</v>
       </c>
       <c r="C15" s="11" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E15" s="11" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="F15" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="11" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A16" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>116</v>
       </c>
       <c r="C16" s="11" t="s">
         <v>117</v>
       </c>
       <c r="D16" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E16" s="11" t="s">
         <v>79</v>
       </c>
       <c r="F16" s="60" t="s">
@@ -3244,177 +3274,177 @@
       </c>
       <c r="G18" s="11" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A19" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>122</v>
       </c>
       <c r="C19" s="11" t="s">
         <v>123</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>181</v>
       </c>
       <c r="F19" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="11" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A20" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>124</v>
       </c>
       <c r="C20" s="11" t="s">
         <v>125</v>
       </c>
       <c r="D20" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E20" s="11" t="s">
         <v>182</v>
       </c>
       <c r="F20" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="11" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A21" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>126</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>127</v>
       </c>
       <c r="D21" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>78</v>
       </c>
       <c r="F21" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="11" t="s">
         <v>280</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A22" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="B22" s="11" t="s">
+      <c r="B22" s="112" t="s">
         <v>128</v>
       </c>
-      <c r="C22" s="12" t="s">
+      <c r="C22" s="113" t="s">
         <v>129</v>
       </c>
-      <c r="D22" s="12" t="s">
+      <c r="D22" s="113" t="s">
         <v>73</v>
       </c>
-      <c r="E22" s="12" t="s">
+      <c r="E22" s="113" t="s">
         <v>183</v>
       </c>
-      <c r="F22" s="60" t="s">
-[...3 lines deleted...]
-        <v>320</v>
+      <c r="F22" s="114" t="s">
+        <v>10</v>
+      </c>
+      <c r="G22" s="115" t="s">
+        <v>453</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A23" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>130</v>
       </c>
       <c r="C23" s="11" t="s">
         <v>131</v>
       </c>
       <c r="D23" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E23" s="11" t="s">
         <v>184</v>
       </c>
       <c r="F23" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="11" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A24" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="11" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="C24" s="11" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="D24" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E24" s="11" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F24" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="11" t="s">
         <v>283</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>132</v>
       </c>
       <c r="C25" s="11" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="D25" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E25" s="11" t="s">
         <v>81</v>
       </c>
       <c r="F25" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="11" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A26" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>133</v>
       </c>
       <c r="C26" s="11" t="s">
         <v>134</v>
       </c>
       <c r="D26" s="12" t="s">
@@ -3451,143 +3481,143 @@
       </c>
       <c r="G27" s="11" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A28" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>137</v>
       </c>
       <c r="C28" s="11" t="s">
         <v>138</v>
       </c>
       <c r="D28" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E28" s="11" t="s">
         <v>179</v>
       </c>
       <c r="F28" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="11" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="11" t="s">
         <v>139</v>
       </c>
       <c r="C29" s="11" t="s">
-        <v>390</v>
+        <v>454</v>
       </c>
       <c r="D29" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E29" s="11" t="s">
         <v>77</v>
       </c>
       <c r="F29" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="11" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A30" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="11" t="s">
         <v>140</v>
       </c>
       <c r="C30" s="11" t="s">
         <v>141</v>
       </c>
       <c r="D30" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E30" s="11" t="s">
         <v>185</v>
       </c>
       <c r="F30" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="11" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A31" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="11" t="s">
         <v>142</v>
       </c>
       <c r="C31" s="11" t="s">
         <v>95</v>
       </c>
       <c r="D31" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E31" s="11" t="s">
         <v>98</v>
       </c>
       <c r="F31" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="11" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A32" s="10" t="s">
         <v>37</v>
       </c>
-      <c r="B32" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="11" t="s">
+      <c r="B32" s="112" t="s">
+        <v>433</v>
+      </c>
+      <c r="C32" s="112" t="s">
         <v>143</v>
       </c>
-      <c r="D32" s="12" t="s">
+      <c r="D32" s="113" t="s">
         <v>73</v>
       </c>
-      <c r="E32" s="11" t="s">
+      <c r="E32" s="112" t="s">
         <v>186</v>
       </c>
-      <c r="F32" s="60" t="s">
-[...3 lines deleted...]
-        <v>325</v>
+      <c r="F32" s="114" t="s">
+        <v>10</v>
+      </c>
+      <c r="G32" s="112" t="s">
+        <v>461</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>144</v>
       </c>
       <c r="C33" s="11" t="s">
         <v>145</v>
       </c>
       <c r="D33" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E33" s="11" t="s">
         <v>187</v>
       </c>
       <c r="F33" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G33" s="11" t="s">
         <v>274</v>
       </c>
     </row>
@@ -3623,109 +3653,109 @@
       </c>
       <c r="C35" s="11" t="s">
         <v>149</v>
       </c>
       <c r="D35" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E35" s="11" t="s">
         <v>188</v>
       </c>
       <c r="F35" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G35" s="11" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="36" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="11" t="s">
         <v>150</v>
       </c>
       <c r="C36" s="11" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="D36" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E36" s="11" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="F36" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G36" s="11" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A37" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>151</v>
       </c>
       <c r="C37" s="11" t="s">
         <v>152</v>
       </c>
       <c r="D37" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E37" s="11" t="s">
         <v>80</v>
       </c>
       <c r="F37" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G37" s="11" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A38" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="11" t="s">
         <v>153</v>
       </c>
       <c r="C38" s="11" t="s">
         <v>154</v>
       </c>
       <c r="D38" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E38" s="11" t="s">
         <v>53</v>
       </c>
       <c r="F38" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G38" s="11" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A39" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="11" t="s">
         <v>155</v>
       </c>
       <c r="C39" s="11" t="s">
         <v>156</v>
       </c>
       <c r="D39" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E39" s="11" t="s">
         <v>189</v>
       </c>
       <c r="F39" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G39" s="11" t="s">
         <v>284</v>
       </c>
     </row>
@@ -3773,51 +3803,51 @@
       </c>
       <c r="G41" s="11" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A42" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>161</v>
       </c>
       <c r="C42" s="11" t="s">
         <v>162</v>
       </c>
       <c r="D42" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E42" s="11" t="s">
         <v>192</v>
       </c>
       <c r="F42" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G42" s="11" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A43" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>163</v>
       </c>
       <c r="C43" s="11" t="s">
         <v>164</v>
       </c>
       <c r="D43" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E43" s="11" t="s">
         <v>193</v>
       </c>
       <c r="F43" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G43" s="11" t="s">
         <v>279</v>
       </c>
     </row>
@@ -3865,2176 +3895,2191 @@
       </c>
       <c r="G45" s="11" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A46" s="10" t="s">
         <v>51</v>
       </c>
       <c r="B46" s="11" t="s">
         <v>168</v>
       </c>
       <c r="C46" s="11" t="s">
         <v>169</v>
       </c>
       <c r="D46" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E46" s="11" t="s">
         <v>195</v>
       </c>
       <c r="F46" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G46" s="11" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A47" s="10" t="s">
         <v>52</v>
       </c>
       <c r="B47" s="11" t="s">
         <v>170</v>
       </c>
       <c r="C47" s="11" t="s">
         <v>171</v>
       </c>
       <c r="D47" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E47" s="11" t="s">
         <v>196</v>
       </c>
       <c r="F47" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G47" s="11" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A48" s="10" t="s">
         <v>293</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>295</v>
       </c>
       <c r="C48" s="11" t="s">
         <v>296</v>
       </c>
       <c r="D48" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E48" s="11" t="s">
         <v>54</v>
       </c>
       <c r="F48" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G48" s="11" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A49" s="10" t="s">
         <v>294</v>
       </c>
       <c r="B49" s="11" t="s">
         <v>298</v>
       </c>
       <c r="C49" s="11" t="s">
         <v>300</v>
       </c>
       <c r="D49" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E49" s="11" t="s">
         <v>299</v>
       </c>
       <c r="F49" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G49" s="11" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A50" s="10" t="s">
         <v>303</v>
       </c>
       <c r="B50" s="11" t="s">
         <v>307</v>
       </c>
       <c r="C50" s="11" t="s">
         <v>304</v>
       </c>
       <c r="D50" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E50" s="11" t="s">
         <v>305</v>
       </c>
       <c r="F50" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G50" s="11" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A51" s="10" t="s">
+        <v>328</v>
+      </c>
+      <c r="B51" s="11" t="s">
         <v>330</v>
       </c>
-      <c r="B51" s="11" t="s">
+      <c r="C51" s="11" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="D51" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E51" s="11" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="F51" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G51" s="11" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A52" s="10" t="s">
+        <v>329</v>
+      </c>
+      <c r="B52" s="11" t="s">
         <v>331</v>
       </c>
-      <c r="B52" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C52" s="11" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="D52" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E52" s="11" t="s">
         <v>76</v>
       </c>
       <c r="F52" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G52" s="11" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
     </row>
     <row r="53" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="10" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="B53" s="11" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="C53" s="11" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="D53" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E53" s="11" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="F53" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G53" s="11" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A54" s="10" t="s">
+        <v>340</v>
+      </c>
+      <c r="B54" s="11" t="s">
+        <v>341</v>
+      </c>
+      <c r="C54" s="11" t="s">
         <v>342</v>
-      </c>
-[...4 lines deleted...]
-        <v>344</v>
       </c>
       <c r="D54" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E54" s="11" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="F54" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G54" s="11" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="55" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A55" s="10" t="s">
+        <v>346</v>
+      </c>
+      <c r="B55" s="112" t="s">
         <v>348</v>
       </c>
-      <c r="B55" s="11" t="s">
+      <c r="C55" s="112" t="s">
         <v>350</v>
       </c>
-      <c r="C55" s="11" t="s">
-[...2 lines deleted...]
-      <c r="D55" s="12" t="s">
+      <c r="D55" s="113" t="s">
         <v>73</v>
       </c>
-      <c r="E55" s="11" t="s">
-[...5 lines deleted...]
-      <c r="G55" s="11" t="s">
+      <c r="E55" s="112" t="s">
         <v>349</v>
+      </c>
+      <c r="F55" s="114" t="s">
+        <v>10</v>
+      </c>
+      <c r="G55" s="112" t="s">
+        <v>347</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A56" s="10" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="B56" s="11" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="C56" s="11" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="D56" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E56" s="11" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="F56" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G56" s="11" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A57" s="10" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="B57" s="11" t="s">
+        <v>360</v>
+      </c>
+      <c r="C57" s="11" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
       <c r="D57" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E57" s="11" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="F57" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G57" s="11" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A58" s="10" t="s">
+        <v>357</v>
+      </c>
+      <c r="B58" s="11" t="s">
+        <v>358</v>
+      </c>
+      <c r="C58" s="11" t="s">
         <v>359</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="D58" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E58" s="11" t="s">
         <v>54</v>
       </c>
       <c r="F58" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G58" s="11" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A59" s="10" t="s">
+        <v>366</v>
+      </c>
+      <c r="B59" s="11" t="s">
+        <v>367</v>
+      </c>
+      <c r="C59" s="11" t="s">
         <v>368</v>
-      </c>
-[...4 lines deleted...]
-        <v>370</v>
       </c>
       <c r="D59" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E59" s="11" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="F59" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G59" s="11" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
     </row>
     <row r="60" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="10" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="B60" s="11" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="C60" s="11" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="D60" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E60" s="11" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="F60" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G60" s="11" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="61" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="10" t="s">
+        <v>393</v>
+      </c>
+      <c r="B61" s="112" t="s">
+        <v>394</v>
+      </c>
+      <c r="C61" s="112" t="s">
+        <v>395</v>
+      </c>
+      <c r="D61" s="113" t="s">
+        <v>73</v>
+      </c>
+      <c r="E61" s="112" t="s">
         <v>396</v>
       </c>
-      <c r="B61" s="11" t="s">
+      <c r="F61" s="114" t="s">
+        <v>10</v>
+      </c>
+      <c r="G61" s="11" t="s">
         <v>397</v>
-      </c>
-[...13 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A62" s="10" t="s">
+        <v>398</v>
+      </c>
+      <c r="B62" s="11" t="s">
+        <v>400</v>
+      </c>
+      <c r="C62" s="11" t="s">
         <v>401</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="D62" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E62" s="11" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F62" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G62" s="11" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
     </row>
     <row r="63" spans="1:7" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="10" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="B63" s="11" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="C63" s="12" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="D63" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E63" s="11" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="F63" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G63" s="11" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A64" s="10" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="B64" s="11" t="s">
+        <v>455</v>
+      </c>
+      <c r="C64" s="11" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="D64" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E64" s="11" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="F64" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G64" s="11" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
     </row>
     <row r="65" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="10" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="B65" s="11" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="C65" s="11" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="D65" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E65" s="11" t="s">
         <v>191</v>
       </c>
       <c r="F65" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G65" s="11" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
     </row>
     <row r="66" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="10" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="B66" s="11" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="C66" s="11" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="D66" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E66" s="11" t="s">
         <v>79</v>
       </c>
       <c r="F66" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G66" s="11" t="s">
-        <v>450</v>
-[...7 lines deleted...]
-      <c r="B67" s="136" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="10" t="s">
+        <v>456</v>
+      </c>
+      <c r="B67" s="11" t="s">
+        <v>459</v>
+      </c>
+      <c r="C67" s="11" t="s">
+        <v>458</v>
+      </c>
+      <c r="D67" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="E67" s="11" t="s">
+        <v>457</v>
+      </c>
+      <c r="F67" s="60" t="s">
+        <v>10</v>
+      </c>
+      <c r="G67" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="13">
+        <f>COUNTA(A5:A67)</f>
+        <v>63</v>
+      </c>
+      <c r="B68" s="140" t="s">
         <v>58</v>
       </c>
-      <c r="C67" s="137"/>
-[...6 lines deleted...]
-      <c r="A68" s="120" t="s">
+      <c r="C68" s="141"/>
+      <c r="D68" s="141"/>
+      <c r="E68" s="141"/>
+      <c r="F68" s="141"/>
+      <c r="G68" s="38"/>
+    </row>
+    <row r="69" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A69" s="124" t="s">
         <v>0</v>
       </c>
-      <c r="B68" s="121"/>
-[...7 lines deleted...]
-      <c r="A69" s="19" t="s">
+      <c r="B69" s="125"/>
+      <c r="C69" s="125"/>
+      <c r="D69" s="125"/>
+      <c r="E69" s="125"/>
+      <c r="F69" s="125"/>
+      <c r="G69" s="93"/>
+    </row>
+    <row r="70" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="B69" s="25" t="s">
+      <c r="B70" s="25" t="s">
         <v>56</v>
       </c>
-      <c r="C69" s="26" t="s">
+      <c r="C70" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="D69" s="14" t="s">
+      <c r="D70" s="14" t="s">
         <v>63</v>
       </c>
-      <c r="E69" s="14" t="s">
+      <c r="E70" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="F69" s="61" t="s">
+      <c r="F70" s="61" t="s">
         <v>8</v>
       </c>
-      <c r="G69" s="14" t="s">
+      <c r="G70" s="14" t="s">
         <v>237</v>
       </c>
     </row>
-    <row r="70" spans="1:7" s="4" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A70" s="20" t="s">
+    <row r="71" spans="1:7" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="B70" s="15" t="s">
+      <c r="B71" s="15" t="s">
         <v>197</v>
       </c>
-      <c r="C70" s="27" t="s">
+      <c r="C71" s="27" t="s">
         <v>112</v>
-      </c>
-[...21 lines deleted...]
-        <v>456</v>
       </c>
       <c r="D71" s="14" t="s">
         <v>66</v>
       </c>
       <c r="E71" s="17" t="s">
-        <v>385</v>
+        <v>177</v>
       </c>
       <c r="F71" s="62" t="s">
         <v>10</v>
       </c>
       <c r="G71" s="17" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="72" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A72" s="20" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B72" s="15" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="C72" s="27" t="s">
-        <v>147</v>
+        <v>452</v>
       </c>
       <c r="D72" s="14" t="s">
         <v>66</v>
       </c>
       <c r="E72" s="17" t="s">
-        <v>96</v>
+        <v>383</v>
       </c>
       <c r="F72" s="62" t="s">
         <v>10</v>
       </c>
       <c r="G72" s="17" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:7" x14ac:dyDescent="0.2">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A73" s="20" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B73" s="15" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C73" s="27" t="s">
-        <v>89</v>
+        <v>147</v>
       </c>
       <c r="D73" s="14" t="s">
         <v>66</v>
       </c>
-      <c r="E73" s="28" t="s">
-[...6 lines deleted...]
-        <v>327</v>
+      <c r="E73" s="17" t="s">
+        <v>96</v>
+      </c>
+      <c r="F73" s="62" t="s">
+        <v>10</v>
+      </c>
+      <c r="G73" s="17" t="s">
+        <v>278</v>
       </c>
     </row>
     <row r="74" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A74" s="20" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B74" s="15" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="C74" s="27" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="D74" s="14" t="s">
         <v>66</v>
       </c>
-      <c r="E74" s="16" t="s">
-[...6 lines deleted...]
-        <v>277</v>
+      <c r="E74" s="28" t="s">
+        <v>55</v>
+      </c>
+      <c r="F74" s="63" t="s">
+        <v>10</v>
+      </c>
+      <c r="G74" s="28" t="s">
+        <v>325</v>
       </c>
     </row>
     <row r="75" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A75" s="20" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B75" s="15" t="s">
-        <v>405</v>
+        <v>202</v>
       </c>
       <c r="C75" s="27" t="s">
-        <v>407</v>
+        <v>94</v>
       </c>
       <c r="D75" s="14" t="s">
         <v>66</v>
       </c>
       <c r="E75" s="16" t="s">
-        <v>406</v>
+        <v>97</v>
       </c>
       <c r="F75" s="64" t="s">
         <v>10</v>
       </c>
       <c r="G75" s="16" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A76" s="20" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B76" s="15" t="s">
-        <v>421</v>
+        <v>402</v>
       </c>
       <c r="C76" s="27" t="s">
-        <v>415</v>
+        <v>404</v>
       </c>
       <c r="D76" s="14" t="s">
         <v>66</v>
       </c>
       <c r="E76" s="16" t="s">
-        <v>423</v>
+        <v>403</v>
       </c>
       <c r="F76" s="64" t="s">
         <v>10</v>
       </c>
       <c r="G76" s="16" t="s">
-        <v>422</v>
-[...4 lines deleted...]
-        <f>COUNTA(A70:A76)</f>
+        <v>274</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A77" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="B77" s="15" t="s">
+        <v>417</v>
+      </c>
+      <c r="C77" s="27" t="s">
+        <v>411</v>
+      </c>
+      <c r="D77" s="14" t="s">
+        <v>66</v>
+      </c>
+      <c r="E77" s="16" t="s">
+        <v>419</v>
+      </c>
+      <c r="F77" s="64" t="s">
+        <v>10</v>
+      </c>
+      <c r="G77" s="16" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A78" s="21">
+        <f>COUNTA(A71:A77)</f>
         <v>7</v>
       </c>
-      <c r="B77" s="138" t="s">
+      <c r="B78" s="142" t="s">
         <v>59</v>
       </c>
-      <c r="C77" s="139"/>
-[...6 lines deleted...]
-      <c r="A78" s="122" t="s">
+      <c r="C78" s="143"/>
+      <c r="D78" s="143"/>
+      <c r="E78" s="143"/>
+      <c r="F78" s="143"/>
+      <c r="G78" s="102"/>
+    </row>
+    <row r="79" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A79" s="126" t="s">
         <v>74</v>
       </c>
-      <c r="B78" s="123"/>
-[...7 lines deleted...]
-      <c r="A79" s="118" t="s">
+      <c r="B79" s="127"/>
+      <c r="C79" s="127"/>
+      <c r="D79" s="127"/>
+      <c r="E79" s="127"/>
+      <c r="F79" s="127"/>
+      <c r="G79" s="102"/>
+    </row>
+    <row r="80" spans="1:7" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A80" s="122" t="s">
         <v>3</v>
       </c>
-      <c r="B79" s="119"/>
-[...7 lines deleted...]
-      <c r="A80" s="22" t="s">
+      <c r="B80" s="123"/>
+      <c r="C80" s="123"/>
+      <c r="D80" s="123"/>
+      <c r="E80" s="123"/>
+      <c r="F80" s="123"/>
+      <c r="G80" s="38"/>
+    </row>
+    <row r="81" spans="1:7" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="B80" s="29" t="s">
+      <c r="B81" s="29" t="s">
         <v>56</v>
       </c>
-      <c r="C80" s="30" t="s">
+      <c r="C81" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="D80" s="18" t="s">
+      <c r="D81" s="18" t="s">
         <v>63</v>
       </c>
-      <c r="E80" s="18" t="s">
+      <c r="E81" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="F80" s="65" t="s">
+      <c r="F81" s="65" t="s">
         <v>8</v>
       </c>
-      <c r="G80" s="18" t="s">
+      <c r="G81" s="18" t="s">
         <v>237</v>
       </c>
     </row>
-    <row r="81" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A81" s="23" t="s">
+    <row r="82" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A82" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="B81" s="45" t="s">
+      <c r="B82" s="45" t="s">
         <v>203</v>
       </c>
-      <c r="C81" s="46" t="s">
+      <c r="C82" s="46" t="s">
         <v>204</v>
-      </c>
-[...21 lines deleted...]
-        <v>206</v>
       </c>
       <c r="D82" s="47" t="s">
         <v>70</v>
       </c>
-      <c r="E82" s="49" t="s">
-[...14 lines deleted...]
-        <v>207</v>
+      <c r="E82" s="48" t="s">
+        <v>212</v>
+      </c>
+      <c r="F82" s="66" t="s">
+        <v>10</v>
+      </c>
+      <c r="G82" s="48" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="50" t="s">
+        <v>11</v>
+      </c>
+      <c r="B83" s="51" t="s">
+        <v>205</v>
       </c>
       <c r="C83" s="46" t="s">
-        <v>89</v>
+        <v>206</v>
       </c>
       <c r="D83" s="47" t="s">
         <v>70</v>
       </c>
-      <c r="E83" s="48" t="s">
-[...6 lines deleted...]
-        <v>327</v>
+      <c r="E83" s="49" t="s">
+        <v>213</v>
+      </c>
+      <c r="F83" s="67" t="s">
+        <v>10</v>
+      </c>
+      <c r="G83" s="49" t="s">
+        <v>289</v>
       </c>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A84" s="50" t="s">
-        <v>13</v>
+      <c r="A84" s="23" t="s">
+        <v>12</v>
       </c>
       <c r="B84" s="45" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="C84" s="46" t="s">
-        <v>209</v>
+        <v>89</v>
       </c>
       <c r="D84" s="47" t="s">
         <v>70</v>
       </c>
       <c r="E84" s="48" t="s">
-        <v>82</v>
+        <v>55</v>
       </c>
       <c r="F84" s="66" t="s">
         <v>10</v>
       </c>
       <c r="G84" s="48" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A85" s="50" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B85" s="45" t="s">
-        <v>408</v>
+        <v>208</v>
       </c>
       <c r="C85" s="46" t="s">
-        <v>404</v>
+        <v>209</v>
       </c>
       <c r="D85" s="47" t="s">
         <v>70</v>
       </c>
       <c r="E85" s="48" t="s">
-        <v>402</v>
+        <v>82</v>
       </c>
       <c r="F85" s="66" t="s">
         <v>10</v>
       </c>
       <c r="G85" s="48" t="s">
-        <v>323</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A86" s="50" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>211</v>
+        <v>14</v>
+      </c>
+      <c r="B86" s="45" t="s">
+        <v>405</v>
+      </c>
+      <c r="C86" s="46" t="s">
+        <v>401</v>
       </c>
       <c r="D86" s="47" t="s">
         <v>70</v>
       </c>
-      <c r="E86" s="49" t="s">
-[...6 lines deleted...]
-        <v>278</v>
+      <c r="E86" s="48" t="s">
+        <v>399</v>
+      </c>
+      <c r="F86" s="66" t="s">
+        <v>10</v>
+      </c>
+      <c r="G86" s="48" t="s">
+        <v>322</v>
       </c>
     </row>
     <row r="87" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="50" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>389</v>
+        <v>15</v>
+      </c>
+      <c r="B87" s="49" t="s">
+        <v>210</v>
+      </c>
+      <c r="C87" s="49" t="s">
+        <v>211</v>
       </c>
       <c r="D87" s="47" t="s">
         <v>70</v>
       </c>
-      <c r="E87" s="48" t="s">
-[...6 lines deleted...]
-        <v>378</v>
+      <c r="E87" s="49" t="s">
+        <v>214</v>
+      </c>
+      <c r="F87" s="67" t="s">
+        <v>10</v>
+      </c>
+      <c r="G87" s="49" t="s">
+        <v>278</v>
       </c>
     </row>
     <row r="88" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="50" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B88" s="98" t="s">
-        <v>441</v>
+        <v>375</v>
       </c>
       <c r="C88" s="46" t="s">
-        <v>443</v>
+        <v>387</v>
       </c>
       <c r="D88" s="47" t="s">
         <v>70</v>
       </c>
       <c r="E88" s="48" t="s">
-        <v>442</v>
+        <v>377</v>
       </c>
       <c r="F88" s="48" t="s">
         <v>10</v>
       </c>
       <c r="G88" s="48" t="s">
-        <v>454</v>
-[...3 lines deleted...]
-      <c r="A89" s="99">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="50" t="s">
+        <v>17</v>
+      </c>
+      <c r="B89" s="98" t="s">
+        <v>437</v>
+      </c>
+      <c r="C89" s="46" t="s">
+        <v>439</v>
+      </c>
+      <c r="D89" s="47" t="s">
+        <v>70</v>
+      </c>
+      <c r="E89" s="48" t="s">
+        <v>438</v>
+      </c>
+      <c r="F89" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="G89" s="48" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A90" s="99">
         <v>7</v>
       </c>
-      <c r="B89" s="124" t="s">
+      <c r="B90" s="128" t="s">
         <v>60</v>
       </c>
-      <c r="C89" s="125"/>
-[...6 lines deleted...]
-      <c r="A90" s="129" t="s">
+      <c r="C90" s="129"/>
+      <c r="D90" s="129"/>
+      <c r="E90" s="129"/>
+      <c r="F90" s="129"/>
+      <c r="G90" s="103"/>
+    </row>
+    <row r="91" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A91" s="133" t="s">
         <v>1</v>
       </c>
-      <c r="B90" s="130"/>
-[...7 lines deleted...]
-      <c r="A91" s="34" t="s">
+      <c r="B91" s="134"/>
+      <c r="C91" s="134"/>
+      <c r="D91" s="134"/>
+      <c r="E91" s="134"/>
+      <c r="F91" s="134"/>
+      <c r="G91" s="103"/>
+    </row>
+    <row r="92" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A92" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="B91" s="35" t="s">
+      <c r="B92" s="35" t="s">
         <v>56</v>
       </c>
-      <c r="C91" s="37" t="s">
+      <c r="C92" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="D91" s="36" t="s">
+      <c r="D92" s="36" t="s">
         <v>63</v>
       </c>
-      <c r="E91" s="36" t="s">
+      <c r="E92" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="F91" s="68" t="s">
+      <c r="F92" s="68" t="s">
         <v>8</v>
       </c>
-      <c r="G91" s="36" t="s">
+      <c r="G92" s="36" t="s">
         <v>237</v>
-      </c>
-[...21 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="93" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A93" s="33" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B93" s="41" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>215</v>
+      </c>
+      <c r="C93" s="43" t="s">
+        <v>216</v>
       </c>
       <c r="D93" s="44" t="s">
         <v>69</v>
       </c>
-      <c r="E93" s="41" t="s">
+      <c r="E93" s="42" t="s">
+        <v>217</v>
+      </c>
+      <c r="F93" s="69" t="s">
+        <v>10</v>
+      </c>
+      <c r="G93" s="42" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A94" s="33" t="s">
+        <v>11</v>
+      </c>
+      <c r="B94" s="41" t="s">
+        <v>243</v>
+      </c>
+      <c r="C94" s="41" t="s">
+        <v>245</v>
+      </c>
+      <c r="D94" s="44" t="s">
+        <v>69</v>
+      </c>
+      <c r="E94" s="41" t="s">
         <v>246</v>
       </c>
-      <c r="F93" s="41" t="s">
-[...2 lines deleted...]
-      <c r="G93" s="41" t="s">
+      <c r="F94" s="41" t="s">
+        <v>10</v>
+      </c>
+      <c r="G94" s="41" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="94" spans="1:7" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <f>COUNTA(A92:A93)</f>
+    <row r="95" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A95" s="104">
+        <f>COUNTA(A93:A94)</f>
         <v>2</v>
       </c>
-      <c r="B94" s="126" t="s">
+      <c r="B95" s="130" t="s">
         <v>61</v>
       </c>
-      <c r="C94" s="127"/>
-[...6 lines deleted...]
-      <c r="A95" s="116" t="s">
+      <c r="C95" s="131"/>
+      <c r="D95" s="131"/>
+      <c r="E95" s="131"/>
+      <c r="F95" s="132"/>
+      <c r="G95" s="38"/>
+    </row>
+    <row r="96" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A96" s="120" t="s">
         <v>84</v>
       </c>
-      <c r="B95" s="117"/>
-[...7 lines deleted...]
-      <c r="A96" s="53" t="s">
+      <c r="B96" s="121"/>
+      <c r="C96" s="121"/>
+      <c r="D96" s="121"/>
+      <c r="E96" s="121"/>
+      <c r="F96" s="121"/>
+      <c r="G96" s="38"/>
+    </row>
+    <row r="97" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A97" s="53" t="s">
         <v>5</v>
       </c>
-      <c r="B96" s="25" t="s">
+      <c r="B97" s="25" t="s">
         <v>56</v>
       </c>
-      <c r="C96" s="26" t="s">
+      <c r="C97" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="D96" s="14" t="s">
+      <c r="D97" s="14" t="s">
         <v>63</v>
       </c>
-      <c r="E96" s="14" t="s">
+      <c r="E97" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="F96" s="61" t="s">
+      <c r="F97" s="61" t="s">
         <v>8</v>
       </c>
-      <c r="G96" s="14" t="s">
+      <c r="G97" s="14" t="s">
         <v>237</v>
       </c>
     </row>
-    <row r="97" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A97" s="54" t="s">
+    <row r="98" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A98" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="B97" s="55" t="s">
+      <c r="B98" s="55" t="s">
         <v>218</v>
       </c>
-      <c r="C97" s="56" t="s">
+      <c r="C98" s="56" t="s">
         <v>219</v>
       </c>
-      <c r="D97" s="57" t="s">
+      <c r="D98" s="57" t="s">
         <v>68</v>
       </c>
-      <c r="E97" s="58" t="s">
+      <c r="E98" s="58" t="s">
         <v>217</v>
       </c>
-      <c r="F97" s="70" t="s">
-[...8 lines deleted...]
-        <f>COUNTA(A97:A97)</f>
+      <c r="F98" s="70" t="s">
+        <v>10</v>
+      </c>
+      <c r="G98" s="58" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A99" s="52">
+        <f>COUNTA(A98:A98)</f>
         <v>1</v>
       </c>
-      <c r="B98" s="134" t="s">
+      <c r="B99" s="138" t="s">
         <v>85</v>
       </c>
-      <c r="C98" s="135"/>
-[...6 lines deleted...]
-      <c r="A99" s="149" t="s">
+      <c r="C99" s="139"/>
+      <c r="D99" s="139"/>
+      <c r="E99" s="139"/>
+      <c r="F99" s="139"/>
+      <c r="G99" s="38"/>
+    </row>
+    <row r="100" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A100" s="153" t="s">
         <v>238</v>
       </c>
-      <c r="B99" s="150"/>
-[...7 lines deleted...]
-      <c r="A100" s="72" t="s">
+      <c r="B100" s="154"/>
+      <c r="C100" s="154"/>
+      <c r="D100" s="154"/>
+      <c r="E100" s="154"/>
+      <c r="F100" s="154"/>
+      <c r="G100" s="38"/>
+    </row>
+    <row r="101" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A101" s="72" t="s">
         <v>5</v>
       </c>
-      <c r="B100" s="73" t="s">
+      <c r="B101" s="73" t="s">
         <v>56</v>
       </c>
-      <c r="C100" s="74" t="s">
+      <c r="C101" s="74" t="s">
         <v>6</v>
       </c>
-      <c r="D100" s="75" t="s">
+      <c r="D101" s="75" t="s">
         <v>63</v>
       </c>
-      <c r="E100" s="75" t="s">
+      <c r="E101" s="75" t="s">
         <v>7</v>
       </c>
-      <c r="F100" s="76" t="s">
+      <c r="F101" s="76" t="s">
         <v>8</v>
       </c>
-      <c r="G100" s="75" t="s">
+      <c r="G101" s="75" t="s">
         <v>237</v>
       </c>
     </row>
-    <row r="101" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A101" s="77" t="s">
+    <row r="102" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A102" s="77" t="s">
         <v>9</v>
       </c>
-      <c r="B101" s="78" t="s">
+      <c r="B102" s="78" t="s">
         <v>239</v>
       </c>
-      <c r="C101" s="79" t="s">
+      <c r="C102" s="79" t="s">
         <v>240</v>
       </c>
-      <c r="D101" s="80" t="s">
+      <c r="D102" s="80" t="s">
         <v>242</v>
       </c>
-      <c r="E101" s="81" t="s">
+      <c r="E102" s="81" t="s">
         <v>241</v>
       </c>
-      <c r="F101" s="82" t="s">
-[...8 lines deleted...]
-        <f>COUNTA(A101:A101)</f>
+      <c r="F102" s="82" t="s">
+        <v>10</v>
+      </c>
+      <c r="G102" s="78" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A103" s="83">
+        <f>COUNTA(A102:A102)</f>
         <v>1</v>
       </c>
-      <c r="B102" s="149" t="s">
-[...9 lines deleted...]
-      <c r="A103" s="155" t="s">
+      <c r="B103" s="153" t="s">
+        <v>381</v>
+      </c>
+      <c r="C103" s="154"/>
+      <c r="D103" s="154"/>
+      <c r="E103" s="154"/>
+      <c r="F103" s="154"/>
+      <c r="G103" s="38"/>
+    </row>
+    <row r="104" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A104" s="159" t="s">
         <v>247</v>
       </c>
-      <c r="B103" s="156"/>
-[...7 lines deleted...]
-      <c r="A104" s="84" t="s">
+      <c r="B104" s="160"/>
+      <c r="C104" s="160"/>
+      <c r="D104" s="160"/>
+      <c r="E104" s="160"/>
+      <c r="F104" s="160"/>
+      <c r="G104" s="92"/>
+    </row>
+    <row r="105" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A105" s="84" t="s">
         <v>5</v>
       </c>
-      <c r="B104" s="24" t="s">
+      <c r="B105" s="24" t="s">
         <v>56</v>
       </c>
-      <c r="C104" s="31" t="s">
+      <c r="C105" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D104" s="9" t="s">
+      <c r="D105" s="9" t="s">
         <v>63</v>
       </c>
-      <c r="E104" s="9" t="s">
+      <c r="E105" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="F104" s="59" t="s">
+      <c r="F105" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="G104" s="92" t="s">
+      <c r="G105" s="92" t="s">
         <v>237</v>
       </c>
     </row>
-    <row r="105" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A105" s="85" t="s">
+    <row r="106" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A106" s="85" t="s">
         <v>9</v>
       </c>
-      <c r="B105" s="86" t="s">
+      <c r="B106" s="86" t="s">
         <v>308</v>
       </c>
-      <c r="C105" s="86" t="s">
+      <c r="C106" s="86" t="s">
         <v>310</v>
-      </c>
-[...21 lines deleted...]
-        <v>315</v>
       </c>
       <c r="D106" s="86" t="s">
         <v>253</v>
       </c>
       <c r="E106" s="86" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="F106" s="86" t="s">
         <v>10</v>
       </c>
       <c r="G106" s="86" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="107" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A107" s="85" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B107" s="86" t="s">
-        <v>433</v>
+        <v>309</v>
       </c>
       <c r="C107" s="86" t="s">
-        <v>434</v>
+        <v>315</v>
       </c>
       <c r="D107" s="86" t="s">
         <v>253</v>
       </c>
       <c r="E107" s="86" t="s">
-        <v>435</v>
+        <v>314</v>
       </c>
       <c r="F107" s="86" t="s">
         <v>10</v>
       </c>
       <c r="G107" s="86" t="s">
-        <v>436</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A108" s="85" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B108" s="86" t="s">
-        <v>249</v>
+        <v>429</v>
       </c>
       <c r="C108" s="86" t="s">
-        <v>251</v>
+        <v>430</v>
       </c>
       <c r="D108" s="86" t="s">
         <v>253</v>
       </c>
       <c r="E108" s="86" t="s">
+        <v>431</v>
+      </c>
+      <c r="F108" s="86" t="s">
+        <v>10</v>
+      </c>
+      <c r="G108" s="86" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A109" s="85" t="s">
+        <v>13</v>
+      </c>
+      <c r="B109" s="86" t="s">
+        <v>249</v>
+      </c>
+      <c r="C109" s="86" t="s">
+        <v>251</v>
+      </c>
+      <c r="D109" s="86" t="s">
+        <v>253</v>
+      </c>
+      <c r="E109" s="86" t="s">
         <v>252</v>
       </c>
-      <c r="F108" s="86" t="s">
-[...2 lines deleted...]
-      <c r="G108" s="86" t="s">
+      <c r="F109" s="86" t="s">
+        <v>10</v>
+      </c>
+      <c r="G109" s="86" t="s">
         <v>250</v>
       </c>
     </row>
-    <row r="109" spans="1:7" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <f>COUNTA(A105:A108)</f>
+    <row r="110" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A110" s="105">
+        <f>COUNTA(A106:A109)</f>
         <v>4</v>
       </c>
-      <c r="B109" s="157" t="s">
+      <c r="B110" s="161" t="s">
         <v>248</v>
       </c>
-      <c r="C109" s="158"/>
-[...13 lines deleted...]
-      <c r="F110" s="142"/>
+      <c r="C110" s="162"/>
+      <c r="D110" s="162"/>
+      <c r="E110" s="162"/>
+      <c r="F110" s="162"/>
       <c r="G110" s="38"/>
     </row>
     <row r="111" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A111" s="143"/>
-[...4 lines deleted...]
-      <c r="F111" s="144"/>
+      <c r="A111" s="145" t="s">
+        <v>372</v>
+      </c>
+      <c r="B111" s="146"/>
+      <c r="C111" s="146"/>
+      <c r="D111" s="146"/>
+      <c r="E111" s="146"/>
+      <c r="F111" s="146"/>
       <c r="G111" s="38"/>
     </row>
     <row r="112" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A112" s="6" t="s">
+      <c r="A112" s="147"/>
+      <c r="B112" s="148"/>
+      <c r="C112" s="148"/>
+      <c r="D112" s="148"/>
+      <c r="E112" s="148"/>
+      <c r="F112" s="148"/>
+      <c r="G112" s="38"/>
+    </row>
+    <row r="113" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A113" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B112" s="24" t="s">
+      <c r="B113" s="24" t="s">
         <v>56</v>
       </c>
-      <c r="C112" s="31" t="s">
+      <c r="C113" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D112" s="9" t="s">
+      <c r="D113" s="9" t="s">
         <v>63</v>
       </c>
-      <c r="E112" s="9" t="s">
+      <c r="E113" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="F112" s="59" t="s">
+      <c r="F113" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="G112" s="92" t="s">
+      <c r="G113" s="92" t="s">
         <v>237</v>
       </c>
     </row>
-    <row r="113" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A113" s="88" t="s">
+    <row r="114" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A114" s="88" t="s">
         <v>9</v>
       </c>
-      <c r="B113" s="40" t="s">
+      <c r="B114" s="40" t="s">
         <v>220</v>
       </c>
-      <c r="C113" s="38" t="s">
+      <c r="C114" s="38" t="s">
         <v>221</v>
       </c>
-      <c r="D113" s="39" t="s">
+      <c r="D114" s="39" t="s">
         <v>222</v>
       </c>
-      <c r="E113" s="40" t="s">
+      <c r="E114" s="40" t="s">
         <v>54</v>
       </c>
-      <c r="F113" s="40" t="s">
-[...7 lines deleted...]
-      <c r="A114" s="88" t="s">
+      <c r="F114" s="40" t="s">
+        <v>10</v>
+      </c>
+      <c r="G114" s="38" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A115" s="88" t="s">
         <v>11</v>
       </c>
-      <c r="B114" s="40" t="s">
+      <c r="B115" s="40" t="s">
+        <v>371</v>
+      </c>
+      <c r="C115" s="40" t="s">
+        <v>258</v>
+      </c>
+      <c r="D115" s="40" t="s">
+        <v>222</v>
+      </c>
+      <c r="E115" s="40" t="s">
         <v>373</v>
       </c>
-      <c r="C114" s="40" t="s">
-[...11 lines deleted...]
-      <c r="G114" s="40" t="s">
+      <c r="F115" s="40" t="s">
+        <v>10</v>
+      </c>
+      <c r="G115" s="40" t="s">
         <v>257</v>
       </c>
     </row>
-    <row r="115" spans="1:7" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.2">
-      <c r="A115" s="88" t="s">
+    <row r="116" spans="1:7" s="2" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A116" s="88" t="s">
         <v>12</v>
       </c>
-      <c r="B115" s="40" t="s">
+      <c r="B116" s="40" t="s">
         <v>223</v>
       </c>
-      <c r="C115" s="38" t="s">
+      <c r="C116" s="38" t="s">
         <v>224</v>
-      </c>
-[...21 lines deleted...]
-        <v>453</v>
       </c>
       <c r="D116" s="39" t="s">
         <v>67</v>
       </c>
       <c r="E116" s="40" t="s">
-        <v>57</v>
+        <v>87</v>
       </c>
       <c r="F116" s="40" t="s">
         <v>10</v>
       </c>
       <c r="G116" s="38" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
     </row>
     <row r="117" spans="1:7" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A117" s="88" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B117" s="40" t="s">
-        <v>451</v>
+        <v>225</v>
       </c>
       <c r="C117" s="38" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="D117" s="39" t="s">
         <v>67</v>
       </c>
       <c r="E117" s="40" t="s">
-        <v>365</v>
+        <v>57</v>
       </c>
       <c r="F117" s="40" t="s">
         <v>10</v>
       </c>
       <c r="G117" s="38" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A118" s="88" t="s">
+        <v>14</v>
+      </c>
+      <c r="B118" s="40" t="s">
+        <v>447</v>
+      </c>
+      <c r="C118" s="38" t="s">
+        <v>448</v>
+      </c>
+      <c r="D118" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="E118" s="40" t="s">
+        <v>363</v>
+      </c>
+      <c r="F118" s="40" t="s">
+        <v>10</v>
+      </c>
+      <c r="G118" s="38" t="s">
         <v>277</v>
-      </c>
-[...21 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="119" spans="1:7" s="2" customFormat="1" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A119" s="88" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B119" s="40" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="C119" s="38" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="D119" s="38" t="s">
         <v>67</v>
       </c>
       <c r="E119" s="38" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="F119" s="40" t="s">
         <v>10</v>
       </c>
       <c r="G119" s="38" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="120" spans="1:7" s="2" customFormat="1" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A120" s="88" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B120" s="40" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="C120" s="38" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>260</v>
+      </c>
+      <c r="D120" s="38" t="s">
+        <v>67</v>
       </c>
       <c r="E120" s="38" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="F120" s="40" t="s">
         <v>10</v>
       </c>
       <c r="G120" s="38" t="s">
         <v>257</v>
       </c>
     </row>
-    <row r="121" spans="1:7" s="2" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="121" spans="1:7" s="2" customFormat="1" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A121" s="88" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B121" s="40" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="C121" s="38" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="D121" s="39" t="s">
         <v>233</v>
       </c>
       <c r="E121" s="38" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="F121" s="40" t="s">
         <v>10</v>
       </c>
       <c r="G121" s="38" t="s">
         <v>257</v>
       </c>
     </row>
-    <row r="122" spans="1:7" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+    <row r="122" spans="1:7" s="2" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A122" s="88" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B122" s="40" t="s">
-        <v>226</v>
+        <v>263</v>
       </c>
       <c r="C122" s="38" t="s">
-        <v>227</v>
+        <v>260</v>
       </c>
       <c r="D122" s="39" t="s">
         <v>233</v>
       </c>
-      <c r="E122" s="40" t="s">
-        <v>87</v>
+      <c r="E122" s="38" t="s">
+        <v>261</v>
       </c>
       <c r="F122" s="40" t="s">
         <v>10</v>
       </c>
       <c r="G122" s="38" t="s">
-        <v>290</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:7" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A123" s="88" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B123" s="40" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="C123" s="38" t="s">
-        <v>75</v>
+        <v>227</v>
       </c>
       <c r="D123" s="39" t="s">
         <v>233</v>
       </c>
       <c r="E123" s="40" t="s">
+        <v>87</v>
+      </c>
+      <c r="F123" s="40" t="s">
+        <v>10</v>
+      </c>
+      <c r="G123" s="38" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A124" s="88" t="s">
+        <v>20</v>
+      </c>
+      <c r="B124" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="C124" s="38" t="s">
+        <v>75</v>
+      </c>
+      <c r="D124" s="39" t="s">
+        <v>233</v>
+      </c>
+      <c r="E124" s="40" t="s">
         <v>57</v>
       </c>
-      <c r="F123" s="40" t="s">
-[...2 lines deleted...]
-      <c r="G123" s="38" t="s">
+      <c r="F124" s="40" t="s">
+        <v>10</v>
+      </c>
+      <c r="G124" s="38" t="s">
         <v>288</v>
-      </c>
-[...21 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="125" spans="1:7" s="2" customFormat="1" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A125" s="88" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B125" s="40" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="C125" s="38" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="D125" s="39" t="s">
         <v>234</v>
       </c>
       <c r="E125" s="38" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="F125" s="40" t="s">
         <v>10</v>
       </c>
       <c r="G125" s="38" t="s">
         <v>257</v>
       </c>
     </row>
-    <row r="126" spans="1:7" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="126" spans="1:7" s="2" customFormat="1" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A126" s="88" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B126" s="40" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>265</v>
+      </c>
+      <c r="C126" s="38" t="s">
+        <v>260</v>
       </c>
       <c r="D126" s="39" t="s">
         <v>234</v>
       </c>
-      <c r="E126" s="40" t="s">
+      <c r="E126" s="38" t="s">
+        <v>261</v>
+      </c>
+      <c r="F126" s="40" t="s">
+        <v>10</v>
+      </c>
+      <c r="G126" s="38" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A127" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="B127" s="40" t="s">
+        <v>229</v>
+      </c>
+      <c r="C127" s="89" t="s">
+        <v>75</v>
+      </c>
+      <c r="D127" s="39" t="s">
+        <v>234</v>
+      </c>
+      <c r="E127" s="40" t="s">
         <v>57</v>
       </c>
-      <c r="F126" s="40" t="s">
-[...2 lines deleted...]
-      <c r="G126" s="38" t="s">
+      <c r="F127" s="40" t="s">
+        <v>10</v>
+      </c>
+      <c r="G127" s="38" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="127" spans="1:7" s="2" customFormat="1" ht="67.5" x14ac:dyDescent="0.2">
-      <c r="A127" s="88" t="s">
+    <row r="128" spans="1:7" s="2" customFormat="1" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A128" s="88" t="s">
         <v>24</v>
       </c>
-      <c r="B127" s="40" t="s">
+      <c r="B128" s="40" t="s">
         <v>267</v>
       </c>
-      <c r="C127" s="38" t="s">
+      <c r="C128" s="38" t="s">
         <v>258</v>
-      </c>
-[...21 lines deleted...]
-        <v>260</v>
       </c>
       <c r="D128" s="39" t="s">
         <v>235</v>
       </c>
       <c r="E128" s="38" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="F128" s="40" t="s">
         <v>10</v>
       </c>
       <c r="G128" s="38" t="s">
         <v>257</v>
       </c>
     </row>
-    <row r="129" spans="1:7" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="129" spans="1:7" s="2" customFormat="1" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A129" s="88" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B129" s="40" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>266</v>
+      </c>
+      <c r="C129" s="38" t="s">
+        <v>260</v>
       </c>
       <c r="D129" s="39" t="s">
         <v>235</v>
       </c>
-      <c r="E129" s="40" t="s">
-        <v>57</v>
+      <c r="E129" s="38" t="s">
+        <v>259</v>
       </c>
       <c r="F129" s="40" t="s">
         <v>10</v>
       </c>
       <c r="G129" s="38" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:7" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A130" s="88" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B130" s="40" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>230</v>
+      </c>
+      <c r="C130" s="90" t="s">
+        <v>75</v>
       </c>
       <c r="D130" s="39" t="s">
         <v>235</v>
       </c>
       <c r="E130" s="40" t="s">
+        <v>57</v>
+      </c>
+      <c r="F130" s="40" t="s">
+        <v>10</v>
+      </c>
+      <c r="G130" s="38" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A131" s="88" t="s">
+        <v>27</v>
+      </c>
+      <c r="B131" s="40" t="s">
+        <v>232</v>
+      </c>
+      <c r="C131" s="38" t="s">
+        <v>86</v>
+      </c>
+      <c r="D131" s="39" t="s">
+        <v>235</v>
+      </c>
+      <c r="E131" s="40" t="s">
         <v>87</v>
       </c>
-      <c r="F130" s="40" t="s">
-[...2 lines deleted...]
-      <c r="G130" s="97" t="s">
+      <c r="F131" s="40" t="s">
+        <v>10</v>
+      </c>
+      <c r="G131" s="97" t="s">
         <v>290</v>
       </c>
     </row>
-    <row r="131" spans="1:7" s="2" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A131" s="88" t="s">
+    <row r="132" spans="1:7" s="2" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A132" s="88" t="s">
         <v>28</v>
       </c>
-      <c r="B131" s="40" t="s">
+      <c r="B132" s="40" t="s">
         <v>231</v>
       </c>
-      <c r="C131" s="38" t="s">
+      <c r="C132" s="38" t="s">
         <v>75</v>
-      </c>
-[...21 lines deleted...]
-        <v>258</v>
       </c>
       <c r="D132" s="39" t="s">
         <v>71</v>
       </c>
-      <c r="E132" s="38" t="s">
-        <v>261</v>
+      <c r="E132" s="40" t="s">
+        <v>57</v>
       </c>
       <c r="F132" s="40" t="s">
         <v>10</v>
       </c>
       <c r="G132" s="38" t="s">
-        <v>257</v>
+        <v>288</v>
       </c>
     </row>
     <row r="133" spans="1:7" s="2" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A133" s="88" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B133" s="40" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="C133" s="38" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="D133" s="39" t="s">
         <v>71</v>
       </c>
       <c r="E133" s="38" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="F133" s="40" t="s">
         <v>10</v>
       </c>
       <c r="G133" s="38" t="s">
         <v>257</v>
       </c>
     </row>
-    <row r="134" spans="1:7" s="2" customFormat="1" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="134" spans="1:7" s="2" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A134" s="88" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B134" s="40" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="C134" s="38" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="D134" s="39" t="s">
-        <v>272</v>
+        <v>71</v>
       </c>
       <c r="E134" s="38" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="F134" s="40" t="s">
         <v>10</v>
       </c>
       <c r="G134" s="38" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="135" spans="1:7" s="2" customFormat="1" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A135" s="88" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B135" s="40" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="C135" s="38" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="D135" s="39" t="s">
         <v>272</v>
       </c>
       <c r="E135" s="38" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="F135" s="40" t="s">
         <v>10</v>
       </c>
       <c r="G135" s="38" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="136" spans="1:7" s="2" customFormat="1" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A136" s="88" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>32</v>
+      </c>
+      <c r="B136" s="40" t="s">
+        <v>271</v>
       </c>
       <c r="C136" s="38" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="D136" s="39" t="s">
-        <v>381</v>
+        <v>272</v>
       </c>
       <c r="E136" s="38" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="F136" s="40" t="s">
         <v>10</v>
       </c>
       <c r="G136" s="38" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="137" spans="1:7" s="2" customFormat="1" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A137" s="88" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B137" s="100" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="C137" s="38" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="D137" s="39" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E137" s="38" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="F137" s="40" t="s">
         <v>10</v>
       </c>
       <c r="G137" s="38" t="s">
         <v>257</v>
       </c>
     </row>
-    <row r="138" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A138" s="106">
+    <row r="138" spans="1:7" s="2" customFormat="1" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A138" s="88" t="s">
+        <v>34</v>
+      </c>
+      <c r="B138" s="100" t="s">
+        <v>380</v>
+      </c>
+      <c r="C138" s="38" t="s">
+        <v>260</v>
+      </c>
+      <c r="D138" s="39" t="s">
+        <v>379</v>
+      </c>
+      <c r="E138" s="38" t="s">
+        <v>259</v>
+      </c>
+      <c r="F138" s="40" t="s">
+        <v>10</v>
+      </c>
+      <c r="G138" s="38" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="106">
         <v>25</v>
       </c>
-      <c r="B138" s="145" t="s">
+      <c r="B139" s="149" t="s">
         <v>88</v>
       </c>
-      <c r="C138" s="146"/>
-[...6 lines deleted...]
-      <c r="A139" s="151" t="s">
+      <c r="C139" s="150"/>
+      <c r="D139" s="150"/>
+      <c r="E139" s="150"/>
+      <c r="F139" s="150"/>
+      <c r="G139" s="93"/>
+    </row>
+    <row r="140" spans="1:7" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A140" s="155" t="s">
         <v>90</v>
       </c>
-      <c r="B139" s="152"/>
-[...7 lines deleted...]
-      <c r="A140" s="6" t="s">
+      <c r="B140" s="156"/>
+      <c r="C140" s="156"/>
+      <c r="D140" s="156"/>
+      <c r="E140" s="156"/>
+      <c r="F140" s="156"/>
+      <c r="G140" s="103"/>
+    </row>
+    <row r="141" spans="1:7" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B140" s="24" t="s">
+      <c r="B141" s="24" t="s">
         <v>56</v>
       </c>
-      <c r="C140" s="31" t="s">
+      <c r="C141" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D140" s="9" t="s">
+      <c r="D141" s="9" t="s">
         <v>63</v>
       </c>
-      <c r="E140" s="9" t="s">
+      <c r="E141" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="F140" s="9" t="s">
+      <c r="F141" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="G140" s="92" t="s">
+      <c r="G141" s="92" t="s">
         <v>237</v>
       </c>
     </row>
-    <row r="141" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A141" s="88" t="s">
+    <row r="142" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A142" s="88" t="s">
         <v>9</v>
       </c>
-      <c r="B141" s="38" t="s">
+      <c r="B142" s="38" t="s">
         <v>291</v>
       </c>
-      <c r="C141" s="39" t="s">
+      <c r="C142" s="39" t="s">
         <v>206</v>
       </c>
-      <c r="D141" s="39" t="s">
+      <c r="D142" s="39" t="s">
         <v>92</v>
       </c>
-      <c r="E141" s="38" t="s">
+      <c r="E142" s="38" t="s">
         <v>213</v>
       </c>
-      <c r="F141" s="38" t="s">
-[...2 lines deleted...]
-      <c r="G141" s="38" t="s">
+      <c r="F142" s="38" t="s">
+        <v>10</v>
+      </c>
+      <c r="G142" s="38" t="s">
         <v>289</v>
       </c>
     </row>
-    <row r="142" spans="1:7" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <f>COUNTA(A141:A141)</f>
+    <row r="143" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A143" s="95">
+        <f>COUNTA(A142:A142)</f>
         <v>1</v>
       </c>
-      <c r="B142" s="147" t="s">
+      <c r="B143" s="151" t="s">
         <v>91</v>
       </c>
-      <c r="C142" s="148"/>
-[...7 lines deleted...]
-      <c r="B143" s="109" t="s">
+      <c r="C143" s="152"/>
+      <c r="D143" s="152"/>
+      <c r="E143" s="152"/>
+      <c r="F143" s="152"/>
+      <c r="G143" s="103"/>
+    </row>
+    <row r="144" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A144" s="108"/>
+      <c r="B144" s="109" t="s">
         <v>64</v>
       </c>
-      <c r="C143" s="110"/>
-[...6 lines deleted...]
-      <c r="A144" s="6" t="s">
+      <c r="C144" s="110"/>
+      <c r="D144" s="110"/>
+      <c r="E144" s="110"/>
+      <c r="F144" s="110"/>
+      <c r="G144" s="38"/>
+    </row>
+    <row r="145" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A145" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B144" s="24" t="s">
+      <c r="B145" s="24" t="s">
         <v>56</v>
       </c>
-      <c r="C144" s="31" t="s">
+      <c r="C145" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D144" s="9" t="s">
+      <c r="D145" s="9" t="s">
         <v>63</v>
       </c>
-      <c r="E144" s="9" t="s">
+      <c r="E145" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="F144" s="59" t="s">
+      <c r="F145" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="G144" s="92" t="s">
+      <c r="G145" s="92" t="s">
         <v>237</v>
       </c>
     </row>
-    <row r="145" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A145" s="1" t="s">
+    <row r="146" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A146" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B145" s="38" t="s">
+      <c r="B146" s="38" t="s">
         <v>236</v>
       </c>
-      <c r="C145" s="39" t="s">
-[...2 lines deleted...]
-      <c r="D145" s="39" t="s">
+      <c r="C146" s="39" t="s">
+        <v>364</v>
+      </c>
+      <c r="D146" s="39" t="s">
         <v>72</v>
       </c>
-      <c r="E145" s="38" t="s">
+      <c r="E146" s="38" t="s">
         <v>172</v>
       </c>
-      <c r="F145" s="71" t="s">
-[...2 lines deleted...]
-      <c r="G145" s="38" t="s">
+      <c r="F146" s="71" t="s">
+        <v>10</v>
+      </c>
+      <c r="G146" s="38" t="s">
         <v>274</v>
       </c>
     </row>
-    <row r="146" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <f>COUNTA(A145:A145)</f>
+    <row r="147" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A147" s="107">
+        <f>COUNTA(A146:A146)</f>
         <v>1</v>
       </c>
-      <c r="B146" s="153" t="s">
+      <c r="B147" s="157" t="s">
         <v>292</v>
       </c>
-      <c r="C146" s="154"/>
-[...10 lines deleted...]
-      <c r="B147" s="140" t="s">
+      <c r="C147" s="158"/>
+      <c r="D147" s="158"/>
+      <c r="E147" s="158"/>
+      <c r="F147" s="158"/>
+      <c r="G147" s="38"/>
+    </row>
+    <row r="148" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A148" s="91">
+        <f>SUM(A68,A78,A90,A95,A99,A103,A110,A139,A143,A147)</f>
+        <v>112</v>
+      </c>
+      <c r="B148" s="144" t="s">
         <v>62</v>
       </c>
-      <c r="C147" s="140"/>
-[...11 lines deleted...]
-      <c r="F148" s="7"/>
+      <c r="C148" s="144"/>
+      <c r="D148" s="144"/>
+      <c r="E148" s="144"/>
+      <c r="F148" s="144"/>
       <c r="G148" s="94"/>
     </row>
-    <row r="149" spans="1:7" s="4" customFormat="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B149" s="96" t="s">
+    <row r="149" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A149" s="4"/>
+      <c r="B149" s="7"/>
+      <c r="C149" s="7"/>
+      <c r="D149" s="7"/>
+      <c r="E149" s="7"/>
+      <c r="F149" s="7"/>
+      <c r="G149" s="94"/>
+    </row>
+    <row r="150" spans="1:7" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="32"/>
+      <c r="B150" s="96" t="s">
         <v>301</v>
       </c>
-      <c r="C149" s="2"/>
-[...6 lines deleted...]
-      <c r="B150" s="2"/>
       <c r="C150" s="2"/>
       <c r="D150" s="2"/>
       <c r="E150" s="2"/>
       <c r="F150" s="2"/>
       <c r="G150" s="101"/>
     </row>
-    <row r="151" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A151" s="4"/>
+    <row r="151" spans="1:7" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B151" s="2"/>
       <c r="C151" s="2"/>
       <c r="D151" s="2"/>
       <c r="E151" s="2"/>
       <c r="F151" s="2"/>
+      <c r="G151" s="101"/>
     </row>
     <row r="152" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A152" s="4"/>
       <c r="B152" s="2"/>
       <c r="C152" s="2"/>
       <c r="D152" s="2"/>
       <c r="E152" s="2"/>
       <c r="F152" s="2"/>
     </row>
     <row r="153" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A153" s="4"/>
       <c r="B153" s="2"/>
       <c r="C153" s="2"/>
       <c r="D153" s="2"/>
       <c r="E153" s="2"/>
       <c r="F153" s="2"/>
     </row>
     <row r="154" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A154" s="4"/>
       <c r="B154" s="2"/>
       <c r="C154" s="2"/>
       <c r="D154" s="2"/>
       <c r="E154" s="2"/>
       <c r="F154" s="2"/>
     </row>
@@ -7930,106 +7975,114 @@
       <c r="A391" s="4"/>
       <c r="B391" s="2"/>
       <c r="C391" s="2"/>
       <c r="D391" s="2"/>
       <c r="E391" s="2"/>
       <c r="F391" s="2"/>
     </row>
     <row r="392" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A392" s="4"/>
       <c r="B392" s="2"/>
       <c r="C392" s="2"/>
       <c r="D392" s="2"/>
       <c r="E392" s="2"/>
       <c r="F392" s="2"/>
     </row>
     <row r="393" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A393" s="4"/>
       <c r="B393" s="2"/>
       <c r="C393" s="2"/>
       <c r="D393" s="2"/>
       <c r="E393" s="2"/>
       <c r="F393" s="2"/>
     </row>
     <row r="394" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A394" s="4"/>
+      <c r="B394" s="2"/>
+      <c r="C394" s="2"/>
+      <c r="D394" s="2"/>
+      <c r="E394" s="2"/>
+      <c r="F394" s="2"/>
     </row>
     <row r="395" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A395" s="4"/>
     </row>
     <row r="396" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A396" s="4"/>
     </row>
     <row r="397" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A397" s="4"/>
     </row>
     <row r="398" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A398" s="4"/>
     </row>
     <row r="399" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A399" s="4"/>
     </row>
     <row r="400" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A400" s="4"/>
     </row>
     <row r="401" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A401" s="4"/>
     </row>
     <row r="402" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A402" s="4"/>
     </row>
     <row r="403" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A403" s="4"/>
     </row>
     <row r="404" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A404" s="4"/>
     </row>
+    <row r="405" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A405" s="4"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A3:H149" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
+  <autoFilter ref="A3:H150" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <mergeCells count="23">
-    <mergeCell ref="B98:F98"/>
-[...1 lines deleted...]
-    <mergeCell ref="B77:F77"/>
+    <mergeCell ref="B99:F99"/>
+    <mergeCell ref="B68:F68"/>
+    <mergeCell ref="B78:F78"/>
+    <mergeCell ref="B148:F148"/>
+    <mergeCell ref="A111:F112"/>
+    <mergeCell ref="B139:F139"/>
+    <mergeCell ref="B143:F143"/>
+    <mergeCell ref="A100:F100"/>
+    <mergeCell ref="B103:F103"/>
+    <mergeCell ref="A140:F140"/>
     <mergeCell ref="B147:F147"/>
-    <mergeCell ref="A110:F111"/>
-[...7 lines deleted...]
-    <mergeCell ref="B109:F109"/>
+    <mergeCell ref="A104:F104"/>
+    <mergeCell ref="B110:F110"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
-    <mergeCell ref="A95:F95"/>
+    <mergeCell ref="A96:F96"/>
+    <mergeCell ref="A80:F80"/>
+    <mergeCell ref="A69:F69"/>
     <mergeCell ref="A79:F79"/>
-    <mergeCell ref="A68:F68"/>
-[...3 lines deleted...]
-    <mergeCell ref="A90:F90"/>
+    <mergeCell ref="B90:F90"/>
+    <mergeCell ref="B95:F95"/>
+    <mergeCell ref="A91:F91"/>
     <mergeCell ref="A4:G4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.51181102362204722" bottom="0.51181102362204722" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup scale="70" fitToHeight="4" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>