--- v3 (2026-04-04)
+++ v4 (2026-07-11)
@@ -4,98 +4,98 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\DEU\WFI\SN\3. EWIDENCJA\2026\BIP lista szkół w ewidencji\2. BIP_20.03.2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\DEU\WFI\SN\3. EWIDENCJA\2026\BIP lista szkół w ewidencji\2. BIP_25.06.2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C353F2DF-69A8-4DE3-8F3D-F91FDA2FD82C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{57536BEE-6E8F-490D-8CA9-DAF066F51C11}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="jednostki org." sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'jednostki org.'!$A$3:$H$150</definedName>
     <definedName name="Z_C9B1AFC9_3774_4908_B177_A58FF6E341DF_.wvu.Cols" localSheetId="0" hidden="1">'jednostki org.'!#REF!,'jednostki org.'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="A110" i="1" l="1"/>
   <c r="A78" i="1"/>
   <c r="A68" i="1"/>
   <c r="A147" i="1"/>
   <c r="A143" i="1"/>
   <c r="A95" i="1" l="1"/>
   <c r="A99" i="1"/>
   <c r="A103" i="1"/>
   <c r="A148" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="888" uniqueCount="462">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="888" uniqueCount="461">
   <si>
     <t>Szkoły podstawowe</t>
   </si>
   <si>
     <t>Technika</t>
   </si>
   <si>
     <t>52-026</t>
   </si>
   <si>
     <t>Licea Ogólnokształcące</t>
   </si>
   <si>
     <t>Przedszkola</t>
   </si>
   <si>
     <t>L.p.</t>
   </si>
   <si>
     <t>Adres siedziby</t>
   </si>
   <si>
     <t>Kod pocz.</t>
   </si>
   <si>
@@ -1051,53 +1051,50 @@
   <si>
     <t>Agnieszka Świerkocka</t>
   </si>
   <si>
     <t>Renata Olejnik</t>
   </si>
   <si>
     <t>Anna Baszak</t>
   </si>
   <si>
     <t>Robert Burszewski</t>
   </si>
   <si>
     <t>Małgorzata Prask</t>
   </si>
   <si>
     <t>Paweł Rusiecki</t>
   </si>
   <si>
     <t>Robert Kościuk</t>
   </si>
   <si>
     <t>Marta Rylokowska-Maciążek</t>
   </si>
   <si>
-    <t>Maciej Świerkocki</t>
-[...1 lines deleted...]
-  <si>
     <t>47.</t>
   </si>
   <si>
     <t>48.</t>
   </si>
   <si>
     <t>Publiczne Przedszkole "Planeta Dzieci"</t>
   </si>
   <si>
     <t>Publiczne Przedszkole "Leśne Zuchy"</t>
   </si>
   <si>
     <t>Poleska 33a</t>
   </si>
   <si>
     <t>51-354</t>
   </si>
   <si>
     <t>Swojczycka 69</t>
   </si>
   <si>
     <t>PP EDU Sp. z o.o.</t>
   </si>
   <si>
     <t>Publiczne Przedszkole "Wrocławskie Skauty  V"</t>
@@ -1286,56 +1283,50 @@
     <t>Akademia Kreatywnego Malucha Luppo Puppo sp. z o.o.</t>
   </si>
   <si>
     <t>58.</t>
   </si>
   <si>
     <t>54-078</t>
   </si>
   <si>
     <t>Publiczne Przedszkole "Wrocławskie Skauty VII"</t>
   </si>
   <si>
     <t>Marszowicka 150</t>
   </si>
   <si>
     <t>Publiczna Szkoła Podstawowa Specto</t>
   </si>
   <si>
     <t>54-101</t>
   </si>
   <si>
     <t>Lubelska 95a</t>
   </si>
   <si>
     <t>Europejskie Liceum Ogólnokształcące we Wrocławiu</t>
-  </si>
-[...4 lines deleted...]
-    <t>54-020</t>
   </si>
   <si>
     <t>Piotr Piotrowski, Kamila Paczka</t>
   </si>
   <si>
     <t>Aleksandra Potocka</t>
   </si>
   <si>
     <t>Przyjazne Publiczne Przedszkole</t>
   </si>
   <si>
     <t>Białostocka 47</t>
   </si>
   <si>
     <t>54-214</t>
   </si>
   <si>
     <t xml:space="preserve">	Wrocławska Inicjatywa Edukacyjna sp. z o. o.</t>
   </si>
   <si>
     <t>Rajska 58</t>
   </si>
   <si>
     <t>54-028</t>
   </si>
@@ -1426,56 +1417,50 @@
   <si>
     <t>Przedmiejska 6-10</t>
   </si>
   <si>
     <t>54-201</t>
   </si>
   <si>
     <t>Global Ed Nexus sp. z o.o.</t>
   </si>
   <si>
     <t>Przedszkole Publiczne Koszałki-Opałki im. Ks. Stanisława Orzechowskiego "Orzecha"</t>
   </si>
   <si>
     <t>Przyjaźni 2a1/2                                           Przyjaźni 2a1/3</t>
   </si>
   <si>
     <t>50-236, 50-301</t>
   </si>
   <si>
     <t>Aleksanra Malewska, Alexander Malewski</t>
   </si>
   <si>
     <t>Akademickie Liceum Ogólnokształcące przy Wrocławskiej Akademii Biznesu w Naukach Stosowanych</t>
   </si>
   <si>
-    <t xml:space="preserve">53-238 </t>
-[...4 lines deleted...]
-  <si>
     <t>Publiczne Przedszkole TILIA</t>
   </si>
   <si>
     <t>pl. marsz. J. Piłsudskiego 4, Tadeusza Brzozy 23</t>
   </si>
   <si>
     <t>51-152, 54-115</t>
   </si>
   <si>
     <t>62.</t>
   </si>
   <si>
     <t>Publiczne Przedszkole Językowo-Sportowe Empiraki</t>
   </si>
   <si>
     <t>Czesława Miłosza 15</t>
   </si>
   <si>
     <t>SEDU sp. z o. o.</t>
   </si>
   <si>
     <t>Szkoła Podstawowa Specjalna Bonum</t>
   </si>
   <si>
     <t>ul. Robotnicza 36-38</t>
@@ -1496,50 +1481,62 @@
     <t>Katarzyna Swojak-Van Gastel, Ewa Drobińska, Włodzimierz Drobiński</t>
   </si>
   <si>
     <t>Jerzego Bajana 62</t>
   </si>
   <si>
     <t>Publiczne Przedszkole Zielona Huśtawka</t>
   </si>
   <si>
     <t>63.</t>
   </si>
   <si>
     <t>53-509</t>
   </si>
   <si>
     <t>Prosta 1A</t>
   </si>
   <si>
     <t>Publiczne Przedszkole Kolejkowo</t>
   </si>
   <si>
     <t>Piotr Bartosik</t>
   </si>
   <si>
     <t>Katarzyna Dawidiuk</t>
+  </si>
+  <si>
+    <t>Mokrzańska 35, Jana Rubczaka 16a</t>
+  </si>
+  <si>
+    <t>54-020, 54-002</t>
+  </si>
+  <si>
+    <t>Aleksandra Ostrowskiego 22, Racławicka 62, Generała Józefa Hallera 81</t>
+  </si>
+  <si>
+    <t>53-238, 53-146, 53-325</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial CE"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial CE"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial CE"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
@@ -2209,50 +2206,125 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="5" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="14" borderId="2" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="14" borderId="5" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="10" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="10" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -2274,125 +2346,50 @@
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="12" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="12" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="12" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...73 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="11">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
     <cellStyle name="Normalny_Arkusz1" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normalny_Arkusz1_Arkusz3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normalny_Arkusz1_Arkusz5" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normalny_Arkusz10" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normalny_Arkusz2" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normalny_Arkusz3" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Normalny_Arkusz4" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Normalny_Arkusz5" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Normalny_Arkusz7" xfId="9" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="StyleBodyTableBorders" xfId="10" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF66E06C"/>
       <color rgb="FFBFF3F3"/>
       <color rgb="FF00FF00"/>
       <color rgb="FFCC66FF"/>
       <color rgb="FFFF00FF"/>
       <color rgb="FFCC00CC"/>
@@ -2855,211 +2852,211 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H405"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A25" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B32" sqref="B32"/>
+      <pane ySplit="3" topLeftCell="A106" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C89" sqref="C89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="17.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.28515625" style="32" customWidth="1"/>
     <col min="2" max="2" width="41.140625" style="3" customWidth="1"/>
-    <col min="3" max="3" width="28.140625" style="3" customWidth="1"/>
+    <col min="3" max="3" width="30" style="3" customWidth="1"/>
     <col min="4" max="4" width="18.5703125" style="3" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" style="3" customWidth="1"/>
     <col min="6" max="6" width="9.7109375" style="3" customWidth="1"/>
     <col min="7" max="7" width="32.5703125" style="101" customWidth="1"/>
     <col min="8" max="16384" width="17.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="116" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="117"/>
+      <c r="A1" s="141" t="s">
+        <v>418</v>
+      </c>
+      <c r="B1" s="142"/>
+      <c r="C1" s="142"/>
+      <c r="D1" s="142"/>
+      <c r="E1" s="142"/>
+      <c r="F1" s="142"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:8" ht="72.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="118" t="s">
-[...6 lines deleted...]
-      <c r="F2" s="119"/>
+      <c r="A2" s="143" t="s">
+        <v>419</v>
+      </c>
+      <c r="B2" s="144"/>
+      <c r="C2" s="144"/>
+      <c r="D2" s="144"/>
+      <c r="E2" s="144"/>
+      <c r="F2" s="144"/>
       <c r="G2" s="111" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="24" t="s">
         <v>56</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>83</v>
       </c>
       <c r="D3" s="9" t="s">
         <v>63</v>
       </c>
       <c r="E3" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F3" s="59" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="92" t="s">
         <v>237</v>
       </c>
       <c r="H3" s="87" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="135" t="s">
+      <c r="A4" s="160" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="136"/>
-[...4 lines deleted...]
-      <c r="G4" s="137"/>
+      <c r="B4" s="161"/>
+      <c r="C4" s="161"/>
+      <c r="D4" s="161"/>
+      <c r="E4" s="161"/>
+      <c r="F4" s="161"/>
+      <c r="G4" s="162"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A5" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>99</v>
       </c>
       <c r="C5" s="11" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>93</v>
       </c>
       <c r="F5" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>100</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>199</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E6" s="11" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="F6" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="11" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>101</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>102</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>173</v>
       </c>
       <c r="F7" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="112" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
       <c r="C8" s="112" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="D8" s="113" t="s">
         <v>73</v>
       </c>
       <c r="E8" s="112" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="F8" s="114" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="112" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A9" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>103</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>104</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E9" s="11" t="s">
         <v>174</v>
       </c>
       <c r="F9" s="60" t="s">
@@ -3170,57 +3167,57 @@
       </c>
       <c r="C14" s="11" t="s">
         <v>114</v>
       </c>
       <c r="D14" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E14" s="11" t="s">
         <v>178</v>
       </c>
       <c r="F14" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="11" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>115</v>
       </c>
       <c r="C15" s="11" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E15" s="11" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F15" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="11" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A16" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>116</v>
       </c>
       <c r="C16" s="11" t="s">
         <v>117</v>
       </c>
       <c r="D16" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E16" s="11" t="s">
         <v>79</v>
       </c>
       <c r="F16" s="60" t="s">
@@ -3274,51 +3271,51 @@
       </c>
       <c r="G18" s="11" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A19" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>122</v>
       </c>
       <c r="C19" s="11" t="s">
         <v>123</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>181</v>
       </c>
       <c r="F19" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="11" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A20" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>124</v>
       </c>
       <c r="C20" s="11" t="s">
         <v>125</v>
       </c>
       <c r="D20" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E20" s="11" t="s">
         <v>182</v>
       </c>
       <c r="F20" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="11" t="s">
         <v>274</v>
       </c>
     </row>
@@ -3343,108 +3340,108 @@
       </c>
       <c r="G21" s="11" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A22" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="112" t="s">
         <v>128</v>
       </c>
       <c r="C22" s="113" t="s">
         <v>129</v>
       </c>
       <c r="D22" s="113" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="113" t="s">
         <v>183</v>
       </c>
       <c r="F22" s="114" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="115" t="s">
-        <v>453</v>
+        <v>448</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A23" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>130</v>
       </c>
       <c r="C23" s="11" t="s">
         <v>131</v>
       </c>
       <c r="D23" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E23" s="11" t="s">
         <v>184</v>
       </c>
       <c r="F23" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="11" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A24" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="11" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="C24" s="11" t="s">
-        <v>406</v>
+        <v>457</v>
       </c>
       <c r="D24" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E24" s="11" t="s">
-        <v>407</v>
+        <v>458</v>
       </c>
       <c r="F24" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="11" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>132</v>
       </c>
       <c r="C25" s="11" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="D25" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E25" s="11" t="s">
         <v>81</v>
       </c>
       <c r="F25" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="11" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A26" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>133</v>
       </c>
       <c r="C26" s="11" t="s">
         <v>134</v>
       </c>
       <c r="D26" s="12" t="s">
@@ -3492,51 +3489,51 @@
       </c>
       <c r="C28" s="11" t="s">
         <v>138</v>
       </c>
       <c r="D28" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E28" s="11" t="s">
         <v>179</v>
       </c>
       <c r="F28" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="11" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="11" t="s">
         <v>139</v>
       </c>
       <c r="C29" s="11" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="D29" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E29" s="11" t="s">
         <v>77</v>
       </c>
       <c r="F29" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="11" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A30" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="11" t="s">
         <v>140</v>
       </c>
       <c r="C30" s="11" t="s">
         <v>141</v>
       </c>
       <c r="D30" s="12" t="s">
@@ -3550,74 +3547,74 @@
       </c>
       <c r="G30" s="11" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A31" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="11" t="s">
         <v>142</v>
       </c>
       <c r="C31" s="11" t="s">
         <v>95</v>
       </c>
       <c r="D31" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E31" s="11" t="s">
         <v>98</v>
       </c>
       <c r="F31" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="11" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A32" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="112" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="C32" s="112" t="s">
         <v>143</v>
       </c>
       <c r="D32" s="113" t="s">
         <v>73</v>
       </c>
       <c r="E32" s="112" t="s">
         <v>186</v>
       </c>
       <c r="F32" s="114" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="112" t="s">
-        <v>461</v>
+        <v>456</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>144</v>
       </c>
       <c r="C33" s="11" t="s">
         <v>145</v>
       </c>
       <c r="D33" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E33" s="11" t="s">
         <v>187</v>
       </c>
       <c r="F33" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G33" s="11" t="s">
         <v>274</v>
       </c>
     </row>
@@ -3653,86 +3650,86 @@
       </c>
       <c r="C35" s="11" t="s">
         <v>149</v>
       </c>
       <c r="D35" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E35" s="11" t="s">
         <v>188</v>
       </c>
       <c r="F35" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G35" s="11" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="36" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="11" t="s">
         <v>150</v>
       </c>
       <c r="C36" s="11" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="D36" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E36" s="11" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F36" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G36" s="11" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A37" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>151</v>
       </c>
       <c r="C37" s="11" t="s">
         <v>152</v>
       </c>
       <c r="D37" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E37" s="11" t="s">
         <v>80</v>
       </c>
       <c r="F37" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G37" s="11" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A38" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="11" t="s">
         <v>153</v>
       </c>
       <c r="C38" s="11" t="s">
         <v>154</v>
       </c>
       <c r="D38" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E38" s="11" t="s">
         <v>53</v>
       </c>
       <c r="F38" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G38" s="11" t="s">
         <v>322</v>
       </c>
     </row>
@@ -3895,559 +3892,559 @@
       </c>
       <c r="G45" s="11" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A46" s="10" t="s">
         <v>51</v>
       </c>
       <c r="B46" s="11" t="s">
         <v>168</v>
       </c>
       <c r="C46" s="11" t="s">
         <v>169</v>
       </c>
       <c r="D46" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E46" s="11" t="s">
         <v>195</v>
       </c>
       <c r="F46" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G46" s="11" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A47" s="10" t="s">
         <v>52</v>
       </c>
       <c r="B47" s="11" t="s">
         <v>170</v>
       </c>
       <c r="C47" s="11" t="s">
         <v>171</v>
       </c>
       <c r="D47" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E47" s="11" t="s">
         <v>196</v>
       </c>
       <c r="F47" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G47" s="11" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A48" s="10" t="s">
         <v>293</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>295</v>
       </c>
       <c r="C48" s="11" t="s">
         <v>296</v>
       </c>
       <c r="D48" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E48" s="11" t="s">
         <v>54</v>
       </c>
       <c r="F48" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G48" s="11" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A49" s="10" t="s">
         <v>294</v>
       </c>
       <c r="B49" s="11" t="s">
         <v>298</v>
       </c>
       <c r="C49" s="11" t="s">
         <v>300</v>
       </c>
       <c r="D49" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E49" s="11" t="s">
         <v>299</v>
       </c>
       <c r="F49" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G49" s="11" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A50" s="10" t="s">
         <v>303</v>
       </c>
       <c r="B50" s="11" t="s">
         <v>307</v>
       </c>
       <c r="C50" s="11" t="s">
         <v>304</v>
       </c>
       <c r="D50" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E50" s="11" t="s">
         <v>305</v>
       </c>
       <c r="F50" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G50" s="11" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A51" s="10" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="B51" s="11" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="C51" s="11" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="D51" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E51" s="11" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="F51" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G51" s="11" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A52" s="10" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="B52" s="11" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="C52" s="11" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="D52" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E52" s="11" t="s">
         <v>76</v>
       </c>
       <c r="F52" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G52" s="11" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="53" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="10" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="B53" s="11" t="s">
+        <v>335</v>
+      </c>
+      <c r="C53" s="11" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
       <c r="D53" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E53" s="11" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F53" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G53" s="11" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A54" s="10" t="s">
+        <v>339</v>
+      </c>
+      <c r="B54" s="11" t="s">
         <v>340</v>
       </c>
-      <c r="B54" s="11" t="s">
+      <c r="C54" s="11" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
       <c r="D54" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E54" s="11" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F54" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G54" s="11" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="55" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A55" s="10" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="B55" s="112" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="C55" s="112" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="D55" s="113" t="s">
         <v>73</v>
       </c>
       <c r="E55" s="112" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="F55" s="114" t="s">
         <v>10</v>
       </c>
       <c r="G55" s="112" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A56" s="10" t="s">
+        <v>350</v>
+      </c>
+      <c r="B56" s="11" t="s">
+        <v>353</v>
+      </c>
+      <c r="C56" s="11" t="s">
         <v>351</v>
-      </c>
-[...4 lines deleted...]
-        <v>352</v>
       </c>
       <c r="D56" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E56" s="11" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="F56" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G56" s="11" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A57" s="10" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="B57" s="11" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="C57" s="11" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="D57" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E57" s="11" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F57" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G57" s="11" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A58" s="10" t="s">
+        <v>356</v>
+      </c>
+      <c r="B58" s="11" t="s">
         <v>357</v>
       </c>
-      <c r="B58" s="11" t="s">
+      <c r="C58" s="11" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
       <c r="D58" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E58" s="11" t="s">
         <v>54</v>
       </c>
       <c r="F58" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G58" s="11" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A59" s="10" t="s">
+        <v>365</v>
+      </c>
+      <c r="B59" s="11" t="s">
         <v>366</v>
       </c>
-      <c r="B59" s="11" t="s">
+      <c r="C59" s="11" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="D59" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E59" s="11" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F59" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G59" s="11" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="60" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="10" t="s">
+        <v>383</v>
+      </c>
+      <c r="B60" s="11" t="s">
+        <v>446</v>
+      </c>
+      <c r="C60" s="11" t="s">
         <v>384</v>
-      </c>
-[...4 lines deleted...]
-        <v>385</v>
       </c>
       <c r="D60" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E60" s="11" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F60" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G60" s="11" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="61" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="10" t="s">
+        <v>392</v>
+      </c>
+      <c r="B61" s="112" t="s">
         <v>393</v>
       </c>
-      <c r="B61" s="112" t="s">
+      <c r="C61" s="112" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="D61" s="113" t="s">
         <v>73</v>
       </c>
       <c r="E61" s="112" t="s">
+        <v>395</v>
+      </c>
+      <c r="F61" s="114" t="s">
+        <v>10</v>
+      </c>
+      <c r="G61" s="11" t="s">
         <v>396</v>
-      </c>
-[...4 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A62" s="10" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="B62" s="11" t="s">
+        <v>399</v>
+      </c>
+      <c r="C62" s="11" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="D62" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E62" s="11" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="F62" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G62" s="11" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="63" spans="1:7" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="10" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="B63" s="11" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="C63" s="12" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="D63" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E63" s="11" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="F63" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G63" s="11" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A64" s="10" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="B64" s="11" t="s">
-        <v>455</v>
+        <v>450</v>
       </c>
       <c r="C64" s="11" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="D64" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E64" s="11" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="F64" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G64" s="11" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
     </row>
     <row r="65" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="10" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="B65" s="11" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="C65" s="11" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="D65" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E65" s="11" t="s">
         <v>191</v>
       </c>
       <c r="F65" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G65" s="11" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
     </row>
     <row r="66" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="10" t="s">
-        <v>443</v>
+        <v>438</v>
       </c>
       <c r="B66" s="11" t="s">
-        <v>444</v>
+        <v>439</v>
       </c>
       <c r="C66" s="11" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="D66" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E66" s="11" t="s">
         <v>79</v>
       </c>
       <c r="F66" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G66" s="11" t="s">
-        <v>446</v>
+        <v>441</v>
       </c>
     </row>
     <row r="67" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="10" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="B67" s="11" t="s">
-        <v>459</v>
+        <v>454</v>
       </c>
       <c r="C67" s="11" t="s">
-        <v>458</v>
+        <v>453</v>
       </c>
       <c r="D67" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E67" s="11" t="s">
-        <v>457</v>
+        <v>452</v>
       </c>
       <c r="F67" s="60" t="s">
         <v>10</v>
       </c>
       <c r="G67" s="11" t="s">
-        <v>460</v>
+        <v>455</v>
       </c>
     </row>
     <row r="68" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A68" s="13">
         <f>COUNTA(A5:A67)</f>
         <v>63</v>
       </c>
-      <c r="B68" s="140" t="s">
+      <c r="B68" s="118" t="s">
         <v>58</v>
       </c>
-      <c r="C68" s="141"/>
-[...2 lines deleted...]
-      <c r="F68" s="141"/>
+      <c r="C68" s="119"/>
+      <c r="D68" s="119"/>
+      <c r="E68" s="119"/>
+      <c r="F68" s="119"/>
       <c r="G68" s="38"/>
     </row>
     <row r="69" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A69" s="124" t="s">
+      <c r="A69" s="149" t="s">
         <v>0</v>
       </c>
-      <c r="B69" s="125"/>
-[...3 lines deleted...]
-      <c r="F69" s="125"/>
+      <c r="B69" s="150"/>
+      <c r="C69" s="150"/>
+      <c r="D69" s="150"/>
+      <c r="E69" s="150"/>
+      <c r="F69" s="150"/>
       <c r="G69" s="93"/>
     </row>
     <row r="70" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A70" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B70" s="25" t="s">
         <v>56</v>
       </c>
       <c r="C70" s="26" t="s">
         <v>6</v>
       </c>
       <c r="D70" s="14" t="s">
         <v>63</v>
       </c>
       <c r="E70" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F70" s="61" t="s">
         <v>8</v>
       </c>
       <c r="G70" s="14" t="s">
         <v>237</v>
       </c>
     </row>
@@ -4460,57 +4457,57 @@
       </c>
       <c r="C71" s="27" t="s">
         <v>112</v>
       </c>
       <c r="D71" s="14" t="s">
         <v>66</v>
       </c>
       <c r="E71" s="17" t="s">
         <v>177</v>
       </c>
       <c r="F71" s="62" t="s">
         <v>10</v>
       </c>
       <c r="G71" s="17" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="72" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A72" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B72" s="15" t="s">
         <v>198</v>
       </c>
       <c r="C72" s="27" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
       <c r="D72" s="14" t="s">
         <v>66</v>
       </c>
       <c r="E72" s="17" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="F72" s="62" t="s">
         <v>10</v>
       </c>
       <c r="G72" s="17" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="73" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A73" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B73" s="15" t="s">
         <v>200</v>
       </c>
       <c r="C73" s="27" t="s">
         <v>147</v>
       </c>
       <c r="D73" s="14" t="s">
         <v>66</v>
       </c>
       <c r="E73" s="17" t="s">
         <v>96</v>
       </c>
       <c r="F73" s="62" t="s">
@@ -4549,125 +4546,125 @@
       </c>
       <c r="B75" s="15" t="s">
         <v>202</v>
       </c>
       <c r="C75" s="27" t="s">
         <v>94</v>
       </c>
       <c r="D75" s="14" t="s">
         <v>66</v>
       </c>
       <c r="E75" s="16" t="s">
         <v>97</v>
       </c>
       <c r="F75" s="64" t="s">
         <v>10</v>
       </c>
       <c r="G75" s="16" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A76" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B76" s="15" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="C76" s="27" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="D76" s="14" t="s">
         <v>66</v>
       </c>
       <c r="E76" s="16" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="F76" s="64" t="s">
         <v>10</v>
       </c>
       <c r="G76" s="16" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="77" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A77" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B77" s="15" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="C77" s="27" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="D77" s="14" t="s">
         <v>66</v>
       </c>
       <c r="E77" s="16" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F77" s="64" t="s">
         <v>10</v>
       </c>
       <c r="G77" s="16" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="78" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A78" s="21">
         <f>COUNTA(A71:A77)</f>
         <v>7</v>
       </c>
-      <c r="B78" s="142" t="s">
+      <c r="B78" s="120" t="s">
         <v>59</v>
       </c>
-      <c r="C78" s="143"/>
-[...2 lines deleted...]
-      <c r="F78" s="143"/>
+      <c r="C78" s="121"/>
+      <c r="D78" s="121"/>
+      <c r="E78" s="121"/>
+      <c r="F78" s="121"/>
       <c r="G78" s="102"/>
     </row>
     <row r="79" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A79" s="126" t="s">
+      <c r="A79" s="151" t="s">
         <v>74</v>
       </c>
-      <c r="B79" s="127"/>
-[...3 lines deleted...]
-      <c r="F79" s="127"/>
+      <c r="B79" s="152"/>
+      <c r="C79" s="152"/>
+      <c r="D79" s="152"/>
+      <c r="E79" s="152"/>
+      <c r="F79" s="152"/>
       <c r="G79" s="102"/>
     </row>
     <row r="80" spans="1:7" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A80" s="122" t="s">
+      <c r="A80" s="147" t="s">
         <v>3</v>
       </c>
-      <c r="B80" s="123"/>
-[...3 lines deleted...]
-      <c r="F80" s="123"/>
+      <c r="B80" s="148"/>
+      <c r="C80" s="148"/>
+      <c r="D80" s="148"/>
+      <c r="E80" s="148"/>
+      <c r="F80" s="148"/>
       <c r="G80" s="38"/>
     </row>
     <row r="81" spans="1:7" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A81" s="22" t="s">
         <v>5</v>
       </c>
       <c r="B81" s="29" t="s">
         <v>56</v>
       </c>
       <c r="C81" s="30" t="s">
         <v>6</v>
       </c>
       <c r="D81" s="18" t="s">
         <v>63</v>
       </c>
       <c r="E81" s="18" t="s">
         <v>7</v>
       </c>
       <c r="F81" s="65" t="s">
         <v>8</v>
       </c>
       <c r="G81" s="18" t="s">
         <v>237</v>
       </c>
     </row>
@@ -4746,395 +4743,395 @@
       </c>
       <c r="B85" s="45" t="s">
         <v>208</v>
       </c>
       <c r="C85" s="46" t="s">
         <v>209</v>
       </c>
       <c r="D85" s="47" t="s">
         <v>70</v>
       </c>
       <c r="E85" s="48" t="s">
         <v>82</v>
       </c>
       <c r="F85" s="66" t="s">
         <v>10</v>
       </c>
       <c r="G85" s="48" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="86" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A86" s="50" t="s">
         <v>14</v>
       </c>
       <c r="B86" s="45" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="C86" s="46" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="D86" s="47" t="s">
         <v>70</v>
       </c>
       <c r="E86" s="48" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="F86" s="66" t="s">
         <v>10</v>
       </c>
       <c r="G86" s="48" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="87" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="50" t="s">
         <v>15</v>
       </c>
       <c r="B87" s="49" t="s">
         <v>210</v>
       </c>
       <c r="C87" s="49" t="s">
         <v>211</v>
       </c>
       <c r="D87" s="47" t="s">
         <v>70</v>
       </c>
       <c r="E87" s="49" t="s">
         <v>214</v>
       </c>
       <c r="F87" s="67" t="s">
         <v>10</v>
       </c>
       <c r="G87" s="49" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="88" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="50" t="s">
         <v>16</v>
       </c>
       <c r="B88" s="98" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="C88" s="46" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="D88" s="47" t="s">
         <v>70</v>
       </c>
       <c r="E88" s="48" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="F88" s="48" t="s">
         <v>10</v>
       </c>
       <c r="G88" s="48" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
     </row>
     <row r="89" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="50" t="s">
         <v>17</v>
       </c>
       <c r="B89" s="98" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="C89" s="46" t="s">
-        <v>439</v>
+        <v>459</v>
       </c>
       <c r="D89" s="47" t="s">
         <v>70</v>
       </c>
       <c r="E89" s="48" t="s">
-        <v>438</v>
+        <v>460</v>
       </c>
       <c r="F89" s="48" t="s">
         <v>10</v>
       </c>
       <c r="G89" s="48" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
     </row>
     <row r="90" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A90" s="99">
         <v>7</v>
       </c>
-      <c r="B90" s="128" t="s">
+      <c r="B90" s="153" t="s">
         <v>60</v>
       </c>
-      <c r="C90" s="129"/>
-[...2 lines deleted...]
-      <c r="F90" s="129"/>
+      <c r="C90" s="154"/>
+      <c r="D90" s="154"/>
+      <c r="E90" s="154"/>
+      <c r="F90" s="154"/>
       <c r="G90" s="103"/>
     </row>
     <row r="91" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A91" s="133" t="s">
+      <c r="A91" s="158" t="s">
         <v>1</v>
       </c>
-      <c r="B91" s="134"/>
-[...3 lines deleted...]
-      <c r="F91" s="134"/>
+      <c r="B91" s="159"/>
+      <c r="C91" s="159"/>
+      <c r="D91" s="159"/>
+      <c r="E91" s="159"/>
+      <c r="F91" s="159"/>
       <c r="G91" s="103"/>
     </row>
     <row r="92" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A92" s="34" t="s">
         <v>5</v>
       </c>
       <c r="B92" s="35" t="s">
         <v>56</v>
       </c>
       <c r="C92" s="37" t="s">
         <v>6</v>
       </c>
       <c r="D92" s="36" t="s">
         <v>63</v>
       </c>
       <c r="E92" s="36" t="s">
         <v>7</v>
       </c>
       <c r="F92" s="68" t="s">
         <v>8</v>
       </c>
       <c r="G92" s="36" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="93" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A93" s="33" t="s">
         <v>9</v>
       </c>
       <c r="B93" s="41" t="s">
         <v>215</v>
       </c>
       <c r="C93" s="43" t="s">
         <v>216</v>
       </c>
       <c r="D93" s="44" t="s">
         <v>69</v>
       </c>
       <c r="E93" s="42" t="s">
         <v>217</v>
       </c>
       <c r="F93" s="69" t="s">
         <v>10</v>
       </c>
       <c r="G93" s="42" t="s">
-        <v>327</v>
+        <v>319</v>
       </c>
     </row>
     <row r="94" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A94" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B94" s="41" t="s">
         <v>243</v>
       </c>
       <c r="C94" s="41" t="s">
         <v>245</v>
       </c>
       <c r="D94" s="44" t="s">
         <v>69</v>
       </c>
       <c r="E94" s="41" t="s">
         <v>246</v>
       </c>
       <c r="F94" s="41" t="s">
         <v>10</v>
       </c>
       <c r="G94" s="41" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="95" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A95" s="104">
         <f>COUNTA(A93:A94)</f>
         <v>2</v>
       </c>
-      <c r="B95" s="130" t="s">
+      <c r="B95" s="155" t="s">
         <v>61</v>
       </c>
-      <c r="C95" s="131"/>
-[...2 lines deleted...]
-      <c r="F95" s="132"/>
+      <c r="C95" s="156"/>
+      <c r="D95" s="156"/>
+      <c r="E95" s="156"/>
+      <c r="F95" s="157"/>
       <c r="G95" s="38"/>
     </row>
     <row r="96" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A96" s="120" t="s">
+      <c r="A96" s="145" t="s">
         <v>84</v>
       </c>
-      <c r="B96" s="121"/>
-[...3 lines deleted...]
-      <c r="F96" s="121"/>
+      <c r="B96" s="146"/>
+      <c r="C96" s="146"/>
+      <c r="D96" s="146"/>
+      <c r="E96" s="146"/>
+      <c r="F96" s="146"/>
       <c r="G96" s="38"/>
     </row>
     <row r="97" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A97" s="53" t="s">
         <v>5</v>
       </c>
       <c r="B97" s="25" t="s">
         <v>56</v>
       </c>
       <c r="C97" s="26" t="s">
         <v>6</v>
       </c>
       <c r="D97" s="14" t="s">
         <v>63</v>
       </c>
       <c r="E97" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F97" s="61" t="s">
         <v>8</v>
       </c>
       <c r="G97" s="14" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="98" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A98" s="54" t="s">
         <v>9</v>
       </c>
       <c r="B98" s="55" t="s">
         <v>218</v>
       </c>
       <c r="C98" s="56" t="s">
         <v>219</v>
       </c>
       <c r="D98" s="57" t="s">
         <v>68</v>
       </c>
       <c r="E98" s="58" t="s">
         <v>217</v>
       </c>
       <c r="F98" s="70" t="s">
         <v>10</v>
       </c>
       <c r="G98" s="58" t="s">
-        <v>327</v>
+        <v>319</v>
       </c>
     </row>
     <row r="99" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A99" s="52">
         <f>COUNTA(A98:A98)</f>
         <v>1</v>
       </c>
-      <c r="B99" s="138" t="s">
+      <c r="B99" s="116" t="s">
         <v>85</v>
       </c>
-      <c r="C99" s="139"/>
-[...2 lines deleted...]
-      <c r="F99" s="139"/>
+      <c r="C99" s="117"/>
+      <c r="D99" s="117"/>
+      <c r="E99" s="117"/>
+      <c r="F99" s="117"/>
       <c r="G99" s="38"/>
     </row>
     <row r="100" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A100" s="153" t="s">
+      <c r="A100" s="131" t="s">
         <v>238</v>
       </c>
-      <c r="B100" s="154"/>
-[...3 lines deleted...]
-      <c r="F100" s="154"/>
+      <c r="B100" s="132"/>
+      <c r="C100" s="132"/>
+      <c r="D100" s="132"/>
+      <c r="E100" s="132"/>
+      <c r="F100" s="132"/>
       <c r="G100" s="38"/>
     </row>
     <row r="101" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A101" s="72" t="s">
         <v>5</v>
       </c>
       <c r="B101" s="73" t="s">
         <v>56</v>
       </c>
       <c r="C101" s="74" t="s">
         <v>6</v>
       </c>
       <c r="D101" s="75" t="s">
         <v>63</v>
       </c>
       <c r="E101" s="75" t="s">
         <v>7</v>
       </c>
       <c r="F101" s="76" t="s">
         <v>8</v>
       </c>
       <c r="G101" s="75" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="102" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A102" s="77" t="s">
         <v>9</v>
       </c>
       <c r="B102" s="78" t="s">
         <v>239</v>
       </c>
       <c r="C102" s="79" t="s">
         <v>240</v>
       </c>
       <c r="D102" s="80" t="s">
         <v>242</v>
       </c>
       <c r="E102" s="81" t="s">
         <v>241</v>
       </c>
       <c r="F102" s="82" t="s">
         <v>10</v>
       </c>
       <c r="G102" s="78" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
     </row>
     <row r="103" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A103" s="83">
         <f>COUNTA(A102:A102)</f>
         <v>1</v>
       </c>
-      <c r="B103" s="153" t="s">
-[...5 lines deleted...]
-      <c r="F103" s="154"/>
+      <c r="B103" s="131" t="s">
+        <v>380</v>
+      </c>
+      <c r="C103" s="132"/>
+      <c r="D103" s="132"/>
+      <c r="E103" s="132"/>
+      <c r="F103" s="132"/>
       <c r="G103" s="38"/>
     </row>
     <row r="104" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A104" s="159" t="s">
+      <c r="A104" s="137" t="s">
         <v>247</v>
       </c>
-      <c r="B104" s="160"/>
-[...3 lines deleted...]
-      <c r="F104" s="160"/>
+      <c r="B104" s="138"/>
+      <c r="C104" s="138"/>
+      <c r="D104" s="138"/>
+      <c r="E104" s="138"/>
+      <c r="F104" s="138"/>
       <c r="G104" s="92"/>
     </row>
     <row r="105" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A105" s="84" t="s">
         <v>5</v>
       </c>
       <c r="B105" s="24" t="s">
         <v>56</v>
       </c>
       <c r="C105" s="31" t="s">
         <v>6</v>
       </c>
       <c r="D105" s="9" t="s">
         <v>63</v>
       </c>
       <c r="E105" s="9" t="s">
         <v>7</v>
       </c>
       <c r="F105" s="59" t="s">
         <v>8</v>
       </c>
       <c r="G105" s="92" t="s">
         <v>237</v>
       </c>
     </row>
@@ -5167,123 +5164,123 @@
       </c>
       <c r="B107" s="86" t="s">
         <v>309</v>
       </c>
       <c r="C107" s="86" t="s">
         <v>315</v>
       </c>
       <c r="D107" s="86" t="s">
         <v>253</v>
       </c>
       <c r="E107" s="86" t="s">
         <v>314</v>
       </c>
       <c r="F107" s="86" t="s">
         <v>10</v>
       </c>
       <c r="G107" s="86" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A108" s="85" t="s">
         <v>12</v>
       </c>
       <c r="B108" s="86" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="C108" s="86" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="D108" s="86" t="s">
         <v>253</v>
       </c>
       <c r="E108" s="86" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F108" s="86" t="s">
         <v>10</v>
       </c>
       <c r="G108" s="86" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="109" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A109" s="85" t="s">
         <v>13</v>
       </c>
       <c r="B109" s="86" t="s">
         <v>249</v>
       </c>
       <c r="C109" s="86" t="s">
         <v>251</v>
       </c>
       <c r="D109" s="86" t="s">
         <v>253</v>
       </c>
       <c r="E109" s="86" t="s">
         <v>252</v>
       </c>
       <c r="F109" s="86" t="s">
         <v>10</v>
       </c>
       <c r="G109" s="86" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="110" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A110" s="105">
         <f>COUNTA(A106:A109)</f>
         <v>4</v>
       </c>
-      <c r="B110" s="161" t="s">
+      <c r="B110" s="139" t="s">
         <v>248</v>
       </c>
-      <c r="C110" s="162"/>
-[...2 lines deleted...]
-      <c r="F110" s="162"/>
+      <c r="C110" s="140"/>
+      <c r="D110" s="140"/>
+      <c r="E110" s="140"/>
+      <c r="F110" s="140"/>
       <c r="G110" s="38"/>
     </row>
     <row r="111" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A111" s="145" t="s">
-[...6 lines deleted...]
-      <c r="F111" s="146"/>
+      <c r="A111" s="123" t="s">
+        <v>371</v>
+      </c>
+      <c r="B111" s="124"/>
+      <c r="C111" s="124"/>
+      <c r="D111" s="124"/>
+      <c r="E111" s="124"/>
+      <c r="F111" s="124"/>
       <c r="G111" s="38"/>
     </row>
     <row r="112" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A112" s="147"/>
-[...4 lines deleted...]
-      <c r="F112" s="148"/>
+      <c r="A112" s="125"/>
+      <c r="B112" s="126"/>
+      <c r="C112" s="126"/>
+      <c r="D112" s="126"/>
+      <c r="E112" s="126"/>
+      <c r="F112" s="126"/>
       <c r="G112" s="38"/>
     </row>
     <row r="113" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A113" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B113" s="24" t="s">
         <v>56</v>
       </c>
       <c r="C113" s="31" t="s">
         <v>6</v>
       </c>
       <c r="D113" s="9" t="s">
         <v>63</v>
       </c>
       <c r="E113" s="9" t="s">
         <v>7</v>
       </c>
       <c r="F113" s="59" t="s">
         <v>8</v>
       </c>
       <c r="G113" s="92" t="s">
         <v>237</v>
       </c>
     </row>
@@ -5293,129 +5290,129 @@
       </c>
       <c r="B114" s="40" t="s">
         <v>220</v>
       </c>
       <c r="C114" s="38" t="s">
         <v>221</v>
       </c>
       <c r="D114" s="39" t="s">
         <v>222</v>
       </c>
       <c r="E114" s="40" t="s">
         <v>54</v>
       </c>
       <c r="F114" s="40" t="s">
         <v>10</v>
       </c>
       <c r="G114" s="38" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:7" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A115" s="88" t="s">
         <v>11</v>
       </c>
       <c r="B115" s="40" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="C115" s="40" t="s">
         <v>258</v>
       </c>
       <c r="D115" s="40" t="s">
         <v>222</v>
       </c>
       <c r="E115" s="40" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="F115" s="40" t="s">
         <v>10</v>
       </c>
       <c r="G115" s="40" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="116" spans="1:7" s="2" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A116" s="88" t="s">
         <v>12</v>
       </c>
       <c r="B116" s="40" t="s">
         <v>223</v>
       </c>
       <c r="C116" s="38" t="s">
         <v>224</v>
       </c>
       <c r="D116" s="39" t="s">
         <v>67</v>
       </c>
       <c r="E116" s="40" t="s">
         <v>87</v>
       </c>
       <c r="F116" s="40" t="s">
         <v>10</v>
       </c>
       <c r="G116" s="38" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="117" spans="1:7" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A117" s="88" t="s">
         <v>13</v>
       </c>
       <c r="B117" s="40" t="s">
         <v>225</v>
       </c>
       <c r="C117" s="38" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="D117" s="39" t="s">
         <v>67</v>
       </c>
       <c r="E117" s="40" t="s">
         <v>57</v>
       </c>
       <c r="F117" s="40" t="s">
         <v>10</v>
       </c>
       <c r="G117" s="38" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="118" spans="1:7" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A118" s="88" t="s">
         <v>14</v>
       </c>
       <c r="B118" s="40" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="C118" s="38" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="D118" s="39" t="s">
         <v>67</v>
       </c>
       <c r="E118" s="40" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F118" s="40" t="s">
         <v>10</v>
       </c>
       <c r="G118" s="38" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="119" spans="1:7" s="2" customFormat="1" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A119" s="88" t="s">
         <v>15</v>
       </c>
       <c r="B119" s="40" t="s">
         <v>255</v>
       </c>
       <c r="C119" s="38" t="s">
         <v>258</v>
       </c>
       <c r="D119" s="38" t="s">
         <v>67</v>
       </c>
       <c r="E119" s="38" t="s">
         <v>259</v>
       </c>
       <c r="F119" s="40" t="s">
@@ -5799,113 +5796,113 @@
       </c>
       <c r="B136" s="40" t="s">
         <v>271</v>
       </c>
       <c r="C136" s="38" t="s">
         <v>260</v>
       </c>
       <c r="D136" s="39" t="s">
         <v>272</v>
       </c>
       <c r="E136" s="38" t="s">
         <v>259</v>
       </c>
       <c r="F136" s="40" t="s">
         <v>10</v>
       </c>
       <c r="G136" s="38" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="137" spans="1:7" s="2" customFormat="1" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A137" s="88" t="s">
         <v>33</v>
       </c>
       <c r="B137" s="100" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="C137" s="38" t="s">
         <v>258</v>
       </c>
       <c r="D137" s="39" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="E137" s="38" t="s">
         <v>261</v>
       </c>
       <c r="F137" s="40" t="s">
         <v>10</v>
       </c>
       <c r="G137" s="38" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="138" spans="1:7" s="2" customFormat="1" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A138" s="88" t="s">
         <v>34</v>
       </c>
       <c r="B138" s="100" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="C138" s="38" t="s">
         <v>260</v>
       </c>
       <c r="D138" s="39" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="E138" s="38" t="s">
         <v>259</v>
       </c>
       <c r="F138" s="40" t="s">
         <v>10</v>
       </c>
       <c r="G138" s="38" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="139" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A139" s="106">
         <v>25</v>
       </c>
-      <c r="B139" s="149" t="s">
+      <c r="B139" s="127" t="s">
         <v>88</v>
       </c>
-      <c r="C139" s="150"/>
-[...2 lines deleted...]
-      <c r="F139" s="150"/>
+      <c r="C139" s="128"/>
+      <c r="D139" s="128"/>
+      <c r="E139" s="128"/>
+      <c r="F139" s="128"/>
       <c r="G139" s="93"/>
     </row>
     <row r="140" spans="1:7" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A140" s="155" t="s">
+      <c r="A140" s="133" t="s">
         <v>90</v>
       </c>
-      <c r="B140" s="156"/>
-[...3 lines deleted...]
-      <c r="F140" s="156"/>
+      <c r="B140" s="134"/>
+      <c r="C140" s="134"/>
+      <c r="D140" s="134"/>
+      <c r="E140" s="134"/>
+      <c r="F140" s="134"/>
       <c r="G140" s="103"/>
     </row>
     <row r="141" spans="1:7" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A141" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B141" s="24" t="s">
         <v>56</v>
       </c>
       <c r="C141" s="31" t="s">
         <v>6</v>
       </c>
       <c r="D141" s="9" t="s">
         <v>63</v>
       </c>
       <c r="E141" s="9" t="s">
         <v>7</v>
       </c>
       <c r="F141" s="9" t="s">
         <v>8</v>
       </c>
       <c r="G141" s="92" t="s">
         <v>237</v>
       </c>
     </row>
@@ -5915,142 +5912,142 @@
       </c>
       <c r="B142" s="38" t="s">
         <v>291</v>
       </c>
       <c r="C142" s="39" t="s">
         <v>206</v>
       </c>
       <c r="D142" s="39" t="s">
         <v>92</v>
       </c>
       <c r="E142" s="38" t="s">
         <v>213</v>
       </c>
       <c r="F142" s="38" t="s">
         <v>10</v>
       </c>
       <c r="G142" s="38" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="143" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A143" s="95">
         <f>COUNTA(A142:A142)</f>
         <v>1</v>
       </c>
-      <c r="B143" s="151" t="s">
+      <c r="B143" s="129" t="s">
         <v>91</v>
       </c>
-      <c r="C143" s="152"/>
-[...2 lines deleted...]
-      <c r="F143" s="152"/>
+      <c r="C143" s="130"/>
+      <c r="D143" s="130"/>
+      <c r="E143" s="130"/>
+      <c r="F143" s="130"/>
       <c r="G143" s="103"/>
     </row>
     <row r="144" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A144" s="108"/>
       <c r="B144" s="109" t="s">
         <v>64</v>
       </c>
       <c r="C144" s="110"/>
       <c r="D144" s="110"/>
       <c r="E144" s="110"/>
       <c r="F144" s="110"/>
       <c r="G144" s="38"/>
     </row>
     <row r="145" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A145" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B145" s="24" t="s">
         <v>56</v>
       </c>
       <c r="C145" s="31" t="s">
         <v>6</v>
       </c>
       <c r="D145" s="9" t="s">
         <v>63</v>
       </c>
       <c r="E145" s="9" t="s">
         <v>7</v>
       </c>
       <c r="F145" s="59" t="s">
         <v>8</v>
       </c>
       <c r="G145" s="92" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="146" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A146" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B146" s="38" t="s">
         <v>236</v>
       </c>
       <c r="C146" s="39" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="D146" s="39" t="s">
         <v>72</v>
       </c>
       <c r="E146" s="38" t="s">
         <v>172</v>
       </c>
       <c r="F146" s="71" t="s">
         <v>10</v>
       </c>
       <c r="G146" s="38" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="147" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A147" s="107">
         <f>COUNTA(A146:A146)</f>
         <v>1</v>
       </c>
-      <c r="B147" s="157" t="s">
+      <c r="B147" s="135" t="s">
         <v>292</v>
       </c>
-      <c r="C147" s="158"/>
-[...2 lines deleted...]
-      <c r="F147" s="158"/>
+      <c r="C147" s="136"/>
+      <c r="D147" s="136"/>
+      <c r="E147" s="136"/>
+      <c r="F147" s="136"/>
       <c r="G147" s="38"/>
     </row>
     <row r="148" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A148" s="91">
         <f>SUM(A68,A78,A90,A95,A99,A103,A110,A139,A143,A147)</f>
         <v>112</v>
       </c>
-      <c r="B148" s="144" t="s">
+      <c r="B148" s="122" t="s">
         <v>62</v>
       </c>
-      <c r="C148" s="144"/>
-[...2 lines deleted...]
-      <c r="F148" s="144"/>
+      <c r="C148" s="122"/>
+      <c r="D148" s="122"/>
+      <c r="E148" s="122"/>
+      <c r="F148" s="122"/>
       <c r="G148" s="94"/>
     </row>
     <row r="149" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A149" s="4"/>
       <c r="B149" s="7"/>
       <c r="C149" s="7"/>
       <c r="D149" s="7"/>
       <c r="E149" s="7"/>
       <c r="F149" s="7"/>
       <c r="G149" s="94"/>
     </row>
     <row r="150" spans="1:7" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A150" s="32"/>
       <c r="B150" s="96" t="s">
         <v>301</v>
       </c>
       <c r="C150" s="2"/>
       <c r="D150" s="2"/>
       <c r="E150" s="2"/>
       <c r="F150" s="2"/>
       <c r="G150" s="101"/>
     </row>
     <row r="151" spans="1:7" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B151" s="2"/>
       <c r="C151" s="2"/>
@@ -8017,73 +8014,73 @@
     </row>
     <row r="399" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A399" s="4"/>
     </row>
     <row r="400" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A400" s="4"/>
     </row>
     <row r="401" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A401" s="4"/>
     </row>
     <row r="402" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A402" s="4"/>
     </row>
     <row r="403" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A403" s="4"/>
     </row>
     <row r="404" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A404" s="4"/>
     </row>
     <row r="405" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A405" s="4"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:H150" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <mergeCells count="23">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A96:F96"/>
+    <mergeCell ref="A80:F80"/>
+    <mergeCell ref="A69:F69"/>
+    <mergeCell ref="A79:F79"/>
+    <mergeCell ref="B90:F90"/>
+    <mergeCell ref="B95:F95"/>
+    <mergeCell ref="A91:F91"/>
+    <mergeCell ref="A4:G4"/>
     <mergeCell ref="B99:F99"/>
     <mergeCell ref="B68:F68"/>
     <mergeCell ref="B78:F78"/>
     <mergeCell ref="B148:F148"/>
     <mergeCell ref="A111:F112"/>
     <mergeCell ref="B139:F139"/>
     <mergeCell ref="B143:F143"/>
     <mergeCell ref="A100:F100"/>
     <mergeCell ref="B103:F103"/>
     <mergeCell ref="A140:F140"/>
     <mergeCell ref="B147:F147"/>
     <mergeCell ref="A104:F104"/>
     <mergeCell ref="B110:F110"/>
-    <mergeCell ref="A1:F1"/>
-[...8 lines deleted...]
-    <mergeCell ref="A4:G4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.51181102362204722" bottom="0.51181102362204722" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup scale="70" fitToHeight="4" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>