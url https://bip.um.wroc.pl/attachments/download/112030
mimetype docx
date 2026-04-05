--- v0 (2025-10-09)
+++ v1 (2026-04-05)
@@ -4,2539 +4,2571 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="4DF58C38" w14:textId="77777777" w:rsidR="00FD2701" w:rsidRDefault="007147D7" w:rsidP="007147D7">
-[...43 lines deleted...]
-      <w:r w:rsidRPr="00EC4A04">
+    <w:p w14:paraId="4530A32C" w14:textId="77777777" w:rsidR="00FD2701" w:rsidRPr="00CC4E15" w:rsidRDefault="007147D7" w:rsidP="007147D7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Proszę o wypełnienie wniosku wielkimi literami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75F0A11A" w14:textId="77777777" w:rsidR="007147D7" w:rsidRPr="00CC4E15" w:rsidRDefault="007147D7" w:rsidP="007147D7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00EC4A04">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00AB4812">
+        <w:t>……………………., dnia…………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B6165A5" w14:textId="77777777" w:rsidR="007147D7" w:rsidRPr="00CC4E15" w:rsidRDefault="00FD2701" w:rsidP="002C64CC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="5664" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="007147D7" w:rsidRPr="00AB4812">
+      <w:r w:rsidR="007147D7" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>miejscowość, data</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D97F9C5" w14:textId="77777777" w:rsidR="007147D7" w:rsidRPr="00AB4812" w:rsidRDefault="007147D7" w:rsidP="00FD2701">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AB4812">
+    <w:p w14:paraId="528546E1" w14:textId="77777777" w:rsidR="007147D7" w:rsidRPr="00CC4E15" w:rsidRDefault="007147D7" w:rsidP="00FD2701">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wnioskodawca:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A55D89B" w14:textId="77777777" w:rsidR="007147D7" w:rsidRPr="00AB4812" w:rsidRDefault="00CD7A8F" w:rsidP="00FD2701">
-[...52 lines deleted...]
-      <w:r w:rsidR="007147D7" w:rsidRPr="00AB4812">
+    <w:p w14:paraId="5DFCFAB5" w14:textId="77777777" w:rsidR="007147D7" w:rsidRPr="00CC4E15" w:rsidRDefault="007147D7" w:rsidP="00FD2701">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………………………………………………………..                                                                                                                  Imię i nazwisko / nazwa* Wnioskodawcy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D2ACAD8" w14:textId="77777777" w:rsidR="007147D7" w:rsidRPr="00CC4E15" w:rsidRDefault="007147D7" w:rsidP="00FD2701">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………………………………………………………..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk150342742"/>
-      <w:r w:rsidR="007147D7" w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                       </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="007147D7" w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Adres korespondencyjny Wnioskodawcy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72084468" w14:textId="77777777" w:rsidR="00CD7A8F" w:rsidRPr="00AB4812" w:rsidRDefault="00CD7A8F" w:rsidP="00FD2701">
-[...16 lines deleted...]
-      <w:r w:rsidR="007147D7" w:rsidRPr="00AB4812">
+    <w:p w14:paraId="7DB4992E" w14:textId="77777777" w:rsidR="007147D7" w:rsidRPr="00CC4E15" w:rsidRDefault="007147D7" w:rsidP="00FD2701">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………………………………………………………..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007147D7" w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">                                                                              </w:t>
-[...37 lines deleted...]
-      <w:r w:rsidR="007147D7" w:rsidRPr="00AB4812">
+        <w:t xml:space="preserve">                                                                              Telefon kontaktowy Wnioskodawcy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="564AB181" w14:textId="77777777" w:rsidR="002C64CC" w:rsidRPr="00CC4E15" w:rsidRDefault="007147D7" w:rsidP="00FD2701">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………………………………………………………..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007147D7" w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">                                                                                E</w:t>
       </w:r>
-      <w:r w:rsidR="00FD2701" w:rsidRPr="00AB4812">
+      <w:r w:rsidR="00FD2701" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="007147D7" w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>mail Wnioskodawcy</w:t>
       </w:r>
-      <w:r w:rsidR="007147D7" w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">                                                                                   </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007147D7" w:rsidRPr="00AB4812">
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14657C50" w14:textId="0F3009A0" w:rsidR="007147D7" w:rsidRPr="00CC4E15" w:rsidRDefault="002C64CC" w:rsidP="00FD2701">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………………………………………………………..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007147D7" w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r w:rsidR="007147D7" w:rsidRPr="00AB4812">
+        <w:t xml:space="preserve">                                                                                Adres </w:t>
+      </w:r>
+      <w:r w:rsidR="002D4589" w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="002D4589" w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>oręczenia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wnioskodawcy</w:t>
+      </w:r>
+      <w:r w:rsidR="007147D7" w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                </w:t>
+      </w:r>
+      <w:r w:rsidR="007147D7" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007147D7" w:rsidRPr="00AB4812">
+      <w:r w:rsidR="007147D7" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007147D7" w:rsidRPr="00AB4812">
+      <w:r w:rsidR="007147D7" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007147D7" w:rsidRPr="00AB4812">
+      <w:r w:rsidR="007147D7" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00AB4812">
+      <w:r w:rsidR="007147D7" w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007147D7" w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="145ED39F" w14:textId="77777777" w:rsidR="007147D7" w:rsidRPr="00CC4E15" w:rsidRDefault="007147D7" w:rsidP="00FD2701">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pełnomocnik do czynności procesowych/kancelaryjnych*</w:t>
       </w:r>
-      <w:r w:rsidR="00582786" w:rsidRPr="00AB4812">
+      <w:r w:rsidR="00582786" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FD2701" w:rsidRPr="00AB4812">
+      <w:r w:rsidR="00FD2701" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(jeżeli </w:t>
       </w:r>
-      <w:r w:rsidR="00582786" w:rsidRPr="00AB4812">
+      <w:r w:rsidR="00582786" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">jest </w:t>
       </w:r>
-      <w:r w:rsidR="00FD2701" w:rsidRPr="00AB4812">
+      <w:r w:rsidR="00FD2701" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ustanowiony)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="115B4F0E" w14:textId="77777777" w:rsidR="007147D7" w:rsidRPr="00AB4812" w:rsidRDefault="007147D7" w:rsidP="00FD2701">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AB4812">
+    <w:p w14:paraId="14E923FA" w14:textId="77777777" w:rsidR="007147D7" w:rsidRPr="00CC4E15" w:rsidRDefault="007147D7" w:rsidP="00FD2701">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>………………………………………………………………..                                                                                                                  Imię i nazwisko / nazwa* Pełnomocnika</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F485A1" w14:textId="77777777" w:rsidR="007147D7" w:rsidRPr="00AB4812" w:rsidRDefault="007147D7" w:rsidP="00FD2701">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AB4812">
+    <w:p w14:paraId="4F15DD8D" w14:textId="77777777" w:rsidR="007147D7" w:rsidRPr="00CC4E15" w:rsidRDefault="007147D7" w:rsidP="00FD2701">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>………………………………………………………………..                                                                                                               Adres korespondencyjny Pełnomocnika</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DB75E83" w14:textId="77777777" w:rsidR="007147D7" w:rsidRPr="00AB4812" w:rsidRDefault="007147D7" w:rsidP="00FD2701">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AB4812">
+    <w:p w14:paraId="14E138C0" w14:textId="77777777" w:rsidR="007147D7" w:rsidRPr="00CC4E15" w:rsidRDefault="007147D7" w:rsidP="00FD2701">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>………………………………………………………………..                                                                                                                        Telefon kontaktowy Pełnomocnika</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB18628" w14:textId="77777777" w:rsidR="00FD2701" w:rsidRPr="00AB4812" w:rsidRDefault="007147D7" w:rsidP="00FD2701">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AB4812">
+    <w:p w14:paraId="73C9AC32" w14:textId="77777777" w:rsidR="002C64CC" w:rsidRPr="00CC4E15" w:rsidRDefault="007147D7" w:rsidP="00FD2701">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>………………………………………………………………..                                                                                                                        E</w:t>
       </w:r>
-      <w:r w:rsidR="00FD2701" w:rsidRPr="00AB4812">
+      <w:r w:rsidR="00FD2701" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>mail Pełnomocnika</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AB4812">
+    </w:p>
+    <w:p w14:paraId="1F4ADF04" w14:textId="28C1E6FC" w:rsidR="00FD2701" w:rsidRPr="00CC4E15" w:rsidRDefault="002C64CC" w:rsidP="00FD2701">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………………………………………………………..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="1B7479B6" w14:textId="77777777" w:rsidR="00FD2701" w:rsidRPr="00AB4812" w:rsidRDefault="00FD2701" w:rsidP="007D276A">
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                                                                                Adres </w:t>
+      </w:r>
+      <w:r w:rsidR="002D4589" w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="002D4589" w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>oręczenia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pełnomocnika</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007147D7" w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="165A57F3" w14:textId="77777777" w:rsidR="00FD2701" w:rsidRPr="00CC4E15" w:rsidRDefault="00FD2701" w:rsidP="007D276A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Prezydent </w:t>
       </w:r>
-      <w:r w:rsidR="006E0910" w:rsidRPr="00AB4812">
+      <w:r w:rsidR="006E0910" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocławia</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E6DF20A" w14:textId="77777777" w:rsidR="00FD2701" w:rsidRPr="00AB4812" w:rsidRDefault="00FD2701" w:rsidP="007D276A">
+    <w:p w14:paraId="22ECC14C" w14:textId="77777777" w:rsidR="00FD2701" w:rsidRPr="00CC4E15" w:rsidRDefault="00FD2701" w:rsidP="007D276A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Lato"/>
-          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">za pośrednictwem: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AEB48F1" w14:textId="77777777" w:rsidR="00FD2701" w:rsidRPr="00AB4812" w:rsidRDefault="00FD2701" w:rsidP="007D276A">
+    <w:p w14:paraId="6FC0470A" w14:textId="77777777" w:rsidR="00FD2701" w:rsidRPr="00CC4E15" w:rsidRDefault="00FD2701" w:rsidP="007D276A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Lato"/>
-          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Urząd Miejski Wrocławia    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F5A212F" w14:textId="77777777" w:rsidR="00FD2701" w:rsidRPr="00AB4812" w:rsidRDefault="00FD2701" w:rsidP="007D276A">
+    <w:p w14:paraId="3E7240F2" w14:textId="77777777" w:rsidR="00FD2701" w:rsidRPr="00CC4E15" w:rsidRDefault="00FD2701" w:rsidP="007D276A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wydział Partycypacji Społecznej                                                                                                                                        ul. G. Zapolskiej 4, 50-032 Wrocław                                                                                </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FB80DE5" w14:textId="77777777" w:rsidR="0033630B" w:rsidRPr="00AB4812" w:rsidRDefault="0033630B" w:rsidP="0033630B">
+    <w:p w14:paraId="7D9FF122" w14:textId="77777777" w:rsidR="00B03D0F" w:rsidRPr="00CC4E15" w:rsidRDefault="00B03D0F" w:rsidP="0033630B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB4812">
-[...4 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="4032568F" w14:textId="52075049" w:rsidR="0033630B" w:rsidRPr="00CC4E15" w:rsidRDefault="0033630B" w:rsidP="0033630B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>WNIOSEK O WYDANIE ZAŚWIADCZENIA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02F9F3EB" w14:textId="77777777" w:rsidR="007147D7" w:rsidRPr="00AB4812" w:rsidRDefault="00FD2701" w:rsidP="006E0910">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AB4812">
+    <w:p w14:paraId="662F9333" w14:textId="77777777" w:rsidR="007147D7" w:rsidRPr="00CC4E15" w:rsidRDefault="00FD2701" w:rsidP="006E0910">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zwracam się o wydanie </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>zaświadczenia potwierdzającego</w:t>
       </w:r>
-      <w:r w:rsidR="003829FE" w:rsidRPr="00AB4812">
+      <w:r w:rsidR="003829FE" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> czy</w:t>
       </w:r>
-      <w:r w:rsidR="006E0910" w:rsidRPr="00AB4812">
+      <w:r w:rsidR="006E0910" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003829FE" w:rsidRPr="00AB4812">
+      <w:r w:rsidR="003829FE" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nieruchomoś</w:t>
       </w:r>
-      <w:r w:rsidR="006E0910" w:rsidRPr="00AB4812">
+      <w:r w:rsidR="006E0910" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ć</w:t>
       </w:r>
-      <w:r w:rsidR="00CE3ACD" w:rsidRPr="00AB4812">
+      <w:r w:rsidR="00CE3ACD" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="006E0910" w:rsidRPr="00AB4812">
+      <w:r w:rsidR="006E0910" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ci)</w:t>
       </w:r>
-      <w:r w:rsidR="003829FE" w:rsidRPr="00AB4812">
+      <w:r w:rsidR="003829FE" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> położona</w:t>
       </w:r>
-      <w:r w:rsidR="00CE3ACD" w:rsidRPr="00AB4812">
+      <w:r w:rsidR="00CE3ACD" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
-      <w:r w:rsidR="003829FE" w:rsidRPr="00AB4812">
+      <w:r w:rsidR="003829FE" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> na terenie Gminy Wrocław,</w:t>
       </w:r>
-      <w:r w:rsidR="006E0910" w:rsidRPr="00AB4812">
+      <w:r w:rsidR="006E0910" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003829FE" w:rsidRPr="00AB4812">
+      <w:r w:rsidR="003829FE" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>identyfikująca</w:t>
       </w:r>
-      <w:r w:rsidR="00CE3ACD" w:rsidRPr="00AB4812">
+      <w:r w:rsidR="00CE3ACD" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(e) </w:t>
       </w:r>
-      <w:r w:rsidR="003829FE" w:rsidRPr="00AB4812">
+      <w:r w:rsidR="003829FE" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>się za pomocą poniżej podanych danych:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A0F3D3C" w14:textId="630CBDF9" w:rsidR="00CD7A8F" w:rsidRPr="00AB4812" w:rsidRDefault="00CD7A8F" w:rsidP="007147D7">
-[...92 lines deleted...]
-      <w:r w:rsidRPr="00AB4812">
+    <w:p w14:paraId="4A2EF0E8" w14:textId="55FB4282" w:rsidR="007147D7" w:rsidRPr="00CC4E15" w:rsidRDefault="007147D7" w:rsidP="007147D7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………………………………………………...                                       (adres pocztowy nieruchomości: nazwa ulicy, numer)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05DCC4E8" w14:textId="77777777" w:rsidR="007147D7" w:rsidRPr="00CC4E15" w:rsidRDefault="007147D7" w:rsidP="007147D7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………………………………………………………                                      (adres geodezyjny nieruchomości: nazwa obrębu, numer arkusza mapy, numer działki)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017ABCD8" w14:textId="77777777" w:rsidR="007147D7" w:rsidRPr="00CC4E15" w:rsidRDefault="003829FE" w:rsidP="007147D7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="000932D6" w:rsidRPr="00AB4812">
+      <w:r w:rsidR="000932D6" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ołożona</w:t>
       </w:r>
-      <w:r w:rsidR="00CE3ACD" w:rsidRPr="00AB4812">
+      <w:r w:rsidR="00CE3ACD" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
-      <w:r w:rsidR="000932D6" w:rsidRPr="00AB4812">
+      <w:r w:rsidR="000932D6" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> jest</w:t>
       </w:r>
-      <w:r w:rsidR="00CE3ACD" w:rsidRPr="00AB4812">
+      <w:r w:rsidR="00CE3ACD" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="000932D6" w:rsidRPr="00AB4812">
+      <w:r w:rsidR="000932D6" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>są</w:t>
       </w:r>
-      <w:r w:rsidR="007147D7" w:rsidRPr="00AB4812">
+      <w:r w:rsidR="007147D7" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> się na obszarze zdegradowanym i obszarze rewitalizacji, </w:t>
       </w:r>
-      <w:r w:rsidR="000932D6" w:rsidRPr="00AB4812">
+      <w:r w:rsidR="000932D6" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">obszarze </w:t>
       </w:r>
-      <w:r w:rsidR="007147D7" w:rsidRPr="00AB4812">
+      <w:r w:rsidR="007147D7" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Specj</w:t>
       </w:r>
-      <w:r w:rsidR="000932D6" w:rsidRPr="00AB4812">
+      <w:r w:rsidR="000932D6" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>alnej</w:t>
       </w:r>
-      <w:r w:rsidR="007147D7" w:rsidRPr="00AB4812">
+      <w:r w:rsidR="007147D7" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Stref</w:t>
       </w:r>
-      <w:r w:rsidR="000932D6" w:rsidRPr="00AB4812">
+      <w:r w:rsidR="000932D6" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidR="007147D7" w:rsidRPr="00AB4812">
+      <w:r w:rsidR="007147D7" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rewitalizacji oraz czy Gminie Wrocław przysługuje prawo pierwokupu nieruchomości</w:t>
       </w:r>
-      <w:r w:rsidR="000932D6" w:rsidRPr="00AB4812">
+      <w:r w:rsidR="000932D6" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> położonej</w:t>
       </w:r>
-      <w:r w:rsidR="00CE3ACD" w:rsidRPr="00AB4812">
+      <w:r w:rsidR="00CE3ACD" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00CE3ACD" w:rsidRPr="00AB4812">
+      <w:r w:rsidR="00CE3ACD" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ych</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00CE3ACD" w:rsidRPr="00AB4812">
+      <w:r w:rsidR="00CE3ACD" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="000932D6" w:rsidRPr="00AB4812">
+      <w:r w:rsidR="000932D6" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>na obszarze zdegradowanym i obszarze rewitalizacji</w:t>
       </w:r>
-      <w:r w:rsidR="007147D7" w:rsidRPr="00AB4812">
+      <w:r w:rsidR="007147D7" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C25EEE" w14:textId="77777777" w:rsidR="007147D7" w:rsidRPr="00AB4812" w:rsidRDefault="007147D7" w:rsidP="00CE3ACD">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AB4812">
+    <w:p w14:paraId="5CAB65A9" w14:textId="77777777" w:rsidR="007147D7" w:rsidRPr="00CC4E15" w:rsidRDefault="007147D7" w:rsidP="00CE3ACD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1. Proszę o zaznaczenie jednego, preferowanego sposobu odbioru zaświadczenia:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18C09433" w14:textId="77777777" w:rsidR="007147D7" w:rsidRPr="00AB4812" w:rsidRDefault="007147D7" w:rsidP="00CE3ACD">
+    <w:p w14:paraId="3667F144" w14:textId="77777777" w:rsidR="007147D7" w:rsidRPr="00CC4E15" w:rsidRDefault="007147D7" w:rsidP="00CE3ACD">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>osobiście</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F0223CD" w14:textId="77777777" w:rsidR="007147D7" w:rsidRPr="00AB4812" w:rsidRDefault="007147D7" w:rsidP="00CE3ACD">
+    <w:p w14:paraId="4C9FA015" w14:textId="77777777" w:rsidR="007147D7" w:rsidRPr="00CC4E15" w:rsidRDefault="007147D7" w:rsidP="00CE3ACD">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">□ </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>za pośrednictwem operatora pocztowego</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CDAAEF3" w14:textId="24CEE136" w:rsidR="00A8166B" w:rsidRDefault="007147D7" w:rsidP="00A8166B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AB4812">
+    <w:p w14:paraId="5E0A381E" w14:textId="3BEEDFE4" w:rsidR="000E02BF" w:rsidRPr="00CC4E15" w:rsidRDefault="000E02BF" w:rsidP="00CE3ACD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> za pośrednictwem EPUAP</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A8166B">
+        <w:t xml:space="preserve"> za pośrednictwem </w:t>
+      </w:r>
+      <w:r w:rsidR="002D4589" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A8166B" w:rsidRPr="00F30EBE">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>możliwe jest wyłącznie po złożeniu wniosku poprzez tę platformę</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A8166B">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="002D4589" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00EC4A04">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>oręczenia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35144F8C" w14:textId="77777777" w:rsidR="007147D7" w:rsidRPr="00CC4E15" w:rsidRDefault="007147D7" w:rsidP="00CE3ACD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2. Proszę o zaznaczenie załączników składanych wraz z wnioskiem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="673C806E" w14:textId="77777777" w:rsidR="007147D7" w:rsidRPr="00CC4E15" w:rsidRDefault="007147D7" w:rsidP="00CE3ACD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC4A04">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> za pośrednictwem E</w:t>
-[...44 lines deleted...]
-    <w:p w14:paraId="1D5D2125" w14:textId="77777777" w:rsidR="007147D7" w:rsidRPr="00AB4812" w:rsidRDefault="007147D7" w:rsidP="00CE3ACD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">potwierdzenie uiszczenia opłaty skarbowej za wydanie zaświadczenia, w wysokości 17 zł na rachunek </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3ACD" w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>PKO Bank Polski S.A. nr 82 1020 5226 0000 6102 0417 7895</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1717DC3F" w14:textId="77777777" w:rsidR="00CE3ACD" w:rsidRPr="00CC4E15" w:rsidRDefault="007147D7" w:rsidP="00CE3ACD">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AB4812">
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB4812">
-[...15 lines deleted...]
-      <w:r w:rsidR="00CE3ACD" w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> potwierdzenie uiszczenia opłaty skarbowej za pełnomocnictwo (jeśli jest wymagane) w wysokości 17 zł na rachunek </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3ACD" w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>PKO Bank Polski S.A. nr 82 1020 5226 0000 6102 0417 7895</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18CD4D85" w14:textId="77777777" w:rsidR="00CE3ACD" w:rsidRPr="00AB4812" w:rsidRDefault="007147D7" w:rsidP="00CE3ACD">
+    <w:p w14:paraId="09692007" w14:textId="77777777" w:rsidR="007147D7" w:rsidRPr="00CC4E15" w:rsidRDefault="007147D7" w:rsidP="00582786">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00AB4812">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB4812">
-[...26 lines deleted...]
-    <w:p w14:paraId="17239DAE" w14:textId="07D5998C" w:rsidR="007147D7" w:rsidRDefault="007147D7" w:rsidP="00582786">
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oryginał pełnomocnictwa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="797F65A3" w14:textId="04D48D40" w:rsidR="00755CDF" w:rsidRPr="00CC4E15" w:rsidRDefault="00755CDF" w:rsidP="00755CDF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3. Proszę o wskazanie interesu prawnego w uzyskaniu zaświadczenia (określenie celu, któremu ma służyć zaświadczenie):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E5C729D" w14:textId="1BA5E780" w:rsidR="00E5390B" w:rsidRPr="00CC4E15" w:rsidRDefault="00E5390B" w:rsidP="00E5390B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">…………………………………………………………………………………………………………………………………………………                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20FE566E" w14:textId="2E4D4E8C" w:rsidR="00582786" w:rsidRPr="00CC4E15" w:rsidRDefault="00653217" w:rsidP="00582786">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:color w:val="000000"/>
-[...84 lines deleted...]
-    <w:p w14:paraId="7BCEBE88" w14:textId="77777777" w:rsidR="00AE6750" w:rsidRDefault="00AE6750" w:rsidP="00AE6750">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. w przypadku wniosku składanego przez osobę prawną proszę podać numer z „Rejestru Przedsiębiorców” Krajowego Rejestru Sądowego: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66CB2766" w14:textId="77777777" w:rsidR="00653217" w:rsidRPr="00CC4E15" w:rsidRDefault="00653217" w:rsidP="00582786">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-    <w:p w14:paraId="73CBC85A" w14:textId="4D8EB222" w:rsidR="00582786" w:rsidRPr="00AB4812" w:rsidRDefault="00CE4505" w:rsidP="00582786">
+    </w:p>
+    <w:p w14:paraId="21446510" w14:textId="77777777" w:rsidR="000E02BF" w:rsidRPr="00CC4E15" w:rsidRDefault="00653217" w:rsidP="00582786">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="6BD21B9B" w14:textId="76549166" w:rsidR="00582786" w:rsidRDefault="00582786" w:rsidP="00582786">
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>…………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ECF2E03" w14:textId="223D35C4" w:rsidR="00582786" w:rsidRPr="00CC4E15" w:rsidRDefault="00582786" w:rsidP="00582786">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB4812">
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>* niepotrzebne skreślić</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="255AE819" w14:textId="77777777" w:rsidR="00CE4505" w:rsidRPr="00AB4812" w:rsidRDefault="00CE4505" w:rsidP="00582786">
+    <w:p w14:paraId="0D24DA9F" w14:textId="77777777" w:rsidR="0057777E" w:rsidRPr="00CC4E15" w:rsidRDefault="0057777E" w:rsidP="00582786">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E92E8F7" w14:textId="77777777" w:rsidR="005F1C0B" w:rsidRPr="00AB4812" w:rsidRDefault="005F1C0B" w:rsidP="00582786">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AB4812">
+    <w:p w14:paraId="4FF76096" w14:textId="77777777" w:rsidR="00AA4DDC" w:rsidRPr="00CC4E15" w:rsidRDefault="00AA4DDC" w:rsidP="00AA4DDC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>INFORMACJE DOTYCZĄCE PRZETWARZANIA TWOICH DANYCH OSOBOWYCH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="250014CA" w14:textId="77777777" w:rsidR="005F1C0B" w:rsidRPr="00AB4812" w:rsidRDefault="005F1C0B" w:rsidP="005F1C0B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AB4812">
+    <w:p w14:paraId="604135AE" w14:textId="77777777" w:rsidR="00AA4DDC" w:rsidRPr="00CC4E15" w:rsidRDefault="00AA4DDC" w:rsidP="00AA4DDC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Niniejszą informację otrzymałeś w związku z obowiązkami określonymi w art. 13 i/lub 14* rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych) (Dziennik Urzędowy Unii Europejskiej z dnia 4 maja 2016 r. L 119/1). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2A40AF" w14:textId="77777777" w:rsidR="005F1C0B" w:rsidRPr="00AB4812" w:rsidRDefault="005F1C0B" w:rsidP="005F1C0B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AB4812">
+    <w:p w14:paraId="40B53039" w14:textId="77777777" w:rsidR="00AA4DDC" w:rsidRPr="00CC4E15" w:rsidRDefault="00AA4DDC" w:rsidP="00AA4DDC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>* w zależności od źródła danych z art. 13 i/lub 14 RODO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63002EFF" w14:textId="77777777" w:rsidR="005F1C0B" w:rsidRPr="00AB4812" w:rsidRDefault="005F1C0B" w:rsidP="005F1C0B">
+    <w:p w14:paraId="0207D6A6" w14:textId="77777777" w:rsidR="00AA4DDC" w:rsidRPr="00CC4E15" w:rsidRDefault="00AA4DDC" w:rsidP="00AA4DDC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Administrator danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01C24CEA" w14:textId="77777777" w:rsidR="00AA4DDC" w:rsidRPr="00CC4E15" w:rsidRDefault="00AA4DDC" w:rsidP="00AA4DDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB4812">
-[...26 lines deleted...]
-    <w:p w14:paraId="4314463D" w14:textId="77777777" w:rsidR="005F1C0B" w:rsidRPr="00AB4812" w:rsidRDefault="005F1C0B" w:rsidP="005F1C0B">
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Administratorem Pani/Pana danych osobowych jest Prezydent Wrocławia. Możesz się z nami skontaktować w następujący sposób:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="160D5FBD" w14:textId="77777777" w:rsidR="00AA4DDC" w:rsidRPr="00CC4E15" w:rsidRDefault="00AA4DDC" w:rsidP="00AA4DDC">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>listownie na adres: Prezydent Wrocławia, Urząd Miejski Wrocławia, pl. Nowy Targ 1-8, 50-141 Wrocław,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD76A1F" w14:textId="77777777" w:rsidR="005F1C0B" w:rsidRPr="00AB4812" w:rsidRDefault="005F1C0B" w:rsidP="005F1C0B">
+    <w:p w14:paraId="1A1E9F03" w14:textId="77777777" w:rsidR="00AA4DDC" w:rsidRPr="00CC4E15" w:rsidRDefault="00AA4DDC" w:rsidP="00AA4DDC">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB4812">
-[...8 lines deleted...]
-    <w:p w14:paraId="120F30E8" w14:textId="77777777" w:rsidR="005F1C0B" w:rsidRPr="00AB4812" w:rsidRDefault="005F1C0B" w:rsidP="005F1C0B">
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">przez e-mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00CC4E15">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>wss@um.wroc.pl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">skrytka </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ePUAP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: / </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>umwroclaw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / Skrytka ESP,  adres doręczeń elektronicznych: AE:PL-95179-82549-VVTFT-27,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C701A3" w14:textId="77777777" w:rsidR="00AA4DDC" w:rsidRPr="00CC4E15" w:rsidRDefault="00AA4DDC" w:rsidP="00AA4DDC">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>telefonicznie: +48 71 777 86 68.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BD401AE" w14:textId="77777777" w:rsidR="005F1C0B" w:rsidRPr="00AB4812" w:rsidRDefault="005F1C0B" w:rsidP="005F1C0B">
+    <w:p w14:paraId="24969FCE" w14:textId="77777777" w:rsidR="00AA4DDC" w:rsidRPr="00CC4E15" w:rsidRDefault="00AA4DDC" w:rsidP="00AA4DDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Cele przetwarzania danych</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F516267" w14:textId="77777777" w:rsidR="005F1C0B" w:rsidRPr="00AB4812" w:rsidRDefault="005F1C0B" w:rsidP="005F1C0B">
-[...17 lines deleted...]
-    <w:p w14:paraId="3038DC5D" w14:textId="77777777" w:rsidR="005F1C0B" w:rsidRPr="00AB4812" w:rsidRDefault="005F1C0B" w:rsidP="005F1C0B">
+    <w:p w14:paraId="417D5E14" w14:textId="77777777" w:rsidR="00AA4DDC" w:rsidRPr="00CC4E15" w:rsidRDefault="00AA4DDC" w:rsidP="00AA4DDC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Będziemy przetwarzać Pani/Pana dane osobowe, w celu przeprowadzenia postępowania administracyjnego o wydanie zaświadczenia potwierdzającego fakty lub stan prawny wynikający z posiadanych dokumentów i danych zgodnie ze złożonym przez Ciebie wnioskiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="018F009B" w14:textId="77777777" w:rsidR="00AA4DDC" w:rsidRPr="00CC4E15" w:rsidRDefault="00AA4DDC" w:rsidP="00AA4DDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Podstawy prawne przetwarzania</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="106AB88D" w14:textId="77777777" w:rsidR="005F1C0B" w:rsidRPr="00AB4812" w:rsidRDefault="005F1C0B" w:rsidP="005F1C0B">
+    <w:p w14:paraId="6616FDE4" w14:textId="77777777" w:rsidR="00AA4DDC" w:rsidRPr="00CC4E15" w:rsidRDefault="00AA4DDC" w:rsidP="00AA4DDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB4812">
-[...8 lines deleted...]
-    <w:p w14:paraId="6936A7C0" w14:textId="77777777" w:rsidR="005F1C0B" w:rsidRPr="00AB4812" w:rsidRDefault="005F1C0B" w:rsidP="005F1C0B">
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Będziemy przetwarzać Pani/Pana dane osobowe na podstawie przepisów prawa: Ustawa Kodeks postępowania administracyjnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B170DE4" w14:textId="77777777" w:rsidR="00AA4DDC" w:rsidRPr="00CC4E15" w:rsidRDefault="00AA4DDC" w:rsidP="00AA4DDC">
       <w:pPr>
         <w:spacing w:before="240" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Okres przechowywania danych</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70CE693B" w14:textId="77777777" w:rsidR="005F1C0B" w:rsidRPr="00AB4812" w:rsidRDefault="005F1C0B" w:rsidP="005F1C0B">
-[...17 lines deleted...]
-    <w:p w14:paraId="39A7FFA2" w14:textId="77777777" w:rsidR="005F1C0B" w:rsidRPr="00AB4812" w:rsidRDefault="005F1C0B" w:rsidP="005F1C0B">
+    <w:p w14:paraId="5E7C9EA5" w14:textId="77777777" w:rsidR="00AA4DDC" w:rsidRPr="00CC4E15" w:rsidRDefault="00AA4DDC" w:rsidP="00AA4DDC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Będziemy przechowywać Pani/Pana dane do czasu zakończenia sprawy, w której zostały one zebrane oraz zgodnie z przepisami instrukcji kancelaryjnej, a następnie – w przypadkach, w których wymagają tego przepisy ustawy z dnia 14 lipca 1983 r. o narodowym zasobie archiwalnym i archiwach – przez czas określony w tych przepisach.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DDF1055" w14:textId="77777777" w:rsidR="00AA4DDC" w:rsidRPr="00CC4E15" w:rsidRDefault="00AA4DDC" w:rsidP="00AA4DDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Odbiorcy danych</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D06C5C9" w14:textId="77777777" w:rsidR="005F1C0B" w:rsidRPr="00AB4812" w:rsidRDefault="005F1C0B" w:rsidP="005F1C0B">
-[...17 lines deleted...]
-    <w:p w14:paraId="07DEAB5B" w14:textId="77777777" w:rsidR="005F1C0B" w:rsidRPr="00AB4812" w:rsidRDefault="005F1C0B" w:rsidP="005F1C0B">
+    <w:p w14:paraId="21827867" w14:textId="77777777" w:rsidR="00AA4DDC" w:rsidRPr="00CC4E15" w:rsidRDefault="00AA4DDC" w:rsidP="00AA4DDC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pani/Pana dane osobowe mogą zostać udostępnione podmiotom upoważnionym na podstawie przepisów prawa. Dodatkowo dane mogą być dostępne dla usługodawców </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>wykonujących zadania na zlecenie Administratora w ramach świadczenia usług serwisu, rozwoju i utrzymania systemów informatycznych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2551D412" w14:textId="77777777" w:rsidR="00AA4DDC" w:rsidRPr="00CC4E15" w:rsidRDefault="00AA4DDC" w:rsidP="00AA4DDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB4812">
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Prawa związane z przetwarzaniem danych osobowych</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="046074F0" w14:textId="77777777" w:rsidR="005F1C0B" w:rsidRPr="00AB4812" w:rsidRDefault="005F1C0B" w:rsidP="005F1C0B">
+    <w:p w14:paraId="4F418969" w14:textId="77777777" w:rsidR="00AA4DDC" w:rsidRPr="00CC4E15" w:rsidRDefault="00AA4DDC" w:rsidP="00AA4DDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB4812">
-[...8 lines deleted...]
-    <w:p w14:paraId="0372DB7B" w14:textId="77777777" w:rsidR="005F1C0B" w:rsidRPr="00AB4812" w:rsidRDefault="005F1C0B" w:rsidP="005F1C0B">
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Przysługują Pani/Panu następujące prawa związane z przetwarzaniem danych osobowych:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="204156F1" w14:textId="77777777" w:rsidR="00AA4DDC" w:rsidRPr="00CC4E15" w:rsidRDefault="00AA4DDC" w:rsidP="00AA4DDC">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>prawo dostępu do Twoich danych osobowych,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="685AAB50" w14:textId="77777777" w:rsidR="005F1C0B" w:rsidRPr="00AB4812" w:rsidRDefault="005F1C0B" w:rsidP="005F1C0B">
+    <w:p w14:paraId="05B10E35" w14:textId="77777777" w:rsidR="00AA4DDC" w:rsidRPr="00CC4E15" w:rsidRDefault="00AA4DDC" w:rsidP="00AA4DDC">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>prawo żądania sprostowania Twoich danych osobowych,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="796B0DA7" w14:textId="77777777" w:rsidR="005F1C0B" w:rsidRPr="00AB4812" w:rsidRDefault="005F1C0B" w:rsidP="005F1C0B">
+    <w:p w14:paraId="747AB2A2" w14:textId="77777777" w:rsidR="00AA4DDC" w:rsidRPr="00CC4E15" w:rsidRDefault="00AA4DDC" w:rsidP="00AA4DDC">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>prawo żądania ograniczenia przetwarzania Twoich danych osobowych.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AF7A799" w14:textId="77777777" w:rsidR="005F1C0B" w:rsidRPr="00AB4812" w:rsidRDefault="005F1C0B" w:rsidP="005F1C0B">
+    <w:p w14:paraId="2223F793" w14:textId="77777777" w:rsidR="00AA4DDC" w:rsidRPr="00CC4E15" w:rsidRDefault="00AA4DDC" w:rsidP="00AA4DDC">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Aby skorzystać z powyższych praw, skontaktuj się z Administratorem danych (dane kontaktowe powyżej) lub Inspektorem Ochrony Danych (dane kontaktowe poniżej).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="29E549A9" w14:textId="77777777" w:rsidR="005F1C0B" w:rsidRPr="00AB4812" w:rsidRDefault="005F1C0B" w:rsidP="005F1C0B">
+        <w:t>Aby skorzystać z powyższych praw, musi Pani/Pan skontaktować się z Administratorem danych (dane kontaktowe powyżej) lub Inspektorem Ochrony Danych (dane kontaktowe poniżej).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58DD8CA8" w14:textId="77777777" w:rsidR="00AA4DDC" w:rsidRPr="00CC4E15" w:rsidRDefault="00AA4DDC" w:rsidP="00AA4DDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Inspektor Ochrony Danych</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C47B142" w14:textId="77777777" w:rsidR="005F1C0B" w:rsidRPr="00AB4812" w:rsidRDefault="005F1C0B" w:rsidP="005F1C0B">
+    <w:p w14:paraId="4669E318" w14:textId="77777777" w:rsidR="00AA4DDC" w:rsidRPr="00CC4E15" w:rsidRDefault="00AA4DDC" w:rsidP="00AA4DDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB4812">
-[...8 lines deleted...]
-    <w:p w14:paraId="45681B26" w14:textId="77777777" w:rsidR="005F1C0B" w:rsidRPr="00AB4812" w:rsidRDefault="005F1C0B" w:rsidP="005F1C0B">
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>W Urzędzie wyznaczony został Inspektor Ochrony Danych –  Sebastian Sobecki. Jest to osoba, z którą można się kontaktować w sprawach dotyczących przetwarzania Pani/Pana danych osobowych oraz korzystania z przysługujących Pani/Panu praw związanych z przetwarzaniem danych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6739F64B" w14:textId="77777777" w:rsidR="00AA4DDC" w:rsidRPr="00CC4E15" w:rsidRDefault="00AA4DDC" w:rsidP="00AA4DDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Z Inspektorem można kontaktować się w następujący sposób:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45E66968" w14:textId="662929F7" w:rsidR="005F1C0B" w:rsidRPr="00AB4812" w:rsidRDefault="005F1C0B" w:rsidP="005F1C0B">
+    <w:p w14:paraId="35AA8EA3" w14:textId="77777777" w:rsidR="00AA4DDC" w:rsidRPr="00CC4E15" w:rsidRDefault="00AA4DDC" w:rsidP="00AA4DDC">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB4812">
-[...26 lines deleted...]
-    <w:p w14:paraId="33668423" w14:textId="77777777" w:rsidR="005F1C0B" w:rsidRPr="00AB4812" w:rsidRDefault="005F1C0B" w:rsidP="005F1C0B">
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>listownie na adres: al. Marcina Kromera 44, 51-163 Wrocław,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B2ED290" w14:textId="77777777" w:rsidR="00AA4DDC" w:rsidRPr="00CC4E15" w:rsidRDefault="00AA4DDC" w:rsidP="00AA4DDC">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>przez e-mail: iod@um.wroc.pl,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EE805E2" w14:textId="77777777" w:rsidR="005F1C0B" w:rsidRPr="00AB4812" w:rsidRDefault="005F1C0B" w:rsidP="005F1C0B">
+    <w:p w14:paraId="7E50C5DC" w14:textId="77777777" w:rsidR="00AA4DDC" w:rsidRPr="00CC4E15" w:rsidRDefault="00AA4DDC" w:rsidP="00AA4DDC">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>telefonicznie: 71 777 77 24.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2636A0C5" w14:textId="77777777" w:rsidR="005F1C0B" w:rsidRPr="00AB4812" w:rsidRDefault="005F1C0B" w:rsidP="005F1C0B">
+    <w:p w14:paraId="7BC38A52" w14:textId="77777777" w:rsidR="00AA4DDC" w:rsidRPr="00CC4E15" w:rsidRDefault="00AA4DDC" w:rsidP="00AA4DDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Prawo wniesienia skargi do organu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18C26E2D" w14:textId="77777777" w:rsidR="005F1C0B" w:rsidRPr="00AB4812" w:rsidRDefault="005F1C0B" w:rsidP="005F1C0B">
+    <w:p w14:paraId="179E604E" w14:textId="77777777" w:rsidR="00AA4DDC" w:rsidRPr="00CC4E15" w:rsidRDefault="00AA4DDC" w:rsidP="00AA4DDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB4812">
-[...77 lines deleted...]
-    <w:p w14:paraId="31AAEA12" w14:textId="77777777" w:rsidR="007147D7" w:rsidRPr="00AB4812" w:rsidRDefault="007147D7" w:rsidP="007147D7">
+      <w:r w:rsidRPr="00CC4E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Przysługuje Pani/Panu także prawo wniesienia skargi do organu nadzorczego zajmującego się ochroną danych osobowych, tj. Prezesa Urzędu Ochrony Danych Osobowych, ul. Stanisława Moniuszki 1A, 00-014 Warszawa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E15532" w14:textId="77777777" w:rsidR="00AA4DDC" w:rsidRPr="00CC4E15" w:rsidRDefault="00AA4DDC" w:rsidP="00AA4DDC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C8E363B" w14:textId="77777777" w:rsidR="00AA4DDC" w:rsidRPr="00CC4E15" w:rsidRDefault="00AA4DDC" w:rsidP="00AA4DDC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66C351D1" w14:textId="77777777" w:rsidR="00AA4DDC" w:rsidRPr="00CC4E15" w:rsidRDefault="00AA4DDC" w:rsidP="00AA4DDC">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="4248"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">………………………….……………………………………………..                          </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E28B9C" w14:textId="77777777" w:rsidR="007147D7" w:rsidRPr="00EC4A04" w:rsidRDefault="007147D7" w:rsidP="007147D7">
+    <w:p w14:paraId="6E26BDB4" w14:textId="77777777" w:rsidR="00AA4DDC" w:rsidRPr="00CC4E15" w:rsidRDefault="00AA4DDC" w:rsidP="00AA4DDC">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="4248"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB4812">
+      <w:r w:rsidRPr="00CC4E15">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>data, czytelny podpis wnioskodawcy lub osoby upoważnionej do działania w jego imieniu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="021295B3" w14:textId="77777777" w:rsidR="00500430" w:rsidRDefault="00500430"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId8"/>
+    <w:p w14:paraId="5F48891E" w14:textId="77777777" w:rsidR="00AA4DDC" w:rsidRPr="00CC4E15" w:rsidRDefault="00AA4DDC" w:rsidP="00AA4DDC"/>
+    <w:p w14:paraId="2A8756EA" w14:textId="77777777" w:rsidR="00500430" w:rsidRPr="00CC4E15" w:rsidRDefault="00500430" w:rsidP="00AA4DDC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:sectPr w:rsidR="00500430" w:rsidRPr="00CC4E15" w:rsidSect="00FC4111">
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="907" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0EC11798" w14:textId="77777777" w:rsidR="00DC2AAD" w:rsidRDefault="00DC2AAD" w:rsidP="00801C8F">
+    <w:p w14:paraId="41869041" w14:textId="77777777" w:rsidR="00AE6E6D" w:rsidRDefault="00AE6E6D" w:rsidP="00801C8F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07A30081" w14:textId="77777777" w:rsidR="00DC2AAD" w:rsidRDefault="00DC2AAD" w:rsidP="00801C8F">
+    <w:p w14:paraId="05FF3279" w14:textId="77777777" w:rsidR="00AE6E6D" w:rsidRDefault="00AE6E6D" w:rsidP="00801C8F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-907610375"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="17540978" w14:textId="77777777" w:rsidR="0033630B" w:rsidRDefault="00025350">
+      <w:p w14:paraId="5873D2DC" w14:textId="77777777" w:rsidR="0033630B" w:rsidRDefault="0033630B">
         <w:pPr>
           <w:pStyle w:val="Stopka"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0033630B">
+        <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CD7A8F">
-[...3 lines deleted...]
-          <w:t>1</w:t>
+        <w:r>
+          <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="0DFBF353" w14:textId="77777777" w:rsidR="00801C8F" w:rsidRDefault="00801C8F">
+  <w:p w14:paraId="6E6D2CFE" w14:textId="77777777" w:rsidR="00801C8F" w:rsidRDefault="00801C8F">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="698B79C7" w14:textId="77777777" w:rsidR="00DC2AAD" w:rsidRDefault="00DC2AAD" w:rsidP="00801C8F">
+    <w:p w14:paraId="109730EA" w14:textId="77777777" w:rsidR="00AE6E6D" w:rsidRDefault="00AE6E6D" w:rsidP="00801C8F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71B7100F" w14:textId="77777777" w:rsidR="00DC2AAD" w:rsidRDefault="00DC2AAD" w:rsidP="00801C8F">
+    <w:p w14:paraId="0A45AD3C" w14:textId="77777777" w:rsidR="00AE6E6D" w:rsidRDefault="00AE6E6D" w:rsidP="00801C8F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15FD301C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C31699C0"/>
     <w:lvl w:ilvl="0" w:tplc="04523F9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -2859,134 +2891,140 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="71"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007147D7"/>
-    <w:rsid w:val="00025350"/>
+    <w:rsid w:val="00011BB3"/>
     <w:rsid w:val="000932D6"/>
-    <w:rsid w:val="000A62D5"/>
+    <w:rsid w:val="000E02BF"/>
+    <w:rsid w:val="0011416C"/>
     <w:rsid w:val="00116BFE"/>
-    <w:rsid w:val="001572CF"/>
     <w:rsid w:val="0018339B"/>
-    <w:rsid w:val="002D4407"/>
+    <w:rsid w:val="002C64CC"/>
+    <w:rsid w:val="002D4589"/>
     <w:rsid w:val="0033630B"/>
     <w:rsid w:val="003829FE"/>
+    <w:rsid w:val="00427C30"/>
     <w:rsid w:val="00447120"/>
-    <w:rsid w:val="00447A61"/>
     <w:rsid w:val="00500430"/>
     <w:rsid w:val="0057777E"/>
-    <w:rsid w:val="00581A7E"/>
     <w:rsid w:val="00582786"/>
     <w:rsid w:val="005F1C0B"/>
-    <w:rsid w:val="006874D3"/>
+    <w:rsid w:val="00653217"/>
     <w:rsid w:val="006B729C"/>
     <w:rsid w:val="006E0910"/>
     <w:rsid w:val="00702301"/>
     <w:rsid w:val="007147D7"/>
-    <w:rsid w:val="007729C1"/>
+    <w:rsid w:val="00755CDF"/>
     <w:rsid w:val="007D276A"/>
     <w:rsid w:val="00801C8F"/>
-    <w:rsid w:val="00A8166B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00CD7A8F"/>
+    <w:rsid w:val="008A4CD7"/>
+    <w:rsid w:val="00956F1E"/>
+    <w:rsid w:val="00AA4DDC"/>
+    <w:rsid w:val="00AE6E6D"/>
+    <w:rsid w:val="00B03D0F"/>
+    <w:rsid w:val="00B86B00"/>
+    <w:rsid w:val="00C46EA9"/>
+    <w:rsid w:val="00CC4E15"/>
     <w:rsid w:val="00CE3ACD"/>
-    <w:rsid w:val="00CE4505"/>
-    <w:rsid w:val="00DC2AAD"/>
+    <w:rsid w:val="00D50048"/>
+    <w:rsid w:val="00E373C8"/>
+    <w:rsid w:val="00E5390B"/>
     <w:rsid w:val="00E65A86"/>
-    <w:rsid w:val="00EC6B76"/>
-    <w:rsid w:val="00FC1795"/>
+    <w:rsid w:val="00EC7969"/>
+    <w:rsid w:val="00F30EBE"/>
+    <w:rsid w:val="00F63A9B"/>
     <w:rsid w:val="00FD2701"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="633165DA"/>
-  <w15:docId w15:val="{83706DDA-52CD-42DB-8776-07C707600B47}"/>
+  <w14:docId w14:val="43F7CCA3"/>
+  <w15:docId w15:val="{128A0157-9146-402C-BB00-3772AA9737D6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3451,76 +3489,104 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00801C8F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Stopka">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="StopkaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00801C8F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
     <w:name w:val="Stopka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Stopka"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00801C8F"/>
   </w:style>
+  <w:style w:type="character" w:styleId="Hipercze">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EC7969"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nierozpoznanawzmianka">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EC7969"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="st">
+    <w:name w:val="st"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:rsid w:val="00EC7969"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="1630239427">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wss@um.wroc.pl" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3771,78 +3837,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38C865C2-1ABB-4B6E-9089-68B0C987A6DA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53FA0CB5-80FF-4FFE-A838-194C767B5604}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>981</Words>
-  <Characters>5892</Characters>
+  <Words>1057</Words>
+  <Characters>6342</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>52</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6860</CharactersWithSpaces>
+  <CharactersWithSpaces>7385</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
   <dc:creator>umalby02</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>