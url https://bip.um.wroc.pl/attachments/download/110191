--- v0 (2025-10-02)
+++ v1 (2026-06-05)
@@ -4,1403 +4,2055 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="7B677CC1" w14:textId="77777777" w:rsidR="00EA0260" w:rsidRPr="00D51165" w:rsidRDefault="00EA0260" w:rsidP="00832C71">
+    <w:p w14:paraId="7B677CC1" w14:textId="1799190F" w:rsidR="00EA0260" w:rsidRPr="001344EC" w:rsidRDefault="00EA0260" w:rsidP="002B7BEB">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
-        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D51165">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="4C29E608" w14:textId="77777777" w:rsidR="00EB2493" w:rsidRPr="00D51165" w:rsidRDefault="00B46B0D" w:rsidP="00EB2493">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>INFORMACJE DOTYCZĄCE PRZETWARZANIA DANYCH OSOBOWYCH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E6AACB9" w14:textId="18EA86E4" w:rsidR="00EB2493" w:rsidRPr="001344EC" w:rsidRDefault="00B46B0D" w:rsidP="002B7BEB">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
-        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D51165">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00595B06" w:rsidRPr="00D51165">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Niniejszą informację otrzym</w:t>
+      </w:r>
+      <w:r w:rsidR="00B775C4" w:rsidRPr="001344EC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>uje Pani/Pan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w związku z obowiązkami określonymi w art. 13</w:t>
+      </w:r>
+      <w:r w:rsidR="00595B06" w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D51165">
+      <w:r w:rsidR="00E56C80" w:rsidRPr="001344EC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00EB2493" w:rsidRPr="00D51165">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oraz art.14 </w:t>
+      </w:r>
+      <w:r w:rsidR="000F6BEA" w:rsidRPr="001344EC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych) (Dziennik Urzędowy Unii Europejskiej z dnia 4 maja 2016 r. L 119/1)</w:t>
+      </w:r>
+      <w:r w:rsidR="001D6659" w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E56C80" w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E6AACB9" w14:textId="77777777" w:rsidR="00EB2493" w:rsidRPr="00D51165" w:rsidRDefault="00EB2493" w:rsidP="00EB2493">
+    <w:p w14:paraId="4E73E2C9" w14:textId="77777777" w:rsidR="002D7D9E" w:rsidRPr="001344EC" w:rsidRDefault="002D7D9E" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Administrator danych osobowych (ADO)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E6ADA76" w14:textId="77777777" w:rsidR="002D7D9E" w:rsidRPr="001344EC" w:rsidRDefault="002D7D9E" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Administratorem Pani/Pana danych osobowych jest Prezydent Wrocławia, z którym można się skontaktować w następujący sposób:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244BB7B6" w14:textId="57A2349F" w:rsidR="002D7D9E" w:rsidRPr="001344EC" w:rsidRDefault="002D7D9E" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>- listownie na adres: Prezydent Wrocławia, Urząd Miejski Wrocławia, pl. Nowy Targ 1-8,</w:t>
+      </w:r>
+      <w:r w:rsidR="00857C93" w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>50-141 Wrocław</w:t>
+      </w:r>
+      <w:r w:rsidR="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19D9BEF4" w14:textId="04C9A8AF" w:rsidR="00370C59" w:rsidRPr="001344EC" w:rsidRDefault="002D7D9E" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- za pośrednictwem poczty elektronicznej na adres: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00370C59" w:rsidRPr="001344EC">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:eastAsia="pl-PL"/>
+          </w:rPr>
+          <w:t>wps@um.wroc.pl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="000F6BEA" w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lub w systemie e–Doręczenia na adres: AE:PL-95179-82549-VVTFT-27</w:t>
+      </w:r>
+      <w:r w:rsidR="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A4CD963" w14:textId="78458F86" w:rsidR="00772BDF" w:rsidRPr="001344EC" w:rsidRDefault="002D7D9E" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>- telefonicznie: +48 71 777 77 91.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="046E736F" w14:textId="77777777" w:rsidR="007A0C5D" w:rsidRPr="001344EC" w:rsidRDefault="00733C68" w:rsidP="002B7BEB">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
-        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cele przetwarzania danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E4E3840" w14:textId="35249B78" w:rsidR="00AF3F82" w:rsidRPr="001344EC" w:rsidRDefault="00AF3F82" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Pani/Pana dane osobowe będą przetwarzane w celu przyznania stypendium i ogłoszenia wykazu uczniów, którym przyznano Stypendium Miasta Wrocławia</w:t>
+      </w:r>
+      <w:r w:rsidR="00857C93" w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we „Wrocławskim programie wspierania uzdolnionych -PROMOVERE TALENTA”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42854D3F" w14:textId="050E3D31" w:rsidR="00733C68" w:rsidRPr="001344EC" w:rsidRDefault="00733C68" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Podstawy prawne przetwarzania</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70A1CADB" w14:textId="77777777" w:rsidR="00AA14FF" w:rsidRPr="001344EC" w:rsidRDefault="00AA14FF" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Będziemy przetwarzać Pani/Pana dane osobowe na podstawie:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A192A44" w14:textId="17032A92" w:rsidR="00857C93" w:rsidRPr="001344EC" w:rsidRDefault="00857C93" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="000650DD" w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA14FF" w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">art. 6 ust. 1 lit. </w:t>
+      </w:r>
+      <w:r w:rsidR="00861F46" w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA14FF" w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) RODO, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B33ABE" w14:textId="24372C21" w:rsidR="000650DD" w:rsidRPr="001344EC" w:rsidRDefault="00857C93" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA14FF" w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002556C9" w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">art. 90t </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA14FF" w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ustawy z dnia 7 września 1991 r. o systemie oświaty.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4555F4B9" w14:textId="579470AB" w:rsidR="0002339B" w:rsidRPr="001344EC" w:rsidRDefault="0002339B" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Obligatoryjność / fakultatywność podania danych osobowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FEF2A6F" w14:textId="05E9A0A9" w:rsidR="00EE40B8" w:rsidRPr="001344EC" w:rsidRDefault="002556C9" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Dobrowolne p</w:t>
+      </w:r>
+      <w:r w:rsidR="00360283" w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>odanie przez Panią/Pana danych osobowych jest niezbędne do wykonania zadania realizowanego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00360283" w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w interesie publicznym, w tym rozpatrzenia wniosku i </w:t>
+      </w:r>
+      <w:r w:rsidR="00861F46" w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>przyznania stypendium</w:t>
+      </w:r>
+      <w:r w:rsidR="00453A28" w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00861F46" w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00861F46" w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Niepodanie danych osobowych będzie skutkować brakiem możliwości udziału </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk227762376"/>
+      <w:r w:rsidR="00861F46" w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>we „Wrocławskim programie wspierania uzdolnionych -PROMOVERE TALENTA”.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="3EC0C012" w14:textId="77777777" w:rsidR="00B925B1" w:rsidRPr="001344EC" w:rsidRDefault="00B925B1" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Kategorie przetwarzanych danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E7EF52D" w14:textId="77777777" w:rsidR="00CB1D5E" w:rsidRPr="001344EC" w:rsidRDefault="00B925B1" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Będziemy przetwarzać następujące kategorie Pani/Pana danych osobowych: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F617D74" w14:textId="4051586A" w:rsidR="0002339B" w:rsidRPr="001344EC" w:rsidRDefault="00CB1D5E" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>imi</w:t>
+      </w:r>
+      <w:r w:rsidR="009B7390" w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>ona</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i nazwisko</w:t>
+      </w:r>
+      <w:r w:rsidR="0002339B" w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kandydatów do stypendium,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A2FBA27" w14:textId="77777777" w:rsidR="0002339B" w:rsidRPr="001344EC" w:rsidRDefault="0002339B" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> imiona i nazwiska rodziców/opiekunów prawnych, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="662C13A2" w14:textId="77777777" w:rsidR="0002339B" w:rsidRPr="001344EC" w:rsidRDefault="0002339B" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">data urodzenia i adres zamieszkania (do korespondencji) kandydata, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D729B87" w14:textId="77777777" w:rsidR="0002339B" w:rsidRPr="001344EC" w:rsidRDefault="0002339B" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">numer ewidencyjny PESEL kandydata, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10E0380E" w14:textId="754A4B4D" w:rsidR="0002339B" w:rsidRPr="001344EC" w:rsidRDefault="0002339B" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">osiągnięcia w nauce, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="332B9A1D" w14:textId="77777777" w:rsidR="0002339B" w:rsidRPr="001344EC" w:rsidRDefault="0002339B" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nazwa szkoły, klasa, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42412236" w14:textId="77777777" w:rsidR="0002339B" w:rsidRPr="001344EC" w:rsidRDefault="0002339B" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">okres pobierania stypendium, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05284B6A" w14:textId="3FCB5406" w:rsidR="0002339B" w:rsidRPr="001344EC" w:rsidRDefault="0002339B" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wysokość stypendium, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44D0C52F" w14:textId="2C83223C" w:rsidR="00857C93" w:rsidRPr="001344EC" w:rsidRDefault="009B7390" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nr telefonu rodzica/opiekuna prawnego oraz </w:t>
+      </w:r>
+      <w:r w:rsidR="002B7BEB" w:rsidRPr="002B7BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>pełnoletniego</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7BEB" w:rsidRPr="002B7BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>ucznia,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C372399" w14:textId="203B6395" w:rsidR="00EE40B8" w:rsidRPr="001344EC" w:rsidRDefault="00EE40B8" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">podpis rodzica/opiekuna prawnego oraz </w:t>
+      </w:r>
+      <w:r w:rsidR="00F47A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pełnoletniego </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>ucznia</w:t>
+      </w:r>
+      <w:r w:rsidR="002556C9" w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E7DF0FA" w14:textId="08F24AE0" w:rsidR="00EE40B8" w:rsidRPr="001344EC" w:rsidRDefault="00EE40B8" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>podpis dyrektora szkoły/placówki</w:t>
+      </w:r>
+      <w:r w:rsidR="002556C9" w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A65DA8" w14:textId="77777777" w:rsidR="00EE40B8" w:rsidRPr="001344EC" w:rsidRDefault="00EE40B8" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>nr rachunku bankowego rodzica/opiekuna prawnego oraz pełnoletniego ucznia,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D63D8DD" w14:textId="77777777" w:rsidR="00EE40B8" w:rsidRPr="001344EC" w:rsidRDefault="00EE40B8" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>adres e-mail rodzica/opiekuna prawnego oraz pełnoletniego ucznia,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A83602A" w14:textId="77777777" w:rsidR="00EE40B8" w:rsidRPr="001344EC" w:rsidRDefault="00EE40B8" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>adres do e-Doręczeń,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29A76D09" w14:textId="77777777" w:rsidR="00EE40B8" w:rsidRPr="001344EC" w:rsidRDefault="00EE40B8" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>dane zawarte w kwalifikowanych podpisach elektronicznych,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="170EC525" w14:textId="77777777" w:rsidR="00EE40B8" w:rsidRPr="001344EC" w:rsidRDefault="00EE40B8" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>nazwa urzędu skarbowego,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C8E25A" w14:textId="2FFD0661" w:rsidR="00D41B57" w:rsidRPr="001344EC" w:rsidRDefault="00EE40B8" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>opinia rady pedagogicznej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD79D32" w14:textId="4BAFF14D" w:rsidR="00B925B1" w:rsidRPr="001344EC" w:rsidRDefault="00B925B1" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Źródło pochodzenia danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="147D5B4B" w14:textId="059F107C" w:rsidR="00D41B57" w:rsidRPr="001344EC" w:rsidRDefault="00B925B1" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Pani/Pana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dane osobowe zosta</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3A84" w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>ły</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pozyskane ze szkoły zgłaszającej udział w </w:t>
+      </w:r>
+      <w:r w:rsidR="002B7BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>programie</w:t>
+      </w:r>
+      <w:r w:rsidR="00D41B57" w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lub od rodzica/opiekuna prawnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A9E61F" w14:textId="30A06632" w:rsidR="00B925B1" w:rsidRPr="001344EC" w:rsidRDefault="00B925B1" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Okres retencji danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07023A4C" w14:textId="1BB0735A" w:rsidR="00D41B57" w:rsidRPr="001344EC" w:rsidRDefault="00B925B1" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Będziemy przechowywać Pani/Pana dane przez </w:t>
+      </w:r>
+      <w:r w:rsidR="00D65DDA" w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5 lat od stycznia roku następnego po zakończeniu sprawy, następnie Archiwum Państwowe (AP) wykona ekspertyzę i zadecyduje, czy dane będą przechowywane wieczyście w AP, czy też zostaną usunięte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D70797B" w14:textId="2823F888" w:rsidR="00B925B1" w:rsidRPr="001344EC" w:rsidRDefault="00B925B1" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Odbiorcy danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7386AEBF" w14:textId="5B45FE5D" w:rsidR="00D41B57" w:rsidRPr="001344EC" w:rsidRDefault="00B925B1" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Odbiorcami Pani/Pana danych osobowych będą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>podmioty upoważnione na podstawie przepisów prawa, dostawcy usług IT.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EA8A097" w14:textId="7B83349F" w:rsidR="00B925B1" w:rsidRPr="001344EC" w:rsidRDefault="00B925B1" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Przysługujące prawa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5625B07F" w14:textId="77777777" w:rsidR="00B925B1" w:rsidRPr="001344EC" w:rsidRDefault="00B925B1" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Przysługuje Pani/Panu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF0EAD9" w14:textId="77777777" w:rsidR="00B925B1" w:rsidRPr="001344EC" w:rsidRDefault="00B925B1" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawo dostępu do swoich danych oraz otrzymania ich kopii;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B6E8A8D" w14:textId="77777777" w:rsidR="00B925B1" w:rsidRPr="001344EC" w:rsidRDefault="00B925B1" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawo do sprostowania (poprawiania) swoich danych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AC65003" w14:textId="77777777" w:rsidR="00B925B1" w:rsidRPr="001344EC" w:rsidRDefault="00B925B1" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawo do usunięcia danych (prawo do bycia zapomnianym);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04F8689F" w14:textId="77777777" w:rsidR="00B925B1" w:rsidRPr="001344EC" w:rsidRDefault="00B925B1" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawo do ograniczenia przetwarzania danych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D253F5" w14:textId="77777777" w:rsidR="00B925B1" w:rsidRPr="001344EC" w:rsidRDefault="00B925B1" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawo do przenoszenia danych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47EBC0AF" w14:textId="77777777" w:rsidR="00B925B1" w:rsidRPr="001344EC" w:rsidRDefault="00B925B1" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawo do wniesienia sprzeciwu wobec przetwarzania danych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B6DF020" w14:textId="101FFA60" w:rsidR="00CD5D6F" w:rsidRPr="001344EC" w:rsidRDefault="00B925B1" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>prawo do wniesienia skargi do organu nadzorczego – tj. Prezesa Urzędu Ochrony Danych Osobowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B3F2C92" w14:textId="29E1EDD6" w:rsidR="00B925B1" w:rsidRPr="001344EC" w:rsidRDefault="00B925B1" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Inspektor Ochrony Danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="119D8AC0" w14:textId="77777777" w:rsidR="00B925B1" w:rsidRPr="001344EC" w:rsidRDefault="00B925B1" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>W Urzędzie wyznaczony został Inspektor Ochrony Danych. Jest to osoba, z którą można się kontaktować w sprawach dotyczących przetwarzania Pani/Pana danych osobowych oraz korzystania z przysługujących Pani/Panu praw związanych z przetwarzaniem danych. Z Inspektorem można kontaktować się w następujący sposób:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63E09395" w14:textId="77777777" w:rsidR="00B925B1" w:rsidRPr="001344EC" w:rsidRDefault="00B925B1" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>- listownie na adres: al. Marcina Kromera 44, 51-163 Wrocław</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="398A9EEF" w14:textId="77777777" w:rsidR="00B925B1" w:rsidRPr="001344EC" w:rsidRDefault="00B925B1" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>- przez e-mail: iod@um.wroc.pl</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18E07855" w14:textId="35D4E0A2" w:rsidR="00D41B57" w:rsidRPr="001344EC" w:rsidRDefault="00B925B1" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>- telefonicznie: 71 777 77 24.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B3B9F0E" w14:textId="10EAC050" w:rsidR="00B925B1" w:rsidRPr="001344EC" w:rsidRDefault="00B925B1" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Zautomatyzowane podejmowanie decyzji</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59518F69" w14:textId="77777777" w:rsidR="00B925B1" w:rsidRPr="001344EC" w:rsidRDefault="00B925B1" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pani/Pana dane </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>nie będą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001344EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> podlegały profilowaniu lub zautomatyzowanemu podejmowaniu decyzji.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30BEE2D1" w14:textId="77777777" w:rsidR="00F75463" w:rsidRPr="00D41B57" w:rsidRDefault="00F75463" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56CD5ED8" w14:textId="77777777" w:rsidR="00F75463" w:rsidRPr="00D41B57" w:rsidRDefault="00F75463" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18C58B03" w14:textId="77777777" w:rsidR="00F75463" w:rsidRDefault="00F75463" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D714405" w14:textId="77777777" w:rsidR="007A0C5D" w:rsidRPr="00D51165" w:rsidRDefault="00733C68" w:rsidP="00EB2493">
+    <w:p w14:paraId="6365F06A" w14:textId="77777777" w:rsidR="00F75463" w:rsidRDefault="00F75463" w:rsidP="002B7BEB">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
-        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D51165">
+    </w:p>
+    <w:p w14:paraId="171BD374" w14:textId="77777777" w:rsidR="00F75463" w:rsidRDefault="00F75463" w:rsidP="002B7BEB">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Administrator danych</w:t>
-[...1194 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId8"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00F75463" w:rsidSect="00857C93">
+      <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="680" w:right="720" w:bottom="680" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A245A91" w14:textId="77777777" w:rsidR="00813EB6" w:rsidRPr="00091AEE" w:rsidRDefault="00813EB6" w:rsidP="00091AEE">
+    <w:p w14:paraId="4279511F" w14:textId="77777777" w:rsidR="007A774C" w:rsidRPr="00091AEE" w:rsidRDefault="007A774C" w:rsidP="00091AEE">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F0080F4" w14:textId="77777777" w:rsidR="00813EB6" w:rsidRPr="00091AEE" w:rsidRDefault="00813EB6" w:rsidP="00091AEE">
+    <w:p w14:paraId="3C503C3A" w14:textId="77777777" w:rsidR="007A774C" w:rsidRPr="00091AEE" w:rsidRDefault="007A774C" w:rsidP="00091AEE">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1425,69 +2077,69 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Mono">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0922A63F" w14:textId="77777777" w:rsidR="00813EB6" w:rsidRPr="00091AEE" w:rsidRDefault="00813EB6" w:rsidP="00091AEE">
+    <w:p w14:paraId="7CAB0A24" w14:textId="77777777" w:rsidR="007A774C" w:rsidRPr="00091AEE" w:rsidRDefault="007A774C" w:rsidP="00091AEE">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56DE4458" w14:textId="77777777" w:rsidR="00813EB6" w:rsidRPr="00091AEE" w:rsidRDefault="00813EB6" w:rsidP="00091AEE">
+    <w:p w14:paraId="474C4B1D" w14:textId="77777777" w:rsidR="007A774C" w:rsidRPr="00091AEE" w:rsidRDefault="007A774C" w:rsidP="00091AEE">
       <w:pPr>
         <w:pStyle w:val="Nagwek3"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="5389C181" w14:textId="7655391F" w:rsidR="00832C71" w:rsidRDefault="00832C71" w:rsidP="00832C71">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:jc w:val="right"/>
@@ -2135,50 +2787,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="402623EB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D598D1CE"/>
+    <w:lvl w:ilvl="0" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45615EB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55865732"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2247,51 +3012,164 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="500E6678"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2A6CF4A4"/>
+    <w:lvl w:ilvl="0" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DE264E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9ACE49FA"/>
     <w:lvl w:ilvl="0" w:tplc="8520A634">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2360,51 +3238,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EEA7385"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BB345BD2"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -2449,51 +3327,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67417BD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C562B90A"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -2538,51 +3416,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76974249"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CDDE5950"/>
     <w:lvl w:ilvl="0" w:tplc="1DE425DC">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Tahoma" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2652,329 +3530,390 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F0378"/>
     <w:rsid w:val="00006491"/>
     <w:rsid w:val="000147F0"/>
+    <w:rsid w:val="0002339B"/>
     <w:rsid w:val="00042901"/>
     <w:rsid w:val="00044B1A"/>
     <w:rsid w:val="000564D7"/>
+    <w:rsid w:val="000650DD"/>
+    <w:rsid w:val="00074264"/>
     <w:rsid w:val="00080F80"/>
     <w:rsid w:val="00081D1D"/>
     <w:rsid w:val="00091AEE"/>
     <w:rsid w:val="00094018"/>
     <w:rsid w:val="0009664E"/>
     <w:rsid w:val="000977EB"/>
     <w:rsid w:val="000A0808"/>
     <w:rsid w:val="000A77C6"/>
+    <w:rsid w:val="000C13FE"/>
     <w:rsid w:val="000D0488"/>
     <w:rsid w:val="000D32C9"/>
+    <w:rsid w:val="000E0172"/>
     <w:rsid w:val="000E0E64"/>
     <w:rsid w:val="000E5219"/>
     <w:rsid w:val="000F2BE0"/>
     <w:rsid w:val="000F347D"/>
     <w:rsid w:val="000F3C33"/>
     <w:rsid w:val="000F6B9C"/>
+    <w:rsid w:val="000F6BEA"/>
     <w:rsid w:val="0012474B"/>
     <w:rsid w:val="00130AA9"/>
     <w:rsid w:val="00130F30"/>
+    <w:rsid w:val="001344EC"/>
     <w:rsid w:val="00136CB0"/>
     <w:rsid w:val="0014004F"/>
     <w:rsid w:val="00141FA0"/>
     <w:rsid w:val="001537AC"/>
     <w:rsid w:val="00162201"/>
     <w:rsid w:val="001649C4"/>
     <w:rsid w:val="001A43F4"/>
+    <w:rsid w:val="001A50AD"/>
     <w:rsid w:val="001C2A16"/>
     <w:rsid w:val="001C2EAB"/>
+    <w:rsid w:val="001D0E04"/>
+    <w:rsid w:val="001D6659"/>
     <w:rsid w:val="001E6356"/>
     <w:rsid w:val="001E7D3F"/>
     <w:rsid w:val="001F01CE"/>
     <w:rsid w:val="00230E5D"/>
+    <w:rsid w:val="002556C9"/>
     <w:rsid w:val="0027146D"/>
     <w:rsid w:val="00271D4B"/>
     <w:rsid w:val="00272EF1"/>
     <w:rsid w:val="00283BFB"/>
     <w:rsid w:val="00292AD9"/>
     <w:rsid w:val="002A607B"/>
     <w:rsid w:val="002B154B"/>
+    <w:rsid w:val="002B7BEB"/>
+    <w:rsid w:val="002C0F38"/>
     <w:rsid w:val="002D3A7A"/>
+    <w:rsid w:val="002D7D9E"/>
+    <w:rsid w:val="002F08A3"/>
     <w:rsid w:val="0030328D"/>
     <w:rsid w:val="0030343F"/>
     <w:rsid w:val="0032559E"/>
     <w:rsid w:val="00331A11"/>
+    <w:rsid w:val="00360283"/>
     <w:rsid w:val="0036295D"/>
+    <w:rsid w:val="00370C59"/>
     <w:rsid w:val="00376971"/>
     <w:rsid w:val="00391085"/>
     <w:rsid w:val="003A55E5"/>
     <w:rsid w:val="003D4D5F"/>
+    <w:rsid w:val="003D62FF"/>
     <w:rsid w:val="003E14A4"/>
     <w:rsid w:val="003E6A1B"/>
     <w:rsid w:val="003F1E60"/>
     <w:rsid w:val="003F7820"/>
     <w:rsid w:val="0040482A"/>
     <w:rsid w:val="00404C2A"/>
     <w:rsid w:val="00411E81"/>
+    <w:rsid w:val="00453A28"/>
     <w:rsid w:val="0045565F"/>
     <w:rsid w:val="00480443"/>
     <w:rsid w:val="004B32FB"/>
     <w:rsid w:val="00506CE8"/>
     <w:rsid w:val="00511395"/>
     <w:rsid w:val="00516023"/>
+    <w:rsid w:val="005230E2"/>
     <w:rsid w:val="0054035E"/>
     <w:rsid w:val="005440DF"/>
     <w:rsid w:val="00563EDB"/>
     <w:rsid w:val="005713F9"/>
     <w:rsid w:val="00586B0B"/>
     <w:rsid w:val="00587314"/>
     <w:rsid w:val="00587C98"/>
     <w:rsid w:val="005913F6"/>
     <w:rsid w:val="00591F78"/>
     <w:rsid w:val="00595B06"/>
     <w:rsid w:val="005A5A5C"/>
     <w:rsid w:val="005D3ED7"/>
     <w:rsid w:val="005E00EA"/>
     <w:rsid w:val="006011D0"/>
     <w:rsid w:val="00603D88"/>
     <w:rsid w:val="00626BED"/>
+    <w:rsid w:val="006270EC"/>
     <w:rsid w:val="0065475B"/>
     <w:rsid w:val="00657725"/>
     <w:rsid w:val="00680C66"/>
     <w:rsid w:val="00687540"/>
+    <w:rsid w:val="006901BB"/>
+    <w:rsid w:val="006906EE"/>
     <w:rsid w:val="006A29DB"/>
     <w:rsid w:val="006B19BD"/>
     <w:rsid w:val="006B6EFF"/>
     <w:rsid w:val="006C11B3"/>
     <w:rsid w:val="006C4EA3"/>
     <w:rsid w:val="006E0F2E"/>
+    <w:rsid w:val="006E38CC"/>
     <w:rsid w:val="006F0378"/>
     <w:rsid w:val="006F1739"/>
     <w:rsid w:val="006F65C2"/>
     <w:rsid w:val="00714548"/>
     <w:rsid w:val="00714C75"/>
+    <w:rsid w:val="00714E12"/>
     <w:rsid w:val="00722F1D"/>
     <w:rsid w:val="007315A1"/>
     <w:rsid w:val="00733C68"/>
     <w:rsid w:val="00741A43"/>
     <w:rsid w:val="00744218"/>
     <w:rsid w:val="007447DE"/>
     <w:rsid w:val="00745458"/>
     <w:rsid w:val="00746B81"/>
     <w:rsid w:val="00772BDF"/>
     <w:rsid w:val="00792978"/>
     <w:rsid w:val="00793068"/>
     <w:rsid w:val="007A0C5D"/>
     <w:rsid w:val="007A1467"/>
     <w:rsid w:val="007A23F3"/>
     <w:rsid w:val="007A4622"/>
     <w:rsid w:val="007A5F9B"/>
+    <w:rsid w:val="007A774C"/>
     <w:rsid w:val="007B0C68"/>
     <w:rsid w:val="007B79FD"/>
     <w:rsid w:val="007C14B2"/>
     <w:rsid w:val="00813EB6"/>
     <w:rsid w:val="008273FE"/>
     <w:rsid w:val="00832C71"/>
+    <w:rsid w:val="00857C93"/>
     <w:rsid w:val="0086184B"/>
+    <w:rsid w:val="00861F46"/>
     <w:rsid w:val="00863675"/>
     <w:rsid w:val="008750CA"/>
     <w:rsid w:val="00884733"/>
     <w:rsid w:val="008A6191"/>
     <w:rsid w:val="008B0D57"/>
     <w:rsid w:val="008B167E"/>
     <w:rsid w:val="008B2938"/>
     <w:rsid w:val="008B31BB"/>
+    <w:rsid w:val="008C43E1"/>
     <w:rsid w:val="008F67F2"/>
     <w:rsid w:val="00900850"/>
     <w:rsid w:val="009047A4"/>
     <w:rsid w:val="0092125B"/>
     <w:rsid w:val="00924F5E"/>
+    <w:rsid w:val="00934B32"/>
     <w:rsid w:val="00943CEB"/>
     <w:rsid w:val="00944CB3"/>
     <w:rsid w:val="00947C13"/>
+    <w:rsid w:val="009501B7"/>
     <w:rsid w:val="00956A7F"/>
     <w:rsid w:val="00960B03"/>
     <w:rsid w:val="00967126"/>
     <w:rsid w:val="009A7000"/>
+    <w:rsid w:val="009B6B32"/>
+    <w:rsid w:val="009B7390"/>
+    <w:rsid w:val="009C2F91"/>
+    <w:rsid w:val="009E1D0A"/>
     <w:rsid w:val="009E3636"/>
     <w:rsid w:val="009E508A"/>
+    <w:rsid w:val="00A220B1"/>
     <w:rsid w:val="00A24474"/>
     <w:rsid w:val="00A65AAD"/>
     <w:rsid w:val="00AA114B"/>
+    <w:rsid w:val="00AA14FF"/>
+    <w:rsid w:val="00AA2374"/>
     <w:rsid w:val="00AA40E9"/>
+    <w:rsid w:val="00AF3F82"/>
     <w:rsid w:val="00B006BE"/>
     <w:rsid w:val="00B05C57"/>
     <w:rsid w:val="00B450B2"/>
     <w:rsid w:val="00B46B0D"/>
     <w:rsid w:val="00B57B9F"/>
+    <w:rsid w:val="00B775C4"/>
+    <w:rsid w:val="00B925B1"/>
     <w:rsid w:val="00BA0945"/>
     <w:rsid w:val="00BB5EB3"/>
     <w:rsid w:val="00BB7961"/>
     <w:rsid w:val="00BC08AE"/>
     <w:rsid w:val="00BC1B77"/>
     <w:rsid w:val="00BD043C"/>
     <w:rsid w:val="00BD5E1A"/>
     <w:rsid w:val="00BE480A"/>
     <w:rsid w:val="00BF02D3"/>
     <w:rsid w:val="00C26E21"/>
     <w:rsid w:val="00C42EC7"/>
     <w:rsid w:val="00C47776"/>
     <w:rsid w:val="00C56CB2"/>
     <w:rsid w:val="00C65FFD"/>
     <w:rsid w:val="00C716D0"/>
     <w:rsid w:val="00C74780"/>
+    <w:rsid w:val="00CB1D5E"/>
     <w:rsid w:val="00CB317C"/>
     <w:rsid w:val="00CC57DE"/>
+    <w:rsid w:val="00CC5991"/>
     <w:rsid w:val="00CD5124"/>
+    <w:rsid w:val="00CD5D6F"/>
     <w:rsid w:val="00CF1D13"/>
     <w:rsid w:val="00CF50B0"/>
     <w:rsid w:val="00D22ED4"/>
     <w:rsid w:val="00D23BDC"/>
     <w:rsid w:val="00D24ACC"/>
+    <w:rsid w:val="00D41B57"/>
     <w:rsid w:val="00D466B7"/>
     <w:rsid w:val="00D51165"/>
+    <w:rsid w:val="00D65DDA"/>
     <w:rsid w:val="00D67119"/>
     <w:rsid w:val="00D71FC8"/>
     <w:rsid w:val="00D742FE"/>
     <w:rsid w:val="00D74433"/>
     <w:rsid w:val="00DB3523"/>
     <w:rsid w:val="00DB390A"/>
+    <w:rsid w:val="00DB792D"/>
     <w:rsid w:val="00DC35CE"/>
     <w:rsid w:val="00DC69C1"/>
     <w:rsid w:val="00DD4708"/>
     <w:rsid w:val="00DE173A"/>
     <w:rsid w:val="00DF3398"/>
     <w:rsid w:val="00DF5993"/>
     <w:rsid w:val="00E000F6"/>
     <w:rsid w:val="00E04AB9"/>
     <w:rsid w:val="00E21538"/>
     <w:rsid w:val="00E43CD3"/>
     <w:rsid w:val="00E536BB"/>
+    <w:rsid w:val="00E56C80"/>
     <w:rsid w:val="00E65E29"/>
     <w:rsid w:val="00E70254"/>
     <w:rsid w:val="00E71087"/>
     <w:rsid w:val="00E735CE"/>
     <w:rsid w:val="00E83CE4"/>
+    <w:rsid w:val="00E8736A"/>
     <w:rsid w:val="00E95198"/>
     <w:rsid w:val="00EA0260"/>
+    <w:rsid w:val="00EA2E8D"/>
+    <w:rsid w:val="00EA3A84"/>
     <w:rsid w:val="00EB2493"/>
     <w:rsid w:val="00EB6E90"/>
     <w:rsid w:val="00EC3B14"/>
     <w:rsid w:val="00EC4E31"/>
     <w:rsid w:val="00ED538D"/>
+    <w:rsid w:val="00EE40B8"/>
     <w:rsid w:val="00EE502C"/>
     <w:rsid w:val="00EE6430"/>
     <w:rsid w:val="00EE76CD"/>
     <w:rsid w:val="00F32F9F"/>
+    <w:rsid w:val="00F47A69"/>
     <w:rsid w:val="00F569DF"/>
+    <w:rsid w:val="00F75463"/>
     <w:rsid w:val="00F75472"/>
     <w:rsid w:val="00F76DD5"/>
     <w:rsid w:val="00F83B0D"/>
     <w:rsid w:val="00F9087F"/>
     <w:rsid w:val="00F9302E"/>
+    <w:rsid w:val="00F972E5"/>
     <w:rsid w:val="00FB665B"/>
     <w:rsid w:val="00FF08F4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -3427,51 +4366,50 @@
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek9Znak"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="006F65C2"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
     <w:name w:val="Nagłówek 1 Znak"/>
@@ -3727,78 +4665,101 @@
   <w:style w:type="paragraph" w:styleId="Poprawka">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E735CE"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bezodstpw">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00772BDF"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hipercze">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00370C59"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nierozpoznanawzmianka">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00370C59"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="167915862">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wps@um.wroc.pl" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4061,67 +5022,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E576257E-12C7-4AA6-A0CD-447555DABF0A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>433</Words>
-  <Characters>2602</Characters>
+  <Words>595</Words>
+  <Characters>3571</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>29</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Załącznik nr 9</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3029</CharactersWithSpaces>
+  <CharactersWithSpaces>4158</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Załącznik nr 9</dc:title>
   <dc:creator>Koczapska Agnieszka</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>