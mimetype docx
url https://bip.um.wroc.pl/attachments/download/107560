--- v0 (2025-10-25)
+++ v1 (2026-04-05)
@@ -1,261 +1,501 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="004F4E39" w:rsidRPr="004F4E39" w:rsidRDefault="004F4E39" w:rsidP="004F4E39">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5D2BDD62" w14:textId="418A5612" w:rsidR="003558FD" w:rsidRPr="003558FD" w:rsidRDefault="003558FD" w:rsidP="003558FD">
+      <w:pPr>
+        <w:ind w:right="1230"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003558FD">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Wrocław, dnia …………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D8E206" w14:textId="77777777" w:rsidR="003558FD" w:rsidRPr="003558FD" w:rsidRDefault="003558FD" w:rsidP="003558FD">
+      <w:pPr>
+        <w:ind w:right="1230"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7963EFD2" w14:textId="77777777" w:rsidR="003558FD" w:rsidRPr="003558FD" w:rsidRDefault="003558FD" w:rsidP="003558FD">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="118"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003558FD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F43E02" w14:textId="77777777" w:rsidR="003558FD" w:rsidRPr="003558FD" w:rsidRDefault="003558FD" w:rsidP="003558FD">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="118"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003558FD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>imię</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003558FD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003558FD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003558FD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003558FD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nazwisko</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003558FD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003558FD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>właściciela(-i)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003558FD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003558FD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>lokalu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79FB89CC" w14:textId="77777777" w:rsidR="003558FD" w:rsidRPr="003558FD" w:rsidRDefault="003558FD" w:rsidP="003558FD">
+      <w:pPr>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41E2445B" w14:textId="77777777" w:rsidR="003558FD" w:rsidRPr="003558FD" w:rsidRDefault="003558FD" w:rsidP="003558FD">
+      <w:pPr>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003558FD">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20652A9B" w14:textId="77777777" w:rsidR="003558FD" w:rsidRPr="003558FD" w:rsidRDefault="003558FD" w:rsidP="003558FD">
+      <w:pPr>
+        <w:spacing w:before="2"/>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003558FD">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>adres</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003558FD">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do korespondencji</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64204417" w14:textId="76E183A0" w:rsidR="003558FD" w:rsidRPr="003558FD" w:rsidRDefault="003558FD" w:rsidP="003558FD">
+      <w:pPr>
+        <w:spacing w:before="2"/>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44E100A5" w14:textId="77777777" w:rsidR="003558FD" w:rsidRPr="003558FD" w:rsidRDefault="003558FD" w:rsidP="003558FD">
+      <w:pPr>
+        <w:spacing w:before="2"/>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003558FD">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E28F10" w14:textId="2B3B901A" w:rsidR="003558FD" w:rsidRPr="003558FD" w:rsidRDefault="003558FD" w:rsidP="003558FD">
+      <w:pPr>
+        <w:spacing w:before="2"/>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003558FD">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>adres do e-</w:t>
+      </w:r>
+      <w:r w:rsidR="00B93703">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="003558FD">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>oręczeń</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C97197A" w14:textId="77777777" w:rsidR="003558FD" w:rsidRPr="003558FD" w:rsidRDefault="003558FD" w:rsidP="003558FD">
+      <w:pPr>
+        <w:spacing w:line="242" w:lineRule="exact"/>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BB92DCC" w14:textId="77777777" w:rsidR="003558FD" w:rsidRPr="003558FD" w:rsidRDefault="003558FD" w:rsidP="003558FD">
+      <w:pPr>
+        <w:spacing w:line="242" w:lineRule="exact"/>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003558FD">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>…………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F4E39" w:rsidRPr="004F4E39" w:rsidRDefault="004F4E39" w:rsidP="004F4E39">
-[...41 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5A1EA1BB" w14:textId="77777777" w:rsidR="003558FD" w:rsidRPr="003558FD" w:rsidRDefault="003558FD" w:rsidP="003558FD">
+      <w:pPr>
+        <w:spacing w:line="194" w:lineRule="exact"/>
+        <w:ind w:left="118"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003558FD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003558FD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003558FD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>telefonu/adres</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003558FD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003558FD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e-mail</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="642F6CBB" w14:textId="77777777" w:rsidR="003558FD" w:rsidRPr="003558FD" w:rsidRDefault="003558FD" w:rsidP="003558FD">
+      <w:pPr>
+        <w:ind w:right="1230"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="106E9D46" w14:textId="77777777" w:rsidR="004F4E39" w:rsidRPr="004F4E39" w:rsidRDefault="004F4E39" w:rsidP="003558FD">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="145"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F4E39">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Wydział Nieruchomości Skarbu Państwa Urząd Miejski Wrocławia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E945314" w14:textId="77777777" w:rsidR="004F4E39" w:rsidRPr="004F4E39" w:rsidRDefault="004F4E39" w:rsidP="004F4E39">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F4E39">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ul. Kuźnicza 43-45</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>………………………………………………….</w:t>
-[...51 lines deleted...]
-    <w:p w:rsidR="004F4E39" w:rsidRPr="004F4E39" w:rsidRDefault="004F4E39" w:rsidP="004F4E39">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F4E39">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>50-138 Wrocław</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B441F81" w14:textId="77777777" w:rsidR="00ED66CD" w:rsidRPr="004F4E39" w:rsidRDefault="00FB5314" w:rsidP="00CB5CD8">
       <w:pPr>
         <w:spacing w:before="101"/>
-        <w:ind w:left="169" w:right="582"/>
-[...72 lines deleted...]
-        <w:ind w:left="169" w:right="582"/>
+        <w:ind w:right="582"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F4E39">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ZGŁOSZENIE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED66CD" w:rsidRPr="004F4E39" w:rsidRDefault="00FB5314" w:rsidP="004F4E39">
+    <w:p w14:paraId="1F794772" w14:textId="77777777" w:rsidR="00ED66CD" w:rsidRPr="004F4E39" w:rsidRDefault="00FB5314" w:rsidP="00CB5CD8">
       <w:pPr>
         <w:spacing w:before="120"/>
-        <w:ind w:left="170" w:right="170"/>
+        <w:ind w:right="170"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F4E39">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nabycia </w:t>
       </w:r>
       <w:r w:rsidR="0035263C" w:rsidRPr="004F4E39">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">lokalu mieszkalnego przez osoby prawne lub </w:t>
       </w:r>
       <w:r w:rsidRPr="004F4E39">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>lokalu usługowego</w:t>
@@ -281,146 +521,146 @@
         </w:rPr>
         <w:t xml:space="preserve">przez osoby prawne i fizyczne </w:t>
       </w:r>
       <w:r w:rsidRPr="004F4E39">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wraz z wnioskiem o skrócenie okresu wnoszenia opłaty</w:t>
       </w:r>
       <w:r w:rsidR="0035263C" w:rsidRPr="004F4E39">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004F4E39">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>przekształceniowej do 20 lat</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED66CD" w:rsidRPr="004F4E39" w:rsidRDefault="00ED66CD" w:rsidP="004F4E39">
+    <w:p w14:paraId="0AB6A101" w14:textId="77777777" w:rsidR="00ED66CD" w:rsidRPr="004F4E39" w:rsidRDefault="00ED66CD" w:rsidP="004F4E39">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:before="4"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00ED66CD" w:rsidRPr="004F4E39" w:rsidRDefault="00FB5314" w:rsidP="004F4E39">
+    <w:p w14:paraId="1B4B6CDF" w14:textId="38AE127E" w:rsidR="00ED66CD" w:rsidRPr="004F4E39" w:rsidRDefault="00FB5314" w:rsidP="00CB5CD8">
       <w:pPr>
         <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="116" w:right="116"/>
+        <w:ind w:right="116"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F4E39">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Na podstawie ustawy z dnia 20 lipca 2018 r. o przekształceniu prawa użytkowania wieczystego gruntów zabudowanych na cele mieszkaniowe w prawo własności tych gruntów (</w:t>
       </w:r>
       <w:r w:rsidR="005B1EF2" w:rsidRPr="004F4E39">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dz.U.2025.6 t.j.</w:t>
       </w:r>
       <w:r w:rsidRPr="004F4E39">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>) zgłaszam fakt nabycia nieruchomości położonej we Wrocławiu przy ulicy ………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00D16BAD" w:rsidRPr="004F4E39">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> nr bramy  </w:t>
+        <w:t xml:space="preserve"> nr bramy </w:t>
       </w:r>
       <w:r w:rsidRPr="004F4E39">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED66CD" w:rsidRPr="004F4E39" w:rsidRDefault="00FB5314" w:rsidP="004F4E39">
+    <w:p w14:paraId="379C61C2" w14:textId="77777777" w:rsidR="00ED66CD" w:rsidRPr="004F4E39" w:rsidRDefault="00FB5314" w:rsidP="004F4E39">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="477"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:hanging="361"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F4E39">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>lokal mieszkalny nr</w:t>
       </w:r>
       <w:r w:rsidRPr="004F4E39">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004F4E39">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>……..……..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED66CD" w:rsidRPr="004F4E39" w:rsidRDefault="00FB5314" w:rsidP="004F4E39">
+    <w:p w14:paraId="055F128B" w14:textId="09082FBD" w:rsidR="00ED66CD" w:rsidRPr="004F4E39" w:rsidRDefault="00FB5314" w:rsidP="004F4E39">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="6582"/>
         </w:tabs>
         <w:spacing w:before="35"/>
         <w:ind w:left="476"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F4E39">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(nabycie aktem notarialnym nr …………………</w:t>
       </w:r>
       <w:r w:rsidRPr="004F4E39">
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -431,104 +671,104 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
       <w:r w:rsidRPr="004F4E39">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004F4E39">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dnia</w:t>
       </w:r>
       <w:r w:rsidRPr="004F4E39">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>), udziały w nieruchomości wspólnej……………………………../……………………………..</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00ED66CD" w:rsidRPr="004F4E39" w:rsidRDefault="00ED66CD" w:rsidP="004F4E39">
+        <w:t>), udział w nieruchomości wspólnej……………………………../……………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B57016A" w14:textId="77777777" w:rsidR="00ED66CD" w:rsidRPr="004F4E39" w:rsidRDefault="00ED66CD" w:rsidP="004F4E39">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00ED66CD" w:rsidRPr="004F4E39" w:rsidRDefault="00FB5314" w:rsidP="004F4E39">
+    <w:p w14:paraId="43DE0BB6" w14:textId="77777777" w:rsidR="00ED66CD" w:rsidRPr="004F4E39" w:rsidRDefault="00FB5314" w:rsidP="004F4E39">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="477"/>
         </w:tabs>
         <w:spacing w:line="243" w:lineRule="exact"/>
         <w:ind w:hanging="361"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F4E39">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>garaż/miejsce postojowe/komórka nr</w:t>
       </w:r>
       <w:r w:rsidRPr="004F4E39">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004F4E39">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB5314" w:rsidRPr="004F4E39" w:rsidRDefault="00FB5314" w:rsidP="004F4E39">
+    <w:p w14:paraId="3874148B" w14:textId="1A1C0F79" w:rsidR="00FB5314" w:rsidRPr="004F4E39" w:rsidRDefault="00FB5314" w:rsidP="004F4E39">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="6582"/>
         </w:tabs>
         <w:spacing w:before="35"/>
         <w:ind w:left="476"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F4E39">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(nabycie aktem notarialnym nr …………………</w:t>
       </w:r>
       <w:r w:rsidRPr="004F4E39">
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -539,81 +779,81 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
       <w:r w:rsidRPr="004F4E39">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004F4E39">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dnia</w:t>
       </w:r>
       <w:r w:rsidRPr="004F4E39">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>), udziały w nieruchomości wspólnej……………………………../……………………………..</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00ED66CD" w:rsidRPr="004F4E39" w:rsidRDefault="00ED66CD" w:rsidP="004F4E39">
+        <w:t>), udział w nieruchomości wspólnej……………………………../……………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5844E0A7" w14:textId="77777777" w:rsidR="00ED66CD" w:rsidRPr="004F4E39" w:rsidRDefault="00ED66CD" w:rsidP="004F4E39">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00ED66CD" w:rsidRPr="004F4E39" w:rsidRDefault="00FB5314" w:rsidP="004F4E39">
+    <w:p w14:paraId="656B3D6F" w14:textId="77777777" w:rsidR="00ED66CD" w:rsidRPr="004F4E39" w:rsidRDefault="00FB5314" w:rsidP="004F4E39">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="116" w:right="398"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F4E39">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>oraz wnoszę o udzielenie informacji o wysokości opłaty rocznej z tytułu przekształcenia prawa użytkowania wieczystego w prawo własności.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED66CD" w:rsidRPr="004F4E39" w:rsidRDefault="00FB5314" w:rsidP="004F4E39">
+    <w:p w14:paraId="5E20B233" w14:textId="77777777" w:rsidR="00ED66CD" w:rsidRPr="004F4E39" w:rsidRDefault="00FB5314" w:rsidP="004F4E39">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:left="116" w:right="116"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F4E39">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Jednocześnie wnoszę o skrócenie okresu wnoszenia tej opłaty z 99 lat do 20 lat. W</w:t>
       </w:r>
       <w:r w:rsidRPr="004F4E39">
         <w:rPr>
           <w:spacing w:val="-15"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004F4E39">
@@ -760,91 +1000,89 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004F4E39">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>minimis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004F4E39">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED66CD" w:rsidRPr="004F4E39" w:rsidRDefault="00ED66CD" w:rsidP="004F4E39">
+    <w:p w14:paraId="2761376E" w14:textId="77777777" w:rsidR="00ED66CD" w:rsidRPr="004F4E39" w:rsidRDefault="00ED66CD" w:rsidP="004F4E39">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00ED66CD" w:rsidRPr="004F4E39" w:rsidRDefault="00FB5314" w:rsidP="004F4E39">
+    <w:p w14:paraId="579835D3" w14:textId="77777777" w:rsidR="00ED66CD" w:rsidRPr="004F4E39" w:rsidRDefault="00FB5314" w:rsidP="004F4E39">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:ind w:right="124"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="004F4E39">
         <w:t>Wyrażam zgodę na przetwarzanie moich danych osobowych koniecznych do realizacji zgłoszenia.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED66CD" w:rsidRPr="004F4E39" w:rsidRDefault="00FB5314" w:rsidP="004F4E39">
+    <w:p w14:paraId="0555C8B5" w14:textId="77777777" w:rsidR="00ED66CD" w:rsidRPr="004F4E39" w:rsidRDefault="00FB5314" w:rsidP="004F4E39">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="116" w:right="114"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="004F4E39">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Od dnia 25 maja 2018 r. stosuje się Rozporządzenie Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych ( ) zwane RODO. Administratorem Państwa</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED66CD" w:rsidRPr="004F4E39" w:rsidRDefault="00FB5314" w:rsidP="004F4E39">
+    <w:p w14:paraId="47016E31" w14:textId="77777777" w:rsidR="00ED66CD" w:rsidRPr="004F4E39" w:rsidRDefault="00FB5314" w:rsidP="004F4E39">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:ind w:left="116" w:right="113"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F4E39">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">danych osobowych jest Gmina Wrocław Urząd Miejski Wrocławia z siedzibą we Wrocławiu, pl. Nowy Targ 1-8, 50-141 Wrocław. Wyznaczono Inspektora Ochrony Danych, z którym można się kontaktować w następujący sposób: listownie na adres </w:t>
       </w:r>
       <w:r w:rsidR="00D114D3" w:rsidRPr="004F4E39">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="004F4E39">
         <w:rPr>
           <w:sz w:val="20"/>
@@ -1103,182 +1341,182 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004F4E39">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wrocław. Istnieje możliwość przesłania pełnego tekstu klauzuli informacyjnej na wskazane przez Państwa dane</w:t>
       </w:r>
       <w:r w:rsidRPr="004F4E39">
         <w:rPr>
           <w:spacing w:val="-15"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004F4E39">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>kontaktowe.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED66CD" w:rsidRPr="004F4E39" w:rsidRDefault="00ED66CD" w:rsidP="004F4E39">
+    <w:p w14:paraId="1CED2E9C" w14:textId="77777777" w:rsidR="00ED66CD" w:rsidRPr="004F4E39" w:rsidRDefault="00ED66CD" w:rsidP="004F4E39">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00ED66CD" w:rsidRPr="004F4E39" w:rsidRDefault="00ED66CD" w:rsidP="004F4E39">
+    <w:p w14:paraId="5221E439" w14:textId="77777777" w:rsidR="00ED66CD" w:rsidRPr="004F4E39" w:rsidRDefault="00ED66CD" w:rsidP="004F4E39">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00ED66CD" w:rsidRPr="004F4E39" w:rsidRDefault="00ED66CD" w:rsidP="004F4E39">
+    <w:p w14:paraId="793D3878" w14:textId="77777777" w:rsidR="00ED66CD" w:rsidRPr="004F4E39" w:rsidRDefault="00ED66CD" w:rsidP="004F4E39">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F4E39" w:rsidRPr="004F4E39" w:rsidRDefault="00FB5314" w:rsidP="004F4E39">
+    <w:p w14:paraId="3CAC44A9" w14:textId="77777777" w:rsidR="004F4E39" w:rsidRPr="004F4E39" w:rsidRDefault="00FB5314" w:rsidP="004F4E39">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
         <w:ind w:left="4536"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F4E39">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>………………………</w:t>
       </w:r>
       <w:r w:rsidR="004F4E39">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>………………</w:t>
       </w:r>
       <w:r w:rsidRPr="004F4E39">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>……….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED66CD" w:rsidRPr="004F4E39" w:rsidRDefault="00FB5314" w:rsidP="004F4E39">
+    <w:p w14:paraId="37D2E4FB" w14:textId="77777777" w:rsidR="00ED66CD" w:rsidRPr="004F4E39" w:rsidRDefault="00FB5314" w:rsidP="004F4E39">
       <w:pPr>
         <w:spacing w:before="5"/>
         <w:ind w:left="4678"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F4E39">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>podpis(-y)</w:t>
       </w:r>
       <w:r w:rsidRPr="004F4E39">
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004F4E39">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>wnioskodawcy(-ów)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F4E39" w:rsidRPr="004F4E39" w:rsidRDefault="004F4E39" w:rsidP="004F4E39">
+    <w:p w14:paraId="30A74601" w14:textId="77777777" w:rsidR="004F4E39" w:rsidRPr="004F4E39" w:rsidRDefault="004F4E39" w:rsidP="004F4E39">
       <w:pPr>
         <w:spacing w:before="5"/>
         <w:ind w:left="6489"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004F4E39" w:rsidRPr="004F4E39" w:rsidSect="004F4E39">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="709" w:right="1300" w:bottom="280" w:left="1300" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="442B71ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B0ECE71E"/>
     <w:lvl w:ilvl="0" w:tplc="F196A38C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="476" w:hanging="360"/>
         <w:jc w:val="left"/>
@@ -1394,86 +1632,92 @@
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00ED66CD"/>
     <w:rsid w:val="000046EA"/>
+    <w:rsid w:val="00166712"/>
     <w:rsid w:val="0035263C"/>
+    <w:rsid w:val="003558FD"/>
+    <w:rsid w:val="00425C0E"/>
     <w:rsid w:val="004F4E39"/>
     <w:rsid w:val="00571664"/>
     <w:rsid w:val="005B1EF2"/>
     <w:rsid w:val="008B3E8E"/>
     <w:rsid w:val="009E727F"/>
+    <w:rsid w:val="00B93703"/>
+    <w:rsid w:val="00CB5CD8"/>
     <w:rsid w:val="00D114D3"/>
     <w:rsid w:val="00D16BAD"/>
     <w:rsid w:val="00D6548D"/>
+    <w:rsid w:val="00DD28E7"/>
     <w:rsid w:val="00ED66CD"/>
     <w:rsid w:val="00FB5314"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="677624DC"/>
+  <w14:docId w14:val="469E2BE9"/>
   <w15:docId w15:val="{D18732E0-C412-4D14-B65A-F2A97450A458}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -1856,50 +2100,73 @@
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="008B3E8E"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:lang w:val="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="008B3E8E"/>
     <w:pPr>
       <w:ind w:left="116"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek2Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003558FD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -1942,50 +2209,65 @@
     <w:pPr>
       <w:ind w:left="6489"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="008B3E8E"/>
     <w:pPr>
       <w:ind w:left="476" w:hanging="361"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="008B3E8E"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek2Znak">
+    <w:name w:val="Nagłówek 2 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003558FD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="pl-PL"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bip.um.wroc.pl/sprawa-do-zalatwienia/38372/przeksztalcenie-prawa-uzytkowania-wieczystego-gruntow-mieszkaniowych-skarbu-panstwa" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bip.um.wroc.pl/sprawa-do-zalatwienia/38372/przeksztalcenie-prawa-uzytkowania-wieczystego-gruntow-mieszkaniowych-skarbu-panstwa" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -2242,79 +2524,80 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>416</Words>
-  <Characters>2498</Characters>
+  <Words>426</Words>
+  <Characters>2558</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
+  <Lines>21</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2909</CharactersWithSpaces>
+  <CharactersWithSpaces>2979</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kozakiewicz Paulina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2023-01-02T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2013</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2023-12-12T00:00:00Z</vt:filetime>
   </property>
 </Properties>
 </file>