--- v0 (2025-10-07)
+++ v1 (2026-04-03)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
@@ -172,282 +173,443 @@
     </w:p>
     <w:p w14:paraId="6C2DCE9E" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="380"/>
-        <w:gridCol w:w="9259"/>
+        <w:gridCol w:w="287"/>
+        <w:gridCol w:w="7218"/>
+        <w:gridCol w:w="1210"/>
+        <w:gridCol w:w="924"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00607192" w14:paraId="217DE63F" w14:textId="77777777">
+      <w:tr w:rsidR="00607192" w14:paraId="217DE63F" w14:textId="77777777" w:rsidTr="00EF5826">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="383" w:type="dxa"/>
+            <w:tcW w:w="287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="345C6ED9" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcW w:w="9352" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59154ED3" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>DANE IDENTYFIKACYJNE INWESTORA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00607192" w14:paraId="1641D326" w14:textId="77777777">
+      <w:tr w:rsidR="00607192" w14:paraId="1641D326" w14:textId="77777777" w:rsidTr="00EF5826">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9743" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="75F6C072" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Imię i nazwisko lub nazwa instytucji</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00607192" w14:paraId="2A0F0548" w14:textId="77777777">
+      <w:tr w:rsidR="00607192" w14:paraId="2A0F0548" w14:textId="77777777" w:rsidTr="00EF5826">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9743" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="764E047C" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
+          <w:p w14:paraId="764E047C" w14:textId="63299257" w:rsidR="00607192" w:rsidRDefault="00EF5826" w:rsidP="00F07168">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Prezydent Wrocławia</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00607192" w14:paraId="47A8E3A9" w14:textId="77777777">
+      <w:tr w:rsidR="00EF5826" w14:paraId="0217F218" w14:textId="77777777" w:rsidTr="00EF5826">
+        <w:tblPrEx>
+          <w:jc w:val="left"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="284"/>
+          <w:trHeight w:hRule="exact" w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7505" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="78CE7173" w14:textId="77777777" w:rsidR="00EF5826" w:rsidRDefault="00EF5826" w:rsidP="0096056B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Miejscowość</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="22E3393F" w14:textId="77777777" w:rsidR="00EF5826" w:rsidRDefault="00EF5826" w:rsidP="0096056B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Kod pocztowy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF5826" w14:paraId="0F2946B1" w14:textId="77777777" w:rsidTr="00EF5826">
+        <w:tblPrEx>
+          <w:jc w:val="left"/>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7505" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6BAF2BC7" w14:textId="77777777" w:rsidR="00EF5826" w:rsidRDefault="00EF5826" w:rsidP="0096056B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ulica / Plac</w:t>
+            </w:r>
+            <w:r>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1210" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A2F5FD1" w14:textId="77777777" w:rsidR="00EF5826" w:rsidRDefault="00EF5826" w:rsidP="0096056B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nr domu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="467B9C55" w14:textId="77777777" w:rsidR="00EF5826" w:rsidRDefault="00EF5826" w:rsidP="0096056B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nr lokalu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00607192" w14:paraId="729FA5CB" w14:textId="77777777" w:rsidTr="00EF5826">
+        <w:trPr>
+          <w:trHeight w:val="269"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9743" w:type="dxa"/>
-[...49 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3532A2E3" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="71A859F3" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="380"/>
         <w:gridCol w:w="5381"/>
         <w:gridCol w:w="3878"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00607192" w14:paraId="707F096A" w14:textId="77777777">
+      <w:tr w:rsidR="00607192" w14:paraId="707F096A" w14:textId="77777777" w:rsidTr="00380AE0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="628FAD32" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -498,187 +660,570 @@
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01BAA600" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(proszę podać adres do korespondencji)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00607192" w14:paraId="126C20A6" w14:textId="77777777">
+      <w:tr w:rsidR="00607192" w14:paraId="126C20A6" w14:textId="77777777" w:rsidTr="00380AE0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="54992949" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Imię i nazwisko </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12D1B727" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00607192" w14:paraId="351A1D7C" w14:textId="77777777">
+      <w:tr w:rsidR="00607192" w14:paraId="351A1D7C" w14:textId="77777777" w:rsidTr="00380AE0">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="592D2CBC" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00607192" w14:paraId="3C560B72" w14:textId="77777777">
-[...48 lines deleted...]
-      <w:tr w:rsidR="00607192" w14:paraId="029F33F6" w14:textId="77777777">
+      <w:tr w:rsidR="00607192" w14:paraId="029F33F6" w14:textId="77777777" w:rsidTr="00380AE0">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:jc w:val="center"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="4903"/>
+              <w:gridCol w:w="2268"/>
+              <w:gridCol w:w="2339"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00380AE0" w:rsidRPr="00E30A05" w14:paraId="6D4C13ED" w14:textId="77777777" w:rsidTr="0096056B">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+                <w:jc w:val="center"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4903" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="6BA5966A" w14:textId="77777777" w:rsidR="00380AE0" w:rsidRPr="00E30A05" w:rsidRDefault="00380AE0" w:rsidP="00380AE0">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E30A05">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Kraj:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4607" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="4A886308" w14:textId="77777777" w:rsidR="00380AE0" w:rsidRPr="00E30A05" w:rsidRDefault="00380AE0" w:rsidP="00380AE0">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E30A05">
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Województwo:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00380AE0" w:rsidRPr="00E30A05" w14:paraId="2E6CF1DF" w14:textId="77777777" w:rsidTr="0096056B">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+                <w:jc w:val="center"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4903" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="1AA56C20" w14:textId="77777777" w:rsidR="00380AE0" w:rsidRPr="00E30A05" w:rsidRDefault="00380AE0" w:rsidP="00380AE0">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E30A05">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Powiat:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4607" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="5731D95F" w14:textId="77777777" w:rsidR="00380AE0" w:rsidRPr="00E30A05" w:rsidRDefault="00380AE0" w:rsidP="00380AE0">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E30A05">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Gmina:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00380AE0" w:rsidRPr="00E30A05" w14:paraId="22DADA47" w14:textId="77777777" w:rsidTr="0096056B">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+                <w:jc w:val="center"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4903" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="2487C21E" w14:textId="77777777" w:rsidR="00380AE0" w:rsidRPr="00E30A05" w:rsidRDefault="00380AE0" w:rsidP="00380AE0">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E30A05">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Ulica:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2268" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="072EC508" w14:textId="77777777" w:rsidR="00380AE0" w:rsidRPr="00E30A05" w:rsidRDefault="00380AE0" w:rsidP="00380AE0">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E30A05">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Nr domu:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2339" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="28496600" w14:textId="77777777" w:rsidR="00380AE0" w:rsidRPr="00E30A05" w:rsidRDefault="00380AE0" w:rsidP="00380AE0">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E30A05">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Nr lokalu:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00380AE0" w:rsidRPr="00E30A05" w14:paraId="5ED40619" w14:textId="77777777" w:rsidTr="0096056B">
+              <w:trPr>
+                <w:trHeight w:val="397"/>
+                <w:jc w:val="center"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4903" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="40F4AC30" w14:textId="77777777" w:rsidR="00380AE0" w:rsidRPr="00E30A05" w:rsidRDefault="00380AE0" w:rsidP="00380AE0">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E30A05">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Miejscowość:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4607" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="057E717A" w14:textId="77777777" w:rsidR="00380AE0" w:rsidRPr="00E30A05" w:rsidRDefault="00380AE0" w:rsidP="00380AE0">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E30A05">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Kod pocztowy:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00380AE0" w:rsidRPr="000439DC" w14:paraId="30998049" w14:textId="77777777" w:rsidTr="0096056B">
+              <w:trPr>
+                <w:trHeight w:val="500"/>
+                <w:jc w:val="center"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4903" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="06FAD071" w14:textId="467EDD2E" w:rsidR="00380AE0" w:rsidRPr="000439DC" w:rsidRDefault="00380AE0" w:rsidP="00380AE0">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:ind w:right="24"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="000439DC">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Adres </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">do </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="000439DC">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">doręczeń </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="001F34DC">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>elektronicznych</w:t>
+                  </w:r>
+                  <w:r w:rsidR="001F34DC" w:rsidRPr="001F34DC">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> (E-doręczenia)</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="001F34DC">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>:</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="001F34DC">
+                    <w:rPr>
+                      <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:endnoteReference w:id="1"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4607" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="5F1B2CFB" w14:textId="75DF67F3" w:rsidR="00380AE0" w:rsidRPr="000439DC" w:rsidRDefault="00380AE0" w:rsidP="00380AE0">
+                  <w:pPr>
+                    <w:spacing w:line="288" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="000439DC">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>Nr tel.:</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                      <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:endnoteReference w:id="2"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
           <w:p w14:paraId="4C01F84B" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="30990842" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79DEA60A" w14:textId="77777777" w:rsidR="00035B13" w:rsidRPr="00035B13" w:rsidRDefault="00607192" w:rsidP="00F07168">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -1038,50 +1583,51 @@
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17145D22" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9278" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03458DCA" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
@@ -1128,106 +1674,598 @@
       <w:tr w:rsidR="00607192" w14:paraId="2311B85F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43E77F76" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79DADA91" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
+    <w:p w14:paraId="79DADA91" w14:textId="16A3BE1B" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="57" w:type="dxa"/>
+          <w:left w:w="57" w:type="dxa"/>
+          <w:bottom w:w="57" w:type="dxa"/>
+          <w:right w:w="57" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="342"/>
+        <w:gridCol w:w="2856"/>
+        <w:gridCol w:w="3198"/>
+        <w:gridCol w:w="3196"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00380AE0" w:rsidRPr="00E30A05" w14:paraId="2FA4F571" w14:textId="77777777" w:rsidTr="0096056B">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="340"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="178" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F9269F6" w14:textId="2B1ED51C" w:rsidR="00380AE0" w:rsidRPr="00A83218" w:rsidRDefault="00380AE0" w:rsidP="0096056B">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4822" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EF7CA85" w14:textId="77777777" w:rsidR="00380AE0" w:rsidRPr="00BA095D" w:rsidRDefault="00380AE0" w:rsidP="0096056B">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A83218">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPOSÓB ODBIORU </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>WYDANYCH DOKUMENTÓW</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03214D73" w14:textId="77777777" w:rsidR="00380AE0" w:rsidRPr="00A83218" w:rsidRDefault="00380AE0" w:rsidP="0096056B">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA095D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>MIEJSCOWEGO  PLANU ZAGOSPODAROWANIA  PRZESTRZENNEGO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00380AE0" w:rsidRPr="00E30A05" w14:paraId="6D0D2023" w14:textId="77777777" w:rsidTr="0096056B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="1072"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1667" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6668C086" w14:textId="7D4C1747" w:rsidR="00380AE0" w:rsidRPr="00A83218" w:rsidRDefault="00380AE0" w:rsidP="0096056B">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E30A05">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2BA4E6EA" wp14:editId="730E0E6B">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>901700</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>389255</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="250190" cy="233045"/>
+                      <wp:effectExtent l="6350" t="8255" r="10160" b="6350"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="3" name="Prostokąt 3"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="250190" cy="233045"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="111A74B5" w14:textId="77777777" w:rsidR="00380AE0" w:rsidRDefault="00380AE0" w:rsidP="00380AE0"/>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="2BA4E6EA" id="Prostokąt 3" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:71pt;margin-top:30.65pt;width:19.7pt;height:18.35pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCg4q/AKgIAAEcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06Q32EZNV6suRUgL&#10;VFr4ANdxGmsdjxm7TZd3/owPY+xkSxd4QuTB8mTGx8fnzCyvT61hR4Vegy35eJRzpqyEStt9yb98&#10;3ry64swHYSthwKqSPyrPr1cvXyw7V6gJNGAqhYxArC86V/ImBFdkmZeNaoUfgVOWkjVgKwKFuM8q&#10;FB2htyab5PnrrAOsHIJU3tPf2z7JVwm/rpUMn+raq8BMyYlbSCumdRfXbLUUxR6Fa7QcaIh/YNEK&#10;benSM9StCIIdUP8B1WqJ4KEOIwltBnWtpUpvoNeM899ec98Ip9JbSBzvzjL5/wcrPx63yHRV8iln&#10;VrRk0ZYIBnj48T2wadSnc76gsnu3xfhC7+5APnhmYd0Iu1c3iNA1SlTEahzrs2cHYuDpKNt1H6Ai&#10;eHEIkKQ61dhGQBKBnZIjj2dH1CkwST8n83y8IN8kpSbTaT6bpxtE8XTYoQ/vFLQsbkqOZHgCF8c7&#10;HyIZUTyVJPJgdLXRxqQA97u1QXYU1Byb9A3o/rLMWNaVfDGfzBPys5y/hMjT9zeIVgfqcqPbkl+d&#10;i0QRVXtrq9SDQWjT74mysYOMUbnegXDanQYzdlA9kqAIfTfT9NGmAfzGWUedXHL/9SBQcWbeWzJl&#10;MZ7NYuunYDZ/M6EALzO7y4ywkqBKHjjrt+vQj8vBod43dNM4yWDhhoysdRI5mtyzGnhTtybth8mK&#10;43AZp6pf87/6CQAA//8DAFBLAwQUAAYACAAAACEAVWOCbd4AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQU+DQBSE7yb+h80z8WYXaNNQZGmMpiYeW3rx9mCfQMu+JezSor/e7UmPk5nMfJNvZ9OL&#10;C42us6wgXkQgiGurO24UHMvdUwrCeWSNvWVS8E0OtsX9XY6Ztlfe0+XgGxFK2GWooPV+yKR0dUsG&#10;3cIOxMH7sqNBH+TYSD3iNZSbXiZRtJYGOw4LLQ702lJ9PkxGQdUlR/zZl++R2eyW/mMuT9Pnm1KP&#10;D/PLMwhPs/8Lww0/oEMRmCo7sXaiD3qVhC9ewTpegrgF0ngFolKwSSOQRS7/Pyh+AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAKDir8AqAgAARwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFVjgm3eAAAACQEAAA8AAAAAAAAAAAAAAAAAhAQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACPBQAAAAA=&#10;">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="111A74B5" w14:textId="77777777" w:rsidR="00380AE0" w:rsidRDefault="00380AE0" w:rsidP="00380AE0"/>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="00A83218">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>wysyłka za pośrednictwem operatora pocztowego</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1667" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BAEC8AB" w14:textId="064BC599" w:rsidR="00380AE0" w:rsidRPr="00A83218" w:rsidRDefault="00380AE0" w:rsidP="0096056B">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E30A05">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="703B5E8B" wp14:editId="73A6FB80">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>861695</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>389255</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="250190" cy="233045"/>
+                      <wp:effectExtent l="13970" t="8255" r="12065" b="6350"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="2" name="Prostokąt 2"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="250190" cy="233045"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="65E0663B" w14:textId="77777777" w:rsidR="00380AE0" w:rsidRDefault="00380AE0" w:rsidP="00380AE0"/>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="703B5E8B" id="Prostokąt 2" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:67.85pt;margin-top:30.65pt;width:19.7pt;height:18.35pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDwdiVxLgIAAE4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3bcZGuMOEWRLsOA&#10;bgvQ7QMUWbaFyqJGKXG6+/6sHzZKSdN022mYD4IoUk+Pj6TnV/vesJ1Cr8FWfDzKOVNWQq1tW/Fv&#10;X1dvLjnzQdhaGLCq4g/K86vF61fzwZWqgA5MrZARiPXl4CreheDKLPOyU73wI3DKkrMB7EUgE9us&#10;RjEQem+yIs/fZgNg7RCk8p5Obw5Ovkj4TaNk+NI0XgVmKk7cQloxrZu4Zou5KFsUrtPySEP8A4te&#10;aEuPnqBuRBBsi/oPqF5LBA9NGEnoM2gaLVXKgbIZ579lc9cJp1IuJI53J5n8/4OVn3drZLqueMGZ&#10;FT2VaE0EA9w//gysiPoMzpcUdufWGDP07hbkvWcWlp2wrbpGhKFToiZW4xifvbgQDU9X2Wb4BDXB&#10;i22AJNW+wT4CkghsnyrycKqI2gcm6bCY5uMZ1U2Sq7i4yCfT9IIony479OGDgp7FTcWRCp7Axe7W&#10;h0hGlE8hiTwYXa+0McnAdrM0yHaCmmOVviO6Pw8zlg0Vn02LaUJ+4fPnEHn6/gbR60BdbnRf8ctT&#10;kCijau9tnXowCG0Oe6Js7FHGqNyhAmG/2ac6JY2jqhuoH0hXhENT0xDSpgP8wdlADV1x/30rUHFm&#10;PlqqzWw8mcQJSMZk+q4gA889m3OPsJKgKh44O2yX4TA1W4e67eilcVLDwjXVs9FJ62dWR/rUtKkE&#10;xwGLU3Fup6jn38DiFwAAAP//AwBQSwMEFAAGAAgAAAAhAMqT95beAAAACQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8tOwzAQRfdI/IM1SOyok0Z9pXEqBCoSyzbdsJvEQ5ISj6PYaQNfj7uC5dUc3Xsm&#10;202mExcaXGtZQTyLQBBXVrdcKzgV+6c1COeRNXaWScE3Odjl93cZptpe+UCXo69FKGGXooLG+z6V&#10;0lUNGXQz2xOH26cdDPoQh1rqAa+h3HRyHkVLabDlsNBgTy8NVV/H0Sgo2/kJfw7FW2Q2+8S/T8V5&#10;/HhV6vFhet6C8DT5Pxhu+kEd8uBU2pG1E13IyWIVUAXLOAFxA1aLGESpYLOOQOaZ/P9B/gsAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDwdiVxLgIAAE4EAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDKk/eW3gAAAAkBAAAPAAAAAAAAAAAAAAAAAIgE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkwUAAAAA&#10;">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="65E0663B" w14:textId="77777777" w:rsidR="00380AE0" w:rsidRDefault="00380AE0" w:rsidP="00380AE0"/>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="00A83218">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>odbiór osobisty w siedzibie organu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:endnoteReference w:id="3"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1667" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B5528DA" w14:textId="418B099E" w:rsidR="00380AE0" w:rsidRPr="00A83218" w:rsidRDefault="00380AE0" w:rsidP="0096056B">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E30A05">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30A6FBE6" wp14:editId="5591482F">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>851535</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>395605</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="250190" cy="233045"/>
+                      <wp:effectExtent l="13335" t="5080" r="12700" b="9525"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1" name="Prostokąt 1"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="250190" cy="233045"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="6DBC8697" w14:textId="77777777" w:rsidR="00380AE0" w:rsidRDefault="00380AE0" w:rsidP="00380AE0">
+                                  <w:bookmarkStart w:id="3" w:name="_M670445567"/>
+                                  <w:bookmarkEnd w:id="3"/>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="30A6FBE6" id="Prostokąt 1" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:67.05pt;margin-top:31.15pt;width:19.7pt;height:18.35pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsyQKULAIAAE4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/01y2hW3UdLXqUoS0&#10;QKWFD3Adp7HW8Zix22R558/4MCZOW7rAEyIPliczPjlzzjiLm7417KDQa7AlzyYpZ8pKqLTdlfzL&#10;5/Wra858ELYSBqwq+ZPy/Gb58sWic4XKoQFTKWQEYn3RuZI3IbgiSbxsVCv8BJyylKwBWxEoxF1S&#10;oegIvTVJnqavkw6wcghSeU9v78YkX0b8ulYyfKprrwIzJSduIa4Y1+2wJsuFKHYoXKPlkYb4Bxat&#10;0JY+eoa6E0GwPeo/oFotETzUYSKhTaCutVSxB+omS3/r5qERTsVeSBzvzjL5/wcrPx42yHRF3nFm&#10;RUsWbYhggMcf3wPLBn065wsqe3AbHDr07h7ko2cWVo2wO3WLCF2jREWsYn3y7MAQeDrKtt0HqAhe&#10;7ANEqfoa2wGQRGB9dOTp7IjqA5P0Mp+l2Zx8k5TKr67S6WxglIjidNihD+8UtGzYlBzJ8AguDvc+&#10;jKWnkkgejK7W2pgY4G67MsgOgoZjHZ8jur8sM5Z1JZ/P8llEfpbzlxBpfP4G0epAU250W/Lrc5Eo&#10;BtXe2irOYBDajHvqzlhq8qTc6EDot330KT95soXqiXRFGIeaLiFtGsBvnHU00CX3X/cCFWfmvSVv&#10;5tl0OtyAGExnb3IK8DKzvcwIKwmq5IGzcbsK463ZO9S7hr6URTUs3JKftY5aD4xHVkf6NLTRreMF&#10;G27FZRyrfv0Glj8BAAD//wMAUEsDBBQABgAIAAAAIQDnS2qS3gAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BT4NAEIXvJv6HzZh4s0tBqyBLYzRt4rGlF28DOwLKzhJ2adFf3+1Jjy/z5b1v8vVs&#10;enGk0XWWFSwXEQji2uqOGwWHcnP3BMJ5ZI29ZVLwQw7WxfVVjpm2J97Rce8bEUrYZaig9X7IpHR1&#10;Swbdwg7E4fZpR4M+xLGResRTKDe9jKNoJQ12HBZaHOi1pfp7PxkFVRcf8HdXbiOTbhL/Ppdf08eb&#10;Urc388szCE+z/4Phoh/UoQhOlZ1YO9GHnNwvA6pgFScgLsBj8gCiUpCmEcgil/8/KM4AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEA7MkClCwCAABOBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA50tqkt4AAAAJAQAADwAAAAAAAAAAAAAAAACGBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJEFAAAAAA==&#10;">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="6DBC8697" w14:textId="77777777" w:rsidR="00380AE0" w:rsidRDefault="00380AE0" w:rsidP="00380AE0">
+                            <w:bookmarkStart w:id="4" w:name="_M670445567"/>
+                            <w:bookmarkEnd w:id="4"/>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="00A83218">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>wysyłka na adres do doręczeń elektronicznych</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="22C0C9C8" w14:textId="5909CB6E" w:rsidR="00380AE0" w:rsidRDefault="00380AE0" w:rsidP="00F07168">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="337"/>
         <w:gridCol w:w="8489"/>
         <w:gridCol w:w="813"/>
       </w:tblGrid>
       <w:tr w:rsidR="00607192" w14:paraId="20E5D68C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="337" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BFFE682" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
+          <w:p w14:paraId="5BFFE682" w14:textId="00186DCD" w:rsidR="00607192" w:rsidRDefault="00380AE0" w:rsidP="00F07168">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>E</w:t>
+              <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8489" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="033AF08F" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="-1985"/>
                 <w:tab w:val="left" w:pos="33"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="33" w:hanging="33"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
@@ -1409,86 +2447,86 @@
               <w:tabs>
                 <w:tab w:val="center" w:pos="-1985"/>
                 <w:tab w:val="left" w:pos="33"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8489" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="514F7C7F" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
+          <w:p w14:paraId="514F7C7F" w14:textId="1679AAF3" w:rsidR="00607192" w:rsidRDefault="001F34DC" w:rsidP="00F07168">
             <w:pPr>
               <w:framePr w:hSpace="141" w:wrap="auto" w:vAnchor="text" w:hAnchor="margin" w:y="177"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="-1985"/>
                 <w:tab w:val="left" w:pos="33"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="001F34DC">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">listę nieruchomości objętych inwestycją (przeznaczonych na pas drogowy oraz niezbędnych </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F34DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>dla obiektów i robót budowlanych</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>), działek podlegających podziałowi oraz działek przeznaczonych do przejęcia, z podaniem jednostki samorządu, na rzecz której przechodzi własność nieruchomości</w:t>
+            <w:r w:rsidRPr="001F34DC">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>), nieruchomości podlegających podziałowi, nieruchomości przeznaczonych do przejęcia, z podaniem jednostki, na rzecz której przechodzi własność nieruchomości oraz  nieruchomości, z których korzystanie będzie ograniczone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="813" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7167E641" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="-1985"/>
                 <w:tab w:val="left" w:pos="33"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="33" w:hanging="33"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
@@ -1524,71 +2562,71 @@
               <w:tabs>
                 <w:tab w:val="center" w:pos="-1985"/>
                 <w:tab w:val="left" w:pos="33"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8489" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="487CCC78" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
+          <w:p w14:paraId="487CCC78" w14:textId="27C2DD17" w:rsidR="00607192" w:rsidRDefault="001F34DC" w:rsidP="00F07168">
             <w:pPr>
               <w:framePr w:hSpace="141" w:wrap="auto" w:vAnchor="text" w:hAnchor="margin" w:y="177"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="-1985"/>
                 <w:tab w:val="left" w:pos="33"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>analizę powiązania drogi z innymi drogami publicznymi</w:t>
+            <w:r w:rsidRPr="001F34DC">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>analizę powiązania drogi z innymi drogami publicznymi (z podaniem kategorii, numerów  oraz klas technicznych tych dróg)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="813" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76BCF0AE" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="-1985"/>
                 <w:tab w:val="left" w:pos="33"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="33" w:hanging="33"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
@@ -1824,72 +2862,72 @@
               <w:tabs>
                 <w:tab w:val="center" w:pos="-1985"/>
                 <w:tab w:val="left" w:pos="33"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8489" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EAEA6E3" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="002F565D" w:rsidP="00F07168">
+          <w:p w14:paraId="1EAEA6E3" w14:textId="597990C6" w:rsidR="00607192" w:rsidRDefault="002F565D" w:rsidP="00F07168">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="-1985"/>
                 <w:tab w:val="left" w:pos="33"/>
                 <w:tab w:val="left" w:pos="70"/>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Projektu zagospodarowania działki lub terenu oraz projekt architektoniczno-budowlany wraz z opiniami, uzgodnieniami, pozwoleniami, sprawdzeniami i innymi dokumentami wymaganymi przepisami szczególnymi, z:</w:t>
+              <w:t>Projekt zagospodarowania działki lub terenu oraz projekt architektoniczno-budowlany wraz z opiniami, uzgodnieniami, pozwoleniami, sprawdzeniami i innymi dokumentami wymaganymi przepisami szczególnymi, z:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D452350" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="-1985"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="524" w:right="57" w:hanging="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -1912,551 +2950,848 @@
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="-1985"/>
                 <w:tab w:val="left" w:pos="33"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="33" w:hanging="33"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00607192" w14:paraId="465FA954" w14:textId="77777777">
+      <w:tr w:rsidR="001F34DC" w14:paraId="465FA954" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="337" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63A870CA" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
+          <w:p w14:paraId="63A870CA" w14:textId="77777777" w:rsidR="001F34DC" w:rsidRDefault="001F34DC" w:rsidP="001F34DC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="-1985"/>
                 <w:tab w:val="left" w:pos="33"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8489" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FFBE819" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
+          <w:p w14:paraId="4FFBE819" w14:textId="24FC5C08" w:rsidR="001F34DC" w:rsidRPr="001F34DC" w:rsidRDefault="001F34DC" w:rsidP="001F34DC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="-1985"/>
                 <w:tab w:val="left" w:pos="33"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>opinie Zarządu Województwa Dolnośląskiego, Prezydenta Miasta Wrocławia lub potwierdzenie wystąpienia o te opinie</w:t>
+            <w:r w:rsidRPr="001F34DC">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>W przypadku gdy wniosek dotyczy również drogi krajowej, wojewódzkiej – elementy wymienione w art. 11d ust 7a-7b ustawy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="813" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E03E472" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
+          <w:p w14:paraId="0E03E472" w14:textId="77777777" w:rsidR="001F34DC" w:rsidRDefault="001F34DC" w:rsidP="001F34DC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="-1985"/>
                 <w:tab w:val="left" w:pos="33"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="33" w:hanging="33"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00607192" w14:paraId="474EC817" w14:textId="77777777">
+      <w:tr w:rsidR="001F34DC" w14:paraId="474EC817" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="337" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EEFD308" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
+          <w:p w14:paraId="5EEFD308" w14:textId="77777777" w:rsidR="001F34DC" w:rsidRDefault="001F34DC" w:rsidP="001F34DC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="-1985"/>
                 <w:tab w:val="left" w:pos="33"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8489" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="317FB9BE" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
+          <w:p w14:paraId="317FB9BE" w14:textId="7FC36F98" w:rsidR="001F34DC" w:rsidRPr="001F34DC" w:rsidRDefault="001F34DC" w:rsidP="001F34DC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="-1985"/>
                 <w:tab w:val="left" w:pos="33"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>opinie, uzgodnienia, pozwolenia bądź stanowiska właściwych organów, jeżeli są wymagane lub potwierdzenie wystąpienia o te opinie</w:t>
+            <w:r w:rsidRPr="001F34DC">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>W przypadku, gdy dla inwestycji wydano decyzję o środowiskowych uwarunkowaniach z udziałem społeczeństwa – załącznik graficzny określający przewidywany teren, na którym będzie realizowane przedsięwzięcie, oraz przewidywany obszar, na który będzie oddziaływać przedsięwzięcie, o ile był wymagany</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="813" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C056DB7" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
+          <w:p w14:paraId="0C056DB7" w14:textId="77777777" w:rsidR="001F34DC" w:rsidRDefault="001F34DC" w:rsidP="001F34DC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="-1985"/>
                 <w:tab w:val="left" w:pos="33"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="33" w:hanging="33"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00607192" w14:paraId="500DD241" w14:textId="77777777">
+      <w:tr w:rsidR="001F34DC" w14:paraId="500DD241" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="337" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="345F068E" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
+          <w:p w14:paraId="345F068E" w14:textId="77777777" w:rsidR="001F34DC" w:rsidRDefault="001F34DC" w:rsidP="001F34DC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="-1985"/>
                 <w:tab w:val="left" w:pos="33"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8489" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C8B3427" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
+          <w:p w14:paraId="3C8B3427" w14:textId="09145FB1" w:rsidR="001F34DC" w:rsidRPr="001F34DC" w:rsidRDefault="001F34DC" w:rsidP="001F34DC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="-1985"/>
                 <w:tab w:val="left" w:pos="33"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>decyzje administracyjne wymagane przepisami odrębnymi (np.: decyzja o środowiskowych uwarunkowaniach, pozwolenie wodnoprawne)</w:t>
+            <w:r w:rsidRPr="001F34DC">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Opinie Zarządu Województwa Dolnośląskiego, Prezydenta Wrocławia lub potwierdzenie wystąpienia o te opinie (jeśli wniosek dotyczy obszaru sąsiedniego powiatu – także starosty tego powiatu oraz wójta/burmistrza gminy położonej na tym obszarze) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="813" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="435C8958" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
+          <w:p w14:paraId="435C8958" w14:textId="77777777" w:rsidR="001F34DC" w:rsidRDefault="001F34DC" w:rsidP="001F34DC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="-1985"/>
                 <w:tab w:val="left" w:pos="33"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="33" w:hanging="33"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00607192" w14:paraId="641621AA" w14:textId="77777777">
+      <w:tr w:rsidR="001F34DC" w14:paraId="641621AA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="337" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D47E6EC" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
+          <w:p w14:paraId="3D47E6EC" w14:textId="77777777" w:rsidR="001F34DC" w:rsidRDefault="001F34DC" w:rsidP="001F34DC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="-1985"/>
                 <w:tab w:val="left" w:pos="33"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8489" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A72C760" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
+          <w:p w14:paraId="0A72C760" w14:textId="5929D722" w:rsidR="001F34DC" w:rsidRPr="001F34DC" w:rsidRDefault="001F34DC" w:rsidP="001F34DC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="-1985"/>
                 <w:tab w:val="left" w:pos="33"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-              <w:t>PB-5</w:t>
+            <w:r w:rsidRPr="001F34DC">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>opinie, uzgodnienia, pozwolenia bądź stanowiska właściwych organów wymienionych w art. 11d ust. 8 ustawy, jeżeli są wymagane lub potwierdzenie wystąpienia o te opinie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="813" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="705766F8" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
+          <w:p w14:paraId="705766F8" w14:textId="77777777" w:rsidR="001F34DC" w:rsidRDefault="001F34DC" w:rsidP="001F34DC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="-1985"/>
                 <w:tab w:val="left" w:pos="33"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="33" w:hanging="33"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00607192" w14:paraId="482D1783" w14:textId="77777777">
+      <w:tr w:rsidR="001F34DC" w14:paraId="482D1783" w14:textId="77777777" w:rsidTr="001F34DC">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="337" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
-              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4016746A" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
+          <w:p w14:paraId="4016746A" w14:textId="77777777" w:rsidR="001F34DC" w:rsidRDefault="001F34DC" w:rsidP="001F34DC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="-1985"/>
                 <w:tab w:val="left" w:pos="33"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8489" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="387CD170" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
+          <w:p w14:paraId="387CD170" w14:textId="6B364A28" w:rsidR="001F34DC" w:rsidRPr="001F34DC" w:rsidRDefault="001F34DC" w:rsidP="001F34DC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="-1985"/>
                 <w:tab w:val="left" w:pos="33"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001F34DC">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>decyzje administracyjne wymagane przepisami odrębnymi (np.: decyzja o środowiskowych uwarunkowaniach, pozwolenie wodnoprawne, zwolnienie z zakazów obowiązujących w odniesieniu do wałów przeciwpowodziowych)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="813" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="277B81BE" w14:textId="77777777" w:rsidR="001F34DC" w:rsidRDefault="001F34DC" w:rsidP="001F34DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="-1985"/>
+                <w:tab w:val="left" w:pos="33"/>
+              </w:tabs>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="33" w:hanging="33"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F34DC" w14:paraId="2032899F" w14:textId="77777777" w:rsidTr="001F34DC">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56AC02AB" w14:textId="77777777" w:rsidR="001F34DC" w:rsidRDefault="001F34DC" w:rsidP="001F34DC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="-1985"/>
+                <w:tab w:val="left" w:pos="33"/>
+              </w:tabs>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8489" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FEF3A68" w14:textId="1CC7D8CB" w:rsidR="001F34DC" w:rsidRPr="001F34DC" w:rsidRDefault="001F34DC" w:rsidP="001F34DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="-1985"/>
+                <w:tab w:val="left" w:pos="33"/>
+              </w:tabs>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F34DC">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">oświadczenie o posiadanym prawie do dysponowania nieruchomością na cele budowlane - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F34DC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dla działek poza planowanym pasem drogowym oraz dla działek już stanowiących pasy drogowe dróg publicznych - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F34DC">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">formularz </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F34DC">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>PB-5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="813" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37A06AEB" w14:textId="77777777" w:rsidR="001F34DC" w:rsidRDefault="001F34DC" w:rsidP="001F34DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="-1985"/>
+                <w:tab w:val="left" w:pos="33"/>
+              </w:tabs>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="33" w:hanging="33"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F34DC" w14:paraId="52AD74AD" w14:textId="77777777" w:rsidTr="001F34DC">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="042D888E" w14:textId="77777777" w:rsidR="001F34DC" w:rsidRDefault="001F34DC" w:rsidP="001F34DC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="-1985"/>
+                <w:tab w:val="left" w:pos="33"/>
+              </w:tabs>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8489" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61DC71F8" w14:textId="39D4ABC1" w:rsidR="001F34DC" w:rsidRPr="001F34DC" w:rsidRDefault="001F34DC" w:rsidP="001F34DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="-1985"/>
+                <w:tab w:val="left" w:pos="33"/>
+              </w:tabs>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F34DC">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">pełnomocnictwo udzielone osobie fizycznej działającej w imieniu inwestora – zarządcy drogi </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="813" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="610D34BF" w14:textId="77777777" w:rsidR="001F34DC" w:rsidRDefault="001F34DC" w:rsidP="001F34DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="-1985"/>
+                <w:tab w:val="left" w:pos="33"/>
+              </w:tabs>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="33" w:hanging="33"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F34DC" w14:paraId="05331652" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73DE86E8" w14:textId="77777777" w:rsidR="001F34DC" w:rsidRDefault="001F34DC" w:rsidP="00F07168">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="-1985"/>
+                <w:tab w:val="left" w:pos="33"/>
+              </w:tabs>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8489" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AEA68BE" w14:textId="11CBCADB" w:rsidR="001F34DC" w:rsidRDefault="005D240E" w:rsidP="00F07168">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="-1985"/>
+                <w:tab w:val="left" w:pos="33"/>
+              </w:tabs>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F34DC">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Projekt stałej organizacji ruchu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="813" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="277B81BE" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
+          <w:p w14:paraId="4DC1219B" w14:textId="77777777" w:rsidR="001F34DC" w:rsidRDefault="001F34DC" w:rsidP="00F07168">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="-1985"/>
                 <w:tab w:val="left" w:pos="33"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="33" w:hanging="33"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="04EBCCFE" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6523DBED" w14:textId="77777777" w:rsidR="00192611" w:rsidRDefault="00192611" w:rsidP="00F07168">
       <w:pPr>
@@ -2556,63 +3891,63 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="2189"/>
         <w:gridCol w:w="7110"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A47ACB" w:rsidRPr="008405B2" w14:paraId="04438BDC" w14:textId="77777777" w:rsidTr="00FF52B8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A040402" w14:textId="77777777" w:rsidR="00A47ACB" w:rsidRPr="008405B2" w:rsidRDefault="00A47ACB" w:rsidP="00F07168">
+          <w:p w14:paraId="5A040402" w14:textId="1E00592F" w:rsidR="00A47ACB" w:rsidRPr="008405B2" w:rsidRDefault="000F176C" w:rsidP="00F07168">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008405B2">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>F</w:t>
+              <w:t>G</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9408" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="671AA547" w14:textId="77777777" w:rsidR="00A47ACB" w:rsidRPr="008405B2" w:rsidRDefault="00A47ACB" w:rsidP="00F07168">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008405B2">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
@@ -2739,102 +4074,69 @@
             <w:pPr>
               <w:pStyle w:val="Inne0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="301"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:hanging="2880"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D90EA4">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>przez e-mail:</w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidRPr="00D90EA4">
                 <w:rPr>
                   <w:rStyle w:val="Inne"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:r w:rsidRPr="00D90EA4">
                 <w:rPr>
                   <w:rStyle w:val="Inne"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="en-US" w:eastAsia="en-US"/>
                 </w:rPr>
-                <w:t>waz@</w:t>
-[...32 lines deleted...]
-                <w:t>.wroc.pl</w:t>
+                <w:t>waz@um.wroc.pl</w:t>
               </w:r>
               <w:r w:rsidRPr="00D90EA4">
                 <w:rPr>
                   <w:rStyle w:val="Inne"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="en-US" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="7413324D" w14:textId="77777777" w:rsidR="00A47ACB" w:rsidRPr="003E671B" w:rsidRDefault="00A47ACB" w:rsidP="00F07168">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="301"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="288" w:lineRule="auto"/>
@@ -2954,154 +4256,209 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47ACB">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kategorie odnośnych danych osobowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7193" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6280D4C5" w14:textId="77777777" w:rsidR="00A47ACB" w:rsidRPr="003B1723" w:rsidRDefault="00A47ACB" w:rsidP="00F07168">
+          <w:p w14:paraId="6280D4C5" w14:textId="21B1653C" w:rsidR="00A47ACB" w:rsidRPr="003B1723" w:rsidRDefault="00636B71" w:rsidP="00F07168">
             <w:pPr>
               <w:pStyle w:val="Inne0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D90EA4">
+            <w:r w:rsidRPr="00636B71">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Dane osobowe wnioskodawcy lub pełnomocnika: imię i nazwisko, adres zamieszkania lub adres do korespondencji, inne dane kontaktowe.</w:t>
+              <w:t>Dane osobowe wnioskodawcy lub pełnomocnika: imię i nazwisko, adres zamieszkania lub adres do korespondencji, adres do doręczeń elektronicznych, pesel, inne dane kontaktowe.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A47ACB" w:rsidRPr="00341E6D" w14:paraId="18B46A38" w14:textId="77777777" w:rsidTr="00FF52B8">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2553" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6405F5C9" w14:textId="77777777" w:rsidR="00A47ACB" w:rsidRPr="00A47ACB" w:rsidRDefault="00A47ACB" w:rsidP="00F07168">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47ACB">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Podstawa prawna przetwarzania danych osobowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7193" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53B31834" w14:textId="77777777" w:rsidR="00A47ACB" w:rsidRPr="003E671B" w:rsidRDefault="00A47ACB" w:rsidP="00F07168">
+          <w:p w14:paraId="53B31834" w14:textId="52341FDC" w:rsidR="00A47ACB" w:rsidRPr="003E671B" w:rsidRDefault="00A47ACB" w:rsidP="00F07168">
             <w:pPr>
               <w:suppressLineNumbers/>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D90EA4">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Będziemy przetwarzać Pani/Pana dane osobowe na podstawie przepisów prawa, w szczególności ustawy z dnia: 14 czerwca 1960 r. Kodeks postępowania administracyjnego; 7 lipca 1994 r. Prawo budowlane; 27 marca 2003 r. o planowaniu i zagospodarowaniu przestrzennym; 10 kwietnia 2003 r. o szczególnych zasadach przygotowania i realizacji inwestycji w zakresie dróg publicznych; 24 czerwca 1994 r. o własności lokali; 5 czerwca 1998 r. o</w:t>
+              <w:t>Będziemy przetwarzać Pani/Pana dane osobowe na podstawie przepisów prawa, w szczególności ustawy z dnia: 14 czerwca 1960 r. Kodeks postępowania administracyjnego; 7 lipca 1994 r. Prawo budowlane; 27 marca 2003 r. o planowaniu i zagospodarowaniu przestrzennym; 10</w:t>
+            </w:r>
+            <w:r w:rsidR="003B1137">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D90EA4">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>kwietnia 2003 r. o szczególnych zasadach przygotowania i realizacji inwestycji w zakresie dróg publicznych; 24 czerwca 1994 r. o własności lokali; 5 czerwca 1998 r. o</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D90EA4">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>samorządzie powiatowym.</w:t>
+              <w:t>samorządzie powiatowym</w:t>
+            </w:r>
+            <w:r w:rsidR="00A75BD8">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidR="00636B71" w:rsidRPr="00636B71">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>18 listopada 2020 r. o</w:t>
+            </w:r>
+            <w:r w:rsidR="00636B71">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00636B71" w:rsidRPr="00636B71">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>doręczeniach elektronicznych</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D90EA4">
+              <w:rPr>
+                <w:rStyle w:val="Inne"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A47ACB" w:rsidRPr="00341E6D" w14:paraId="3DEE87C0" w14:textId="77777777" w:rsidTr="00FF52B8">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2553" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C5BAC53" w14:textId="77777777" w:rsidR="00A47ACB" w:rsidRPr="00A47ACB" w:rsidRDefault="00A47ACB" w:rsidP="00F07168">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
@@ -3324,50 +4681,51 @@
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="734997E3" w14:textId="77777777" w:rsidR="00A47ACB" w:rsidRPr="00A47ACB" w:rsidRDefault="00A47ACB" w:rsidP="00F07168">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47ACB">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Prawa związane z przetwarzaniem danych osobowych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7193" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6954DEC4" w14:textId="77777777" w:rsidR="00A47ACB" w:rsidRPr="00D90EA4" w:rsidRDefault="00A47ACB" w:rsidP="00F07168">
             <w:pPr>
               <w:pStyle w:val="Inne0"/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D90EA4">
@@ -3573,51 +4931,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78182433" w14:textId="77777777" w:rsidR="00A47ACB" w:rsidRPr="00D90EA4" w:rsidRDefault="00A47ACB" w:rsidP="00F07168">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D90EA4">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>W przypadku nieprawidłowości przy przetwarzaniu Pani/Pana danych osobowych, przysługuje Pani/Panu także prawo wniesienia skargi do organu nadzorczego zajmującego się ochroną danych osobowych, tj. Prezesa Urzędu Ochrony Danych Osobowych. Dane dotyczące możliwych form kontaktu:</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidRPr="00D90EA4">
                 <w:rPr>
                   <w:rStyle w:val="Hipercze"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="en-US" w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>https://uodo.gov.pl/pl/p/kontakt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00D90EA4">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A47ACB" w:rsidRPr="00341E6D" w14:paraId="0797FC11" w14:textId="77777777" w:rsidTr="00FF52B8">
         <w:trPr>
           <w:cantSplit/>
@@ -3753,74 +5111,58 @@
             <w:pPr>
               <w:pStyle w:val="Inne0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="301"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000869E1">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">przez e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidRPr="000869E1">
                 <w:rPr>
                   <w:rStyle w:val="Hipercze"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:t>iod@um.</w:t>
-[...15 lines deleted...]
-                <w:t>roc.pl</w:t>
+                <w:t>iod@um.wroc.pl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="000869E1">
               <w:rPr>
                 <w:rStyle w:val="Inne"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32DA9BCE" w14:textId="77777777" w:rsidR="00A47ACB" w:rsidRPr="00C43B8B" w:rsidRDefault="00A47ACB" w:rsidP="00F07168">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:suppressLineNumbers/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="301"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:hanging="2880"/>
@@ -3964,89 +5306,221 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00035B13">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Data oraz czytelny podpis inwestora lub osoby upoważnionej do działania w jego imieniu </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="63A8F50E" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192" w:rsidP="00F07168">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00607192">
-      <w:headerReference w:type="even" r:id="rId10"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="794" w:right="1134" w:bottom="794" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2D720C48" w14:textId="77777777" w:rsidR="00183BDF" w:rsidRDefault="00183BDF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="48D31D49" w14:textId="77777777" w:rsidR="00183BDF" w:rsidRDefault="00183BDF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
+  <w:endnote w:id="1">
+    <w:p w14:paraId="115527C9" w14:textId="44AEF076" w:rsidR="00380AE0" w:rsidRDefault="00380AE0">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk218762392"/>
+      <w:r w:rsidRPr="00380AE0">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Ad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>res do doręczeń elektronicznych należy podać jeżeli wnioskodawca</w:t>
+      </w:r>
+      <w:r w:rsidR="000F176C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="000F176C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>pełnomocnik go posiada</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="2">
+    <w:p w14:paraId="577AA493" w14:textId="62754359" w:rsidR="00380AE0" w:rsidRDefault="00380AE0">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00380AE0">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2755">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>eobowiązkowe</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="3">
+    <w:p w14:paraId="5C45DB84" w14:textId="3BF50221" w:rsidR="00380AE0" w:rsidRDefault="00380AE0">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk218763057"/>
+      <w:r w:rsidRPr="007A00A8">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Na pisemne żądanie wnioskodawcy istnieje możliwość osobistego odbioru dokumentów w okresie do 3 dni po ich zarejestrowaniu. Po tym terminie dokumenty będę przekazywane drogą pocztową na adres wskazany we wniosku</w:t>
+      </w:r>
+      <w:r w:rsidR="00724225">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+  </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -4080,56 +5554,62 @@
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Mono">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:altName w:val="Tahoma"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="6E52FA03" w14:textId="77777777" w:rsidR="000F3EC7" w:rsidRDefault="000F3EC7">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="5110B61B" w14:textId="77777777" w:rsidR="00607192" w:rsidRDefault="00607192">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="4020"/>
         <w:tab w:val="center" w:pos="4639"/>
       </w:tabs>
       <w:spacing w:before="120"/>
       <w:ind w:right="357"/>
@@ -7068,141 +8548,153 @@
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:val="bestFit" w:percent="225"/>
   <w:embedSystemFonts/>
   <w:mirrorMargins/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00607192"/>
     <w:rsid w:val="00035B13"/>
     <w:rsid w:val="00052B8A"/>
     <w:rsid w:val="00062DA6"/>
     <w:rsid w:val="000869E1"/>
+    <w:rsid w:val="000C77DE"/>
+    <w:rsid w:val="000F176C"/>
     <w:rsid w:val="000F3EC7"/>
     <w:rsid w:val="001341F4"/>
     <w:rsid w:val="00145FB4"/>
     <w:rsid w:val="00183BDF"/>
     <w:rsid w:val="00192611"/>
+    <w:rsid w:val="001F34DC"/>
     <w:rsid w:val="001F3A97"/>
     <w:rsid w:val="00276EC3"/>
     <w:rsid w:val="00292B79"/>
     <w:rsid w:val="002C2163"/>
     <w:rsid w:val="002F565D"/>
     <w:rsid w:val="0032514C"/>
     <w:rsid w:val="00341E6D"/>
+    <w:rsid w:val="00380AE0"/>
     <w:rsid w:val="003A30C3"/>
+    <w:rsid w:val="003B1137"/>
     <w:rsid w:val="003B1723"/>
     <w:rsid w:val="003E671B"/>
     <w:rsid w:val="0047703F"/>
     <w:rsid w:val="0048545C"/>
     <w:rsid w:val="004A00B9"/>
     <w:rsid w:val="004A7C32"/>
     <w:rsid w:val="004C120C"/>
     <w:rsid w:val="004C3FF4"/>
     <w:rsid w:val="004E594D"/>
     <w:rsid w:val="004E6397"/>
     <w:rsid w:val="005A1490"/>
+    <w:rsid w:val="005D240E"/>
     <w:rsid w:val="005D6524"/>
     <w:rsid w:val="00607192"/>
     <w:rsid w:val="0062746B"/>
+    <w:rsid w:val="00636B71"/>
     <w:rsid w:val="00675D6F"/>
     <w:rsid w:val="006B55F4"/>
+    <w:rsid w:val="00724225"/>
     <w:rsid w:val="007C5982"/>
     <w:rsid w:val="008405B2"/>
     <w:rsid w:val="008505C1"/>
     <w:rsid w:val="0087364D"/>
     <w:rsid w:val="009A4413"/>
     <w:rsid w:val="00A43DEE"/>
     <w:rsid w:val="00A47ACB"/>
     <w:rsid w:val="00A55ACB"/>
+    <w:rsid w:val="00A75BD8"/>
     <w:rsid w:val="00A96139"/>
     <w:rsid w:val="00AD2BD0"/>
     <w:rsid w:val="00B15062"/>
     <w:rsid w:val="00BA34E0"/>
     <w:rsid w:val="00C25BE6"/>
     <w:rsid w:val="00C37B47"/>
     <w:rsid w:val="00C43B8B"/>
     <w:rsid w:val="00CC7D33"/>
     <w:rsid w:val="00CF36E4"/>
     <w:rsid w:val="00D16FA0"/>
+    <w:rsid w:val="00D84193"/>
     <w:rsid w:val="00D90EA4"/>
     <w:rsid w:val="00DB7C84"/>
     <w:rsid w:val="00E05E90"/>
     <w:rsid w:val="00E07CEA"/>
     <w:rsid w:val="00E30FF4"/>
     <w:rsid w:val="00E33D86"/>
     <w:rsid w:val="00E347DB"/>
     <w:rsid w:val="00E66A77"/>
     <w:rsid w:val="00EE5E46"/>
+    <w:rsid w:val="00EF5826"/>
     <w:rsid w:val="00F016E4"/>
     <w:rsid w:val="00F07168"/>
     <w:rsid w:val="00F649A6"/>
     <w:rsid w:val="00FE5CEE"/>
     <w:rsid w:val="00FF2274"/>
     <w:rsid w:val="00FF52B8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
@@ -8239,62 +9731,128 @@
     <w:name w:val="Inne"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="Inne"/>
     <w:rsid w:val="00A47ACB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UyteHipercze">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000869E1"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisukocowego">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstprzypisukocowegoZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00380AE0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisukocowegoZnak">
+    <w:name w:val="Tekst przypisu końcowego Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstprzypisukocowego"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00380AE0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisukocowego">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00380AE0"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisudolnego">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstprzypisudolnegoZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00380AE0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
+    <w:name w:val="Tekst przypisu dolnego Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstprzypisudolnego"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00380AE0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00380AE0"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uodo.gov.pl/pl/p/kontakt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wab@um.wroc.pl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod@um.wroc.pl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wab@um.wroc.pl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iod@um.wroc.pl" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uodo.gov.pl/pl/p/kontakt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8536,60 +10094,91 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56DB10D2-77B9-43B9-9069-C804F4EE086A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>6107</Characters>
+  <Pages>4</Pages>
+  <Words>1026</Words>
+  <Characters>7274</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>203</Lines>
-  <Paragraphs>107</Paragraphs>
+  <Lines>60</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Tytuł</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>B1 Wniosek o zezwolenie na realizację inwestycji drogowej</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>HOME</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6857</CharactersWithSpaces>
+  <CharactersWithSpaces>8284</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>B1 Wniosek o zezwolenie na realizację inwestycji drogowej</dc:title>
   <dc:subject>Zezwolenie na realizację inwestycji</dc:subject>
   <dc:creator>XYZ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>