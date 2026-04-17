--- v0 (2025-10-07)
+++ v1 (2026-04-17)
@@ -5,4790 +5,4220 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:tbl>
-[...2 lines deleted...]
-        <w:tblW w:w="0" w:type="auto"/>
+    <w:p w14:paraId="3394151C" w14:textId="77777777" w:rsidR="003D00A4" w:rsidRPr="00A90434" w:rsidRDefault="003D00A4" w:rsidP="00E84F5D">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:before="0" w:after="120" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:tblBorders>
-[...114 lines deleted...]
-      <w:r w:rsidRPr="00D3640E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="17"/>
-[...8 lines deleted...]
-          <w:szCs w:val="17"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk56514854"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ZGŁOSZENIE</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="52FAA525" w14:textId="09519BDA" w:rsidR="003D00A4" w:rsidRPr="00A90434" w:rsidRDefault="003D00A4" w:rsidP="00E84F5D">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:before="0" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD61A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">budowy lub </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>przebudowy budynku mieszkalnego jednorodzinnego</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="749E4B57" w14:textId="1AD4ACB3" w:rsidR="003D00A4" w:rsidRPr="00A90434" w:rsidRDefault="003D00A4" w:rsidP="00E84F5D">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:before="0" w:after="120" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90434">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(PB-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90434">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77BD2CB5" w14:textId="3DEDD705" w:rsidR="003D00A4" w:rsidRDefault="003D00A4" w:rsidP="00E84F5D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="60" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Podstawa prawna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="009A49BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rt. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ust. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w zw</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>. z ust. 4d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ustawy z dnia 7 lipca 1994 r. – Prawo budowlane (Dz. U. z 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00E84F5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>r. poz. 418</w:t>
+      </w:r>
+      <w:r w:rsidR="00B71E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C66CB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D3640E" w:rsidRPr="00D3640E">
-[...192 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00FE61AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>1080</w:t>
+      </w:r>
+      <w:r w:rsidR="00531D43">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B71E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1535</w:t>
+      </w:r>
+      <w:r w:rsidR="00531D43">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, 1673 i 1847</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E4B3035" w14:textId="77777777" w:rsidR="005D1BBA" w:rsidRPr="00D70533" w:rsidRDefault="005D1BBA" w:rsidP="00E84F5D">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF765E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk39484571"/>
+      <w:r w:rsidRPr="00D70533">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Imię i nazwisko lub nazwa:</w:t>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>1. ORGAN ADMINISTRACJI ARCHITEKTONICZNO-BUDOWLANEJ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="744167B4" w14:textId="77777777" w:rsidR="00E84F5D" w:rsidRPr="00A11D02" w:rsidRDefault="00E84F5D" w:rsidP="00E84F5D">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal3"/>
+        <w:spacing w:before="120" w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk39476603"/>
+      <w:r w:rsidRPr="00A11D02">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nazwa: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A11D02">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Prezydent Wrocławia, Wydział Architektury i Zabytków Urzędu Miejskiego Wrocławia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C345097" w14:textId="77777777" w:rsidR="00E84F5D" w:rsidRPr="00A11D02" w:rsidRDefault="00E84F5D" w:rsidP="00E84F5D">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal3"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A11D02">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pl. Nowy Targ 1-8, 50-141 Wrocław</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE10F53" w14:textId="13F969EF" w:rsidR="007768E7" w:rsidRPr="00D70533" w:rsidRDefault="007768E7" w:rsidP="00325840">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF765E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D70533">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kraj: </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>2.1. DANE INWESTORA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D70533">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:endnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00D70533">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2115BE1E" w14:textId="77777777" w:rsidR="007768E7" w:rsidRPr="00CD61A6" w:rsidRDefault="007768E7" w:rsidP="009A49BD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD61A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Imię i nazwisko lub nazwa:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A2B4C01" w14:textId="77777777" w:rsidR="007768E7" w:rsidRPr="00CD61A6" w:rsidRDefault="007768E7" w:rsidP="007768E7">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD61A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kraj:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A0FAAAA" w14:textId="77777777" w:rsidR="007768E7" w:rsidRPr="00CD61A6" w:rsidRDefault="007768E7" w:rsidP="007768E7">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD61A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Województwo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56130F9A" w14:textId="77777777" w:rsidR="007768E7" w:rsidRPr="00CD61A6" w:rsidRDefault="007768E7" w:rsidP="007768E7">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD61A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Powiat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="344A6A9A" w14:textId="77777777" w:rsidR="007768E7" w:rsidRPr="00CD61A6" w:rsidRDefault="007768E7" w:rsidP="007768E7">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD61A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gmina:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25E85FC0" w14:textId="77777777" w:rsidR="007768E7" w:rsidRPr="00CD61A6" w:rsidRDefault="007768E7" w:rsidP="007768E7">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD61A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ulica:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EAE1F5E" w14:textId="77777777" w:rsidR="007768E7" w:rsidRPr="00CD61A6" w:rsidRDefault="007768E7" w:rsidP="007768E7">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD61A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr domu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F63216" w14:textId="77777777" w:rsidR="007768E7" w:rsidRPr="00CD61A6" w:rsidRDefault="007768E7" w:rsidP="007768E7">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD61A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr lokalu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77EC6721" w14:textId="77777777" w:rsidR="007768E7" w:rsidRPr="00CD61A6" w:rsidRDefault="007768E7" w:rsidP="007768E7">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD61A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Miejscowość:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="433D67D5" w14:textId="77777777" w:rsidR="007768E7" w:rsidRPr="00CD61A6" w:rsidRDefault="007768E7" w:rsidP="007768E7">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD61A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kod pocztowy:</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk188128703"/>
+    </w:p>
+    <w:p w14:paraId="25C5202F" w14:textId="77777777" w:rsidR="007768E7" w:rsidRPr="00CD61A6" w:rsidRDefault="007768E7" w:rsidP="007768E7">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD61A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>E-mail (nieobowiązkowo):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18CE26A4" w14:textId="167081B2" w:rsidR="00ED00C4" w:rsidRDefault="007768E7" w:rsidP="007768E7">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD61A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr tel. (nieobowiązkowo)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00CD61A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="635925B1" w14:textId="31644A93" w:rsidR="007768E7" w:rsidRPr="00D70533" w:rsidRDefault="007768E7" w:rsidP="00325840">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk39475881"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk39476049"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00D70533">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Województwo: </w:t>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>2.2. DANE INWESTORA (DO KORESPONDENCJI)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D70533">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E07F33B" w14:textId="77777777" w:rsidR="007768E7" w:rsidRPr="00E175E7" w:rsidRDefault="007768E7" w:rsidP="00325840">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Wypełnia się, jeżeli adres do korespondencji inwestora jest inny niż wskazany w pkt 2.1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="420B08E8" w14:textId="2ED160A4" w:rsidR="007768E7" w:rsidRPr="00172072" w:rsidRDefault="007768E7" w:rsidP="009A49BD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kraj:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C618A77" w14:textId="7AC691B9" w:rsidR="007768E7" w:rsidRPr="00172072" w:rsidRDefault="007768E7" w:rsidP="007768E7">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Województwo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0509DD70" w14:textId="317545ED" w:rsidR="007768E7" w:rsidRPr="00172072" w:rsidRDefault="007768E7" w:rsidP="007768E7">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Powiat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6680BBDF" w14:textId="7B086079" w:rsidR="007768E7" w:rsidRPr="00172072" w:rsidRDefault="007768E7" w:rsidP="007768E7">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gmina:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B43DF7" w14:textId="0B69F7D3" w:rsidR="007768E7" w:rsidRPr="00172072" w:rsidRDefault="007768E7" w:rsidP="007768E7">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ulica:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64BA1268" w14:textId="7B55027C" w:rsidR="007768E7" w:rsidRPr="00172072" w:rsidRDefault="007768E7" w:rsidP="007768E7">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr domu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51610C5A" w14:textId="074D4F07" w:rsidR="007768E7" w:rsidRPr="00172072" w:rsidRDefault="007768E7" w:rsidP="007768E7">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr lokalu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1323BA1B" w14:textId="3BDD7C4F" w:rsidR="007768E7" w:rsidRPr="00172072" w:rsidRDefault="007768E7" w:rsidP="007768E7">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Miejscowość:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA75661" w14:textId="3AF6C874" w:rsidR="007768E7" w:rsidRPr="00172072" w:rsidRDefault="007768E7" w:rsidP="007768E7">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kod pocztowy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A9BED6E" w14:textId="0F6E6C21" w:rsidR="00DF6E8C" w:rsidRPr="00301AE3" w:rsidRDefault="007768E7" w:rsidP="007768E7">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Powiat: </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adres </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Hlk188121546"/>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>do doręczeń elektronicznych</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:endnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="55FC13E4" w14:textId="0F0723B5" w:rsidR="007768E7" w:rsidRPr="00D70533" w:rsidRDefault="007768E7" w:rsidP="00325840">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D70533">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00406F6A" w:rsidRPr="00D70533">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gmina: </w:t>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>DANE PEŁNOMOCNIKA</w:t>
+      </w:r>
+      <w:r w:rsidR="009A49BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00406F6A" w:rsidRPr="00D70533">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ulica: </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="009A49BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00406F6A" w:rsidRPr="00D70533">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>PEŁNOMOCNIKA DO DORĘCZEŃ</w:t>
+      </w:r>
+      <w:r w:rsidR="00406F6A" w:rsidRPr="00D70533">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D70533">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4293F15D" w14:textId="77777777" w:rsidR="007768E7" w:rsidRPr="00E175E7" w:rsidRDefault="007768E7" w:rsidP="00325840">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Wypełnia się, jeżeli inwestor działa przez pełnomocnika.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="7" w:name="_Hlk57880189"/>
+    <w:p w14:paraId="409F46F7" w14:textId="486B1562" w:rsidR="007768E7" w:rsidRPr="00172072" w:rsidRDefault="00390FB9" w:rsidP="00406F6A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1870132773"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00406F6A">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="007768E7" w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pełnomocnik </w:t>
+      </w:r>
+      <w:r w:rsidR="007768E7" w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007768E7" w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1154490646"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="007768E7" w:rsidRPr="00172072">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="007768E7" w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pełnomocnik do doręczeń</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="397244D4" w14:textId="2874D73E" w:rsidR="007768E7" w:rsidRPr="00172072" w:rsidRDefault="007768E7" w:rsidP="00406F6A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Hlk60938603"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Imię i nazwisko:</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="_Hlk202175775"/>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="6FC73D59" w14:textId="25723BD8" w:rsidR="007768E7" w:rsidRPr="00172072" w:rsidRDefault="007768E7" w:rsidP="00406F6A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kraj:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49897259" w14:textId="2A6E8A89" w:rsidR="007768E7" w:rsidRPr="00172072" w:rsidRDefault="007768E7" w:rsidP="00406F6A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Województwo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38F49347" w14:textId="6DC58508" w:rsidR="007768E7" w:rsidRPr="00172072" w:rsidRDefault="007768E7" w:rsidP="00406F6A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Powiat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19C2E78F" w14:textId="4D8D66E3" w:rsidR="007768E7" w:rsidRPr="00172072" w:rsidRDefault="007768E7" w:rsidP="00406F6A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gmina:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="653A077A" w14:textId="44B0EA5B" w:rsidR="007768E7" w:rsidRPr="00172072" w:rsidRDefault="007768E7" w:rsidP="00406F6A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ulica:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E3DCBCD" w14:textId="521B815F" w:rsidR="007768E7" w:rsidRPr="00172072" w:rsidRDefault="007768E7" w:rsidP="00406F6A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr domu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C07AAD" w14:textId="043EEAF6" w:rsidR="007768E7" w:rsidRPr="00172072" w:rsidRDefault="007768E7" w:rsidP="00406F6A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr lokalu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A2EF46C" w14:textId="7CC8A3D9" w:rsidR="007768E7" w:rsidRPr="00172072" w:rsidRDefault="007768E7" w:rsidP="00406F6A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Miejscowość:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6663A833" w14:textId="3842BCC9" w:rsidR="007768E7" w:rsidRPr="00172072" w:rsidRDefault="007768E7" w:rsidP="00406F6A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kod pocztowy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1838ABFC" w14:textId="735135B8" w:rsidR="007768E7" w:rsidRPr="00172072" w:rsidRDefault="007768E7" w:rsidP="00406F6A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Adres do doręczeń elektronicznych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="512A94E6" w14:textId="0D86D7B9" w:rsidR="007768E7" w:rsidRPr="00172072" w:rsidRDefault="007768E7" w:rsidP="00406F6A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>E-mail (nieobowiązkowo):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FE1982F" w14:textId="57017993" w:rsidR="00ED00C4" w:rsidRPr="00974938" w:rsidRDefault="007768E7" w:rsidP="00406F6A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00172072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr tel. (nieobowiązkowo)</w:t>
+      </w:r>
+      <w:r w:rsidR="00844B55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C76BF45" w14:textId="2023B6EE" w:rsidR="00DF6E8C" w:rsidRPr="00D70533" w:rsidRDefault="007768E7" w:rsidP="00325840">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nr lokalu: </w:t>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Hlk39498299"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00D70533">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>4. RODZAJ ZAMIERZENIA BUDOWLANEGO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="439C09C2" w14:textId="3C812B08" w:rsidR="003E63A8" w:rsidRPr="007768E7" w:rsidRDefault="003E63A8" w:rsidP="00325840">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Należy wskazać właściwe. Jeżeli zamierzenie obejmuje kilka rodzajów robót</w:t>
+      </w:r>
+      <w:r w:rsidR="00242A9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> budowlanych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>, należy wskazać wszystkie właściwe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="542F26E6" w14:textId="56BCF080" w:rsidR="003E63A8" w:rsidRPr="007768E7" w:rsidRDefault="00390FB9" w:rsidP="00325840">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-397203622"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="007768E7">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="007768E7" w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E63A8" w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Budowa nowego budynku/nowych budynków</w:t>
+      </w:r>
+      <w:r w:rsidR="00A864B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF43413" w14:textId="2963539D" w:rsidR="003E63A8" w:rsidRPr="007768E7" w:rsidRDefault="00390FB9" w:rsidP="00325840">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-2052677625"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="007768E7">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="007768E7" w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E63A8" w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Rozbudowa budynku/budynków</w:t>
+      </w:r>
+      <w:r w:rsidR="00A864B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="467E93AB" w14:textId="628B8433" w:rsidR="003E63A8" w:rsidRPr="007768E7" w:rsidRDefault="00390FB9" w:rsidP="00325840">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1590881678"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="007768E7">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="007768E7" w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E63A8" w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Przebudowa budynku/budynków</w:t>
+      </w:r>
+      <w:r w:rsidR="00A864B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00F3EE00" w14:textId="1D5B9463" w:rsidR="003E63A8" w:rsidRPr="007768E7" w:rsidRDefault="00390FB9" w:rsidP="00325840">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1246462849"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="007768E7">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="007768E7" w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E63A8" w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nadbudowa budynku/budynków</w:t>
+      </w:r>
+      <w:r w:rsidR="00A864B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28FE388A" w14:textId="5D58571B" w:rsidR="003E63A8" w:rsidRDefault="00390FB9" w:rsidP="00325840">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="226506347"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="007768E7">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="007768E7" w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E63A8" w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Odbudowa budynku/budynków</w:t>
+      </w:r>
+      <w:r w:rsidR="00A864B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5449020B" w14:textId="5DAD8079" w:rsidR="009E180D" w:rsidRDefault="007768E7" w:rsidP="00325840">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Miejscowość: </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D70533">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>5. PLANOWANY TERMIN ROZPOCZĘCIA ROBÓT BUDOWLANYCH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64268263" w14:textId="34650767" w:rsidR="00325840" w:rsidRDefault="00325840" w:rsidP="00325840">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="271" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22D9C26D" w14:textId="77777777" w:rsidR="00325840" w:rsidRPr="00325840" w:rsidRDefault="00325840" w:rsidP="00325840">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="271" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70171050" w14:textId="2BDCE4F9" w:rsidR="007768E7" w:rsidRPr="00D70533" w:rsidRDefault="007768E7" w:rsidP="00325840">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D70533">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kod pocztowy: </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>6. DANE NIERUCHOMOŚCI (MIEJSCE WYKONYWANIA ROBÓT BUDOWLANYCH)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D70533">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC137ED" w14:textId="77777777" w:rsidR="007768E7" w:rsidRPr="007768E7" w:rsidRDefault="00896357" w:rsidP="009A49BD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Hlk39495882"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Województwo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EF49AC3" w14:textId="77777777" w:rsidR="007768E7" w:rsidRPr="007768E7" w:rsidRDefault="00896357" w:rsidP="007768E7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Powiat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6008C5A0" w14:textId="4B927C7E" w:rsidR="007768E7" w:rsidRPr="007768E7" w:rsidRDefault="00896357" w:rsidP="007768E7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Gmina:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0412014C" w14:textId="77777777" w:rsidR="007768E7" w:rsidRPr="007768E7" w:rsidRDefault="00896357" w:rsidP="007768E7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Ulica:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FEAB007" w14:textId="196FEEA9" w:rsidR="007768E7" w:rsidRPr="007768E7" w:rsidRDefault="00896357" w:rsidP="007768E7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Nr domu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78066634" w14:textId="77777777" w:rsidR="007768E7" w:rsidRPr="007768E7" w:rsidRDefault="00896357" w:rsidP="007768E7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Miejscowość:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E752B4B" w14:textId="500ABB2E" w:rsidR="007768E7" w:rsidRPr="007768E7" w:rsidRDefault="00896357" w:rsidP="007768E7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Kod pocztowy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1182E9EA" w14:textId="48460EF4" w:rsidR="00262806" w:rsidRDefault="00262806" w:rsidP="007768E7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Identyfikator działki ewidencyjnej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:endnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidR="00BA30B1" w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA30B1" w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C15D3BF" w14:textId="0B41C742" w:rsidR="007768E7" w:rsidRPr="00D70533" w:rsidRDefault="007768E7" w:rsidP="00325840">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D70533">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>7. ZAŁĄCZNIKI</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="12" w:name="_Hlk39479671"/>
+    <w:bookmarkStart w:id="13" w:name="_Hlk39490111"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p w14:paraId="77DC5722" w14:textId="3FA23291" w:rsidR="00ED00C4" w:rsidRPr="007768E7" w:rsidRDefault="00390FB9" w:rsidP="00325840">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="60" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1959978414"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="007768E7" w:rsidRPr="00172072">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00AB25F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00ED00C4" w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Oświadczenie o posiadanym prawie do dysponowania nieruchomością na cele budowlane</w:t>
+      </w:r>
+      <w:r w:rsidR="006B5397" w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p w14:paraId="5B07A7CA" w14:textId="35060F1C" w:rsidR="00ED00C4" w:rsidRPr="007768E7" w:rsidRDefault="00390FB9" w:rsidP="00325840">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-12849669"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="007768E7" w:rsidRPr="00172072">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00AB25F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00ED00C4" w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Pełnomocnictwo do reprezentowania inwestora (opłacone zgodnie z ustawą z dnia 16 listopada 2006</w:t>
+      </w:r>
+      <w:r w:rsidR="00844B55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED00C4" w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>r. o</w:t>
+      </w:r>
+      <w:r w:rsidR="00844B55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED00C4" w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>opłacie skarbowej</w:t>
+      </w:r>
+      <w:r w:rsidR="004936E9" w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Dz. U. z</w:t>
+      </w:r>
+      <w:r w:rsidR="00A864B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025 r. poz. 1154</w:t>
+      </w:r>
+      <w:r w:rsidR="00531D43">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, 1795 i 1847</w:t>
+      </w:r>
+      <w:r w:rsidR="00A864B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C66CB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED00C4" w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>– jeżeli inwestor działa przez pełnomocnika</w:t>
+      </w:r>
+      <w:r w:rsidR="006B5397" w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FBCD4B6" w14:textId="4110EF4D" w:rsidR="00ED00C4" w:rsidRPr="007768E7" w:rsidRDefault="00390FB9" w:rsidP="00325840">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="403118333"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="007768E7" w:rsidRPr="00172072">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00AB25F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00ED00C4" w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Potwierdzenie uiszczenia opłaty skarbowej – jeżeli obowiązek uiszczenia takiej opłaty wynika z</w:t>
+      </w:r>
+      <w:r w:rsidR="00844B55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED00C4" w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ustawy z</w:t>
+      </w:r>
+      <w:r w:rsidR="00844B55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED00C4" w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>dnia 16 listopada 2006 r. o opłacie skarbowej</w:t>
+      </w:r>
+      <w:r w:rsidR="006B5397" w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p w14:paraId="1A392C47" w14:textId="00CFC7E6" w:rsidR="003E63A8" w:rsidRPr="007768E7" w:rsidRDefault="00390FB9" w:rsidP="00325840">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1730528783"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="007768E7" w:rsidRPr="00172072">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00AB25F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00ED32BB" w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Projekt zagospodarowania działki lub terenu oraz projekt architektoniczno-budowlany </w:t>
+      </w:r>
+      <w:r w:rsidR="000C5391" w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED32BB" w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w postaci </w:t>
+      </w:r>
+      <w:r w:rsidR="000C5391" w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>papierowej</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED32BB" w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w 3 egzemplarzach albo </w:t>
+      </w:r>
+      <w:r w:rsidR="000C5391" w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w postaci </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED32BB" w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>elektronicznej</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5391" w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="006B5397" w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E645153" w14:textId="7EA676CF" w:rsidR="003E63A8" w:rsidRPr="007768E7" w:rsidRDefault="00390FB9" w:rsidP="00325840">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-109904109"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="007768E7" w:rsidRPr="00172072">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00AB25F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003E63A8" w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Decyzja o warunkach zabudowy i zagospodarowania terenu – jeżeli jest ona wymagana zgodnie z</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2412C" w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E63A8" w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>przepisami o planowaniu i zagospodarowaniu przestrzennym</w:t>
+      </w:r>
+      <w:r w:rsidR="007E7FEF" w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:endnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidR="00BA30B1" w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="006B5397" w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0990931B" w14:textId="71742FB6" w:rsidR="003E63A8" w:rsidRPr="007768E7" w:rsidRDefault="003E63A8" w:rsidP="00325840">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Hlk39587005"/>
+      <w:r w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Inne (wymagane przepisami prawa):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A681DE5" w14:textId="0FE034D1" w:rsidR="003E63A8" w:rsidRDefault="00390FB9" w:rsidP="00325840">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="120" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-631478823"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="007768E7" w:rsidRPr="00172072">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="007768E7" w:rsidRPr="007768E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E6291B8" w14:textId="5190AC67" w:rsidR="007768E7" w:rsidRPr="00D70533" w:rsidRDefault="007768E7" w:rsidP="00D70533">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Email (nieobowiązkowo): </w:t>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D70533">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>8. PODPIS INWESTORA (PEŁNOMOCNIKA) I DATA PODPISU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="067D1E2F" w14:textId="77777777" w:rsidR="007768E7" w:rsidRPr="006D458D" w:rsidRDefault="007768E7" w:rsidP="00325840">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D458D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Podpis powinien być czytelny. Podpis i datę podpisu umieszcza się w przypadku dokonywania zgłoszenia w postaci papierowej.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p w14:paraId="3CF03A10" w14:textId="77777777" w:rsidR="00E84F5D" w:rsidRDefault="00E84F5D" w:rsidP="00E84F5D">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nr tel. (nieobowiązkowo): </w:t>
-[...81 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66F04CB4" w14:textId="77777777" w:rsidR="00E84F5D" w:rsidRDefault="00E84F5D" w:rsidP="00E84F5D">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF765E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kraj: </w:t>
-[...807 lines deleted...]
-        </w:tabs>
+        <w:t>……………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BBB8DE0" w14:textId="77777777" w:rsidR="00E84F5D" w:rsidRPr="00325840" w:rsidRDefault="00E84F5D" w:rsidP="00E84F5D">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6604B5F7" w14:textId="2DD0C3B1" w:rsidR="00DB3221" w:rsidRPr="001B6224" w:rsidRDefault="00DB3221" w:rsidP="00E84F5D">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2517 lines deleted...]
-    <w:sectPr w:rsidR="003C01C9" w:rsidRPr="00CD6ABD" w:rsidSect="004B39F7">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DB3221" w:rsidRPr="001B6224" w:rsidSect="00E74A4D">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1135" w:right="1418" w:bottom="1276" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70B7F286" w14:textId="77777777" w:rsidR="006A1C87" w:rsidRDefault="006A1C87" w:rsidP="00C70343">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6661D3BB" w14:textId="77777777" w:rsidR="00632B69" w:rsidRDefault="00632B69" w:rsidP="00ED00C4">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39732ABF" w14:textId="77777777" w:rsidR="006A1C87" w:rsidRDefault="006A1C87" w:rsidP="00C70343">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="16B27D90" w14:textId="77777777" w:rsidR="00632B69" w:rsidRDefault="00632B69" w:rsidP="00ED00C4">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="1">
+    <w:p w14:paraId="752C3C3D" w14:textId="75D02DEA" w:rsidR="007768E7" w:rsidRPr="001B6224" w:rsidRDefault="007768E7" w:rsidP="007768E7">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:ind w:left="170" w:hanging="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B6224">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="001B6224">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0039470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001B6224">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>W przypadku większej liczby inwestorów</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB25F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B6224">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>pełnomocników</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB25F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lub nieruchomości</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B6224">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dane kolejnych inwestorów</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB25F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B6224">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>pełnomocników</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB25F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lub nieruchomości</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B6224">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dodaje się w formularzu albo zamieszcza na osobnych stronach i dołącza do formularza</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF590C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="2">
+    <w:p w14:paraId="796164C1" w14:textId="2AF0BF6F" w:rsidR="007768E7" w:rsidRPr="001B6224" w:rsidRDefault="007768E7" w:rsidP="0039470D">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:ind w:left="170" w:hanging="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B6224">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="001B6224">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B6224">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AC437B" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>W przypadku</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC437B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> określonym w </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC437B" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>art. 147</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC437B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ust. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC437B" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ustawy z dnia 18 listopada 2020 r. o</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC437B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC437B" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>doręczeniach elektronicznych (Dz. U. z 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC437B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>6 r. poz. 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC437B" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC437B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w razie</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC437B" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> braku adresu do doręczeń elektronicznych wskazuje się adres skrzynki ePUAP. Możliwość doręczania korespondencji na skrzynkę ePUAP obowiązuje do dnia określonego w </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC437B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>tym przepisie.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="3">
+    <w:p w14:paraId="7E46431F" w14:textId="1756E1A5" w:rsidR="00191AFE" w:rsidRPr="001B6224" w:rsidRDefault="001B6224" w:rsidP="00C66CB6">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:ind w:left="170" w:hanging="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="006B4C97" w:rsidRPr="001B6224">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="000C69C7" w:rsidRPr="001B6224">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00262806" w:rsidRPr="001B6224">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>W przypadku formularza w postaci papierowej zamiast identyfikatora działki ewidencyjnej można wskazać jednostkę ewidencyjną, obręb ewidencyjny i n</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6811">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>umer</w:t>
+      </w:r>
+      <w:r w:rsidR="00262806" w:rsidRPr="001B6224">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> działki ewidencyjnej oraz arkusz mapy, jeżeli występuje.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="4">
+    <w:p w14:paraId="44560152" w14:textId="1F881333" w:rsidR="007E7FEF" w:rsidRPr="001B6224" w:rsidRDefault="007E7FEF" w:rsidP="00C66CB6">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:ind w:left="170" w:hanging="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B6224">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidR="00BA30B1" w:rsidRPr="001B6224">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0039470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001B6224">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Zamiast oryginału można dołączyć kopię dokumentu.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="A">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Liberation Mono">
-[...10 lines deleted...]
-    <w:charset w:val="86"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Mangal">
-    <w:panose1 w:val="00000400000000000000"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...6 lines deleted...]
-    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0F767F09" w14:textId="77777777" w:rsidR="006A1C87" w:rsidRDefault="006A1C87">
-[...45 lines deleted...]
-  </w:p>
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-2007270764"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="6DB04D3E" w14:textId="7B4C9648" w:rsidR="00325840" w:rsidRDefault="00325840">
+        <w:pPr>
+          <w:pStyle w:val="Stopka"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r w:rsidRPr="00325840">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00325840">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00325840">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00325840">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00325840">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55709762" w14:textId="77777777" w:rsidR="006A1C87" w:rsidRDefault="006A1C87" w:rsidP="00C70343">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1257FFD3" w14:textId="77777777" w:rsidR="00632B69" w:rsidRDefault="00632B69" w:rsidP="00ED00C4">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68D1AF29" w14:textId="77777777" w:rsidR="006A1C87" w:rsidRDefault="006A1C87" w:rsidP="00C70343">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2E0DC086" w14:textId="77777777" w:rsidR="00632B69" w:rsidRDefault="00632B69" w:rsidP="00ED00C4">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="16822927" w14:textId="77777777" w:rsidR="006A1C87" w:rsidRPr="00C70343" w:rsidRDefault="006A1C87" w:rsidP="00C70343">
+  <w:p w14:paraId="1DF30AED" w14:textId="77777777" w:rsidR="00325840" w:rsidRPr="00325840" w:rsidRDefault="00325840" w:rsidP="00325840">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
-      <w:jc w:val="center"/>
+      <w:spacing w:before="0" w:line="271" w:lineRule="auto"/>
       <w:rPr>
-        <w:b/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="auto"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C70343">
-[...30 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C2234BB"/>
+    <w:nsid w:val="15EF2F8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4D484106"/>
-    <w:lvl w:ilvl="0" w:tplc="75D02860">
+    <w:tmpl w:val="2AB8358C"/>
+    <w:lvl w:ilvl="0" w:tplc="FF5642B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...45 lines deleted...]
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...114 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:val="bestFit" w:percent="225"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00233203"/>
-[...81 lines deleted...]
-    <w:rsid w:val="00F71BB2"/>
+    <w:rsidRoot w:val="008A0BFA"/>
+    <w:rsid w:val="00001E23"/>
+    <w:rsid w:val="000036A7"/>
+    <w:rsid w:val="0002371B"/>
+    <w:rsid w:val="000273FD"/>
+    <w:rsid w:val="000335FB"/>
+    <w:rsid w:val="00034270"/>
+    <w:rsid w:val="000435A4"/>
+    <w:rsid w:val="0005317F"/>
+    <w:rsid w:val="00054FA2"/>
+    <w:rsid w:val="000622E3"/>
+    <w:rsid w:val="00091BFB"/>
+    <w:rsid w:val="000A48E3"/>
+    <w:rsid w:val="000A7EE3"/>
+    <w:rsid w:val="000C1D01"/>
+    <w:rsid w:val="000C5391"/>
+    <w:rsid w:val="000C69C7"/>
+    <w:rsid w:val="000C71CE"/>
+    <w:rsid w:val="000E452C"/>
+    <w:rsid w:val="00122506"/>
+    <w:rsid w:val="00132028"/>
+    <w:rsid w:val="00145655"/>
+    <w:rsid w:val="0015110D"/>
+    <w:rsid w:val="00191AFE"/>
+    <w:rsid w:val="001B55B3"/>
+    <w:rsid w:val="001B6224"/>
+    <w:rsid w:val="001C1675"/>
+    <w:rsid w:val="001C17C2"/>
+    <w:rsid w:val="001C3E00"/>
+    <w:rsid w:val="001F19C0"/>
+    <w:rsid w:val="002064CF"/>
+    <w:rsid w:val="0020779C"/>
+    <w:rsid w:val="002316E8"/>
+    <w:rsid w:val="00242A9A"/>
+    <w:rsid w:val="00257670"/>
+    <w:rsid w:val="00262806"/>
+    <w:rsid w:val="002651EC"/>
+    <w:rsid w:val="00267987"/>
+    <w:rsid w:val="0027731A"/>
+    <w:rsid w:val="002874F3"/>
+    <w:rsid w:val="00290A9C"/>
+    <w:rsid w:val="002B5245"/>
+    <w:rsid w:val="002C45A3"/>
+    <w:rsid w:val="002D00B6"/>
+    <w:rsid w:val="002D39D8"/>
+    <w:rsid w:val="002D7AED"/>
+    <w:rsid w:val="002E19B3"/>
+    <w:rsid w:val="002E22C7"/>
+    <w:rsid w:val="002E5025"/>
+    <w:rsid w:val="002F1BAA"/>
+    <w:rsid w:val="003015B4"/>
+    <w:rsid w:val="00325840"/>
+    <w:rsid w:val="003535A4"/>
+    <w:rsid w:val="003573F2"/>
+    <w:rsid w:val="00382E4A"/>
+    <w:rsid w:val="003872F4"/>
+    <w:rsid w:val="0039470D"/>
+    <w:rsid w:val="003D00A4"/>
+    <w:rsid w:val="003E63A8"/>
+    <w:rsid w:val="0040363E"/>
+    <w:rsid w:val="00406F6A"/>
+    <w:rsid w:val="00411485"/>
+    <w:rsid w:val="004228DE"/>
+    <w:rsid w:val="00424C5F"/>
+    <w:rsid w:val="00426C94"/>
+    <w:rsid w:val="004413AA"/>
+    <w:rsid w:val="0044240D"/>
+    <w:rsid w:val="00444AD3"/>
+    <w:rsid w:val="00477FE5"/>
+    <w:rsid w:val="00490EF5"/>
+    <w:rsid w:val="004936E9"/>
+    <w:rsid w:val="00495897"/>
+    <w:rsid w:val="004D334F"/>
+    <w:rsid w:val="004D5CD1"/>
+    <w:rsid w:val="004D6F85"/>
+    <w:rsid w:val="004D7BE7"/>
+    <w:rsid w:val="004E6F1B"/>
+    <w:rsid w:val="004F0DC3"/>
+    <w:rsid w:val="004F7FEA"/>
+    <w:rsid w:val="00502C54"/>
+    <w:rsid w:val="00531D43"/>
+    <w:rsid w:val="0053387A"/>
+    <w:rsid w:val="0053433C"/>
+    <w:rsid w:val="00564B40"/>
+    <w:rsid w:val="005C4FB5"/>
+    <w:rsid w:val="005D1BBA"/>
+    <w:rsid w:val="005E663A"/>
+    <w:rsid w:val="005F48F3"/>
+    <w:rsid w:val="00607B82"/>
+    <w:rsid w:val="00611BB7"/>
+    <w:rsid w:val="00613119"/>
+    <w:rsid w:val="00616844"/>
+    <w:rsid w:val="00622D0B"/>
+    <w:rsid w:val="00630A74"/>
+    <w:rsid w:val="00632B69"/>
+    <w:rsid w:val="006422B1"/>
+    <w:rsid w:val="00654CDC"/>
+    <w:rsid w:val="00683FA9"/>
+    <w:rsid w:val="00691833"/>
+    <w:rsid w:val="006A2C20"/>
+    <w:rsid w:val="006B4C97"/>
+    <w:rsid w:val="006B5397"/>
+    <w:rsid w:val="006C2AFF"/>
+    <w:rsid w:val="006C2D47"/>
+    <w:rsid w:val="006C3C36"/>
+    <w:rsid w:val="006D759D"/>
+    <w:rsid w:val="006E40E2"/>
+    <w:rsid w:val="006E53CD"/>
+    <w:rsid w:val="006E7A72"/>
+    <w:rsid w:val="00701EAB"/>
+    <w:rsid w:val="007065CA"/>
+    <w:rsid w:val="00714630"/>
+    <w:rsid w:val="007234C1"/>
+    <w:rsid w:val="00751328"/>
+    <w:rsid w:val="007551AA"/>
+    <w:rsid w:val="007619FF"/>
+    <w:rsid w:val="00761AFF"/>
+    <w:rsid w:val="007768E7"/>
+    <w:rsid w:val="00781D33"/>
+    <w:rsid w:val="007865C7"/>
+    <w:rsid w:val="007C2C7B"/>
+    <w:rsid w:val="007D7BD9"/>
+    <w:rsid w:val="007E7FEF"/>
+    <w:rsid w:val="007F1A2B"/>
+    <w:rsid w:val="0084082E"/>
+    <w:rsid w:val="00844B55"/>
+    <w:rsid w:val="008473F5"/>
+    <w:rsid w:val="00847DA6"/>
+    <w:rsid w:val="008573DF"/>
+    <w:rsid w:val="00863563"/>
+    <w:rsid w:val="00867265"/>
+    <w:rsid w:val="008736CB"/>
+    <w:rsid w:val="00882EE4"/>
+    <w:rsid w:val="00892AEE"/>
+    <w:rsid w:val="00896357"/>
+    <w:rsid w:val="008973BE"/>
+    <w:rsid w:val="008A0BFA"/>
+    <w:rsid w:val="008A5A24"/>
+    <w:rsid w:val="008B5F6C"/>
+    <w:rsid w:val="008D24FC"/>
+    <w:rsid w:val="008E5996"/>
+    <w:rsid w:val="00903A12"/>
+    <w:rsid w:val="009102C1"/>
+    <w:rsid w:val="0091340B"/>
+    <w:rsid w:val="00974938"/>
+    <w:rsid w:val="00975F54"/>
+    <w:rsid w:val="00985AEA"/>
+    <w:rsid w:val="009A49BD"/>
+    <w:rsid w:val="009B663B"/>
+    <w:rsid w:val="009D10CA"/>
+    <w:rsid w:val="009D2E50"/>
+    <w:rsid w:val="009E0CE2"/>
+    <w:rsid w:val="009E180D"/>
+    <w:rsid w:val="009F01CA"/>
+    <w:rsid w:val="009F1977"/>
+    <w:rsid w:val="009F6B54"/>
+    <w:rsid w:val="00A03431"/>
+    <w:rsid w:val="00A03B49"/>
+    <w:rsid w:val="00A139B0"/>
+    <w:rsid w:val="00A41C01"/>
+    <w:rsid w:val="00A51CA4"/>
+    <w:rsid w:val="00A70C49"/>
+    <w:rsid w:val="00A74DEF"/>
+    <w:rsid w:val="00A8235C"/>
+    <w:rsid w:val="00A864B5"/>
+    <w:rsid w:val="00AA69D0"/>
+    <w:rsid w:val="00AB25F9"/>
+    <w:rsid w:val="00AB5D6F"/>
+    <w:rsid w:val="00AC437B"/>
+    <w:rsid w:val="00AD56CA"/>
+    <w:rsid w:val="00AF3F58"/>
+    <w:rsid w:val="00B24D2C"/>
+    <w:rsid w:val="00B52A3A"/>
+    <w:rsid w:val="00B62AE3"/>
+    <w:rsid w:val="00B67E76"/>
+    <w:rsid w:val="00B71E10"/>
+    <w:rsid w:val="00B72CBC"/>
+    <w:rsid w:val="00B856C3"/>
+    <w:rsid w:val="00B97437"/>
+    <w:rsid w:val="00BA10C7"/>
+    <w:rsid w:val="00BA2E17"/>
+    <w:rsid w:val="00BA30B1"/>
+    <w:rsid w:val="00BC0205"/>
+    <w:rsid w:val="00BD0FEF"/>
+    <w:rsid w:val="00BD3884"/>
+    <w:rsid w:val="00BD6139"/>
+    <w:rsid w:val="00BE235D"/>
+    <w:rsid w:val="00C20F39"/>
+    <w:rsid w:val="00C2775A"/>
+    <w:rsid w:val="00C341EF"/>
+    <w:rsid w:val="00C36B4E"/>
+    <w:rsid w:val="00C40AC3"/>
+    <w:rsid w:val="00C55C1C"/>
+    <w:rsid w:val="00C6510F"/>
+    <w:rsid w:val="00C65CE9"/>
+    <w:rsid w:val="00C66CB6"/>
+    <w:rsid w:val="00C776C6"/>
+    <w:rsid w:val="00C8161F"/>
+    <w:rsid w:val="00CA67F6"/>
+    <w:rsid w:val="00CB717D"/>
+    <w:rsid w:val="00CC1D55"/>
+    <w:rsid w:val="00CC387F"/>
+    <w:rsid w:val="00CC5B10"/>
+    <w:rsid w:val="00CC7845"/>
+    <w:rsid w:val="00CD0BCB"/>
+    <w:rsid w:val="00CD1BD9"/>
+    <w:rsid w:val="00CD26F1"/>
+    <w:rsid w:val="00CE045D"/>
+    <w:rsid w:val="00CF1C2F"/>
+    <w:rsid w:val="00CF5FEA"/>
+    <w:rsid w:val="00D01313"/>
+    <w:rsid w:val="00D2412C"/>
+    <w:rsid w:val="00D265DD"/>
+    <w:rsid w:val="00D278C9"/>
+    <w:rsid w:val="00D304BF"/>
+    <w:rsid w:val="00D65DBD"/>
+    <w:rsid w:val="00D70533"/>
+    <w:rsid w:val="00DB16B7"/>
+    <w:rsid w:val="00DB3221"/>
+    <w:rsid w:val="00DB5969"/>
+    <w:rsid w:val="00DD2F5B"/>
+    <w:rsid w:val="00DD68A9"/>
+    <w:rsid w:val="00DE35E2"/>
+    <w:rsid w:val="00DF6E8C"/>
+    <w:rsid w:val="00E1398D"/>
+    <w:rsid w:val="00E209B5"/>
+    <w:rsid w:val="00E36D24"/>
+    <w:rsid w:val="00E564CF"/>
+    <w:rsid w:val="00E63A3C"/>
+    <w:rsid w:val="00E6489D"/>
+    <w:rsid w:val="00E70FEF"/>
+    <w:rsid w:val="00E711FD"/>
+    <w:rsid w:val="00E74A4D"/>
+    <w:rsid w:val="00E84F5D"/>
+    <w:rsid w:val="00EB41AC"/>
+    <w:rsid w:val="00EB66BC"/>
+    <w:rsid w:val="00ED00C4"/>
+    <w:rsid w:val="00ED32BB"/>
+    <w:rsid w:val="00ED47DA"/>
+    <w:rsid w:val="00EE308E"/>
+    <w:rsid w:val="00EE30D1"/>
+    <w:rsid w:val="00EE73FB"/>
+    <w:rsid w:val="00EF590C"/>
+    <w:rsid w:val="00F01C02"/>
+    <w:rsid w:val="00F02E09"/>
+    <w:rsid w:val="00F043E3"/>
+    <w:rsid w:val="00F45E48"/>
+    <w:rsid w:val="00F54681"/>
+    <w:rsid w:val="00F73C17"/>
+    <w:rsid w:val="00FA6811"/>
+    <w:rsid w:val="00FD71D1"/>
+    <w:rsid w:val="00FE60A6"/>
+    <w:rsid w:val="00FE61AF"/>
+    <w:rsid w:val="00FF5A73"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1C882C16"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{6F3A4FC5-6118-4864-AD54-065BC09AFBAD}"/>
+  <w14:docId w14:val="66BBC539"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{1D1D0918-5035-4AEC-AFCC-95AFCDE01D9A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
-    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -4968,780 +4398,870 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00233203"/>
+    <w:rsid w:val="00ED00C4"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
-      <w:spacing w:after="0"/>
+      <w:spacing w:before="200" w:after="200" w:line="268" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek1Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D00A4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek2Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005D1BBA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LO-normal3">
-[...1 lines deleted...]
-    <w:rsid w:val="00233203"/>
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisudolnego">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstprzypisudolnegoZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED00C4"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
-[...10 lines deleted...]
-    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="A" w:eastAsia="Times New Roman" w:hAnsi="A"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM1">
-[...151 lines deleted...]
-    <w:link w:val="Tekstpodstawowywcity3Znak"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
+    <w:name w:val="Tekst przypisu dolnego Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstprzypisudolnego"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CD6ABD"/>
-[...5 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00ED00C4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...35 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="A" w:eastAsia="Times New Roman" w:hAnsi="A" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:bidi="ar-SA"/>
-[...60 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="NagwekZnak"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C70343"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED00C4"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="266" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+      <w:b/>
+      <w:color w:val="5B9BD5"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
     <w:name w:val="Nagłówek Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek"/>
     <w:uiPriority w:val="99"/>
-    <w:locked/>
-    <w:rsid w:val="00C70343"/>
+    <w:rsid w:val="00ED00C4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="5B9BD5"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bezodstpw">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED00C4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ZPKTzmpktartykuempunktem">
+    <w:name w:val="Z/PKT – zm. pkt artykułem (punktem)"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED00C4"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="1020" w:hanging="510"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Arial"/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED00C4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisukocowego">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstprzypisukocowegoZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E7FEF"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="x-none" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisukocowegoZnak">
+    <w:name w:val="Tekst przypisu końcowego Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstprzypisukocowego"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007E7FEF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisukocowego">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E7FEF"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstdymka">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstdymkaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C70343"/>
+    <w:rsid w:val="00ED32BB"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Mangal"/>
-[...1 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
     <w:name w:val="Tekst dymka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstdymka"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:locked/>
-    <w:rsid w:val="00C70343"/>
+    <w:rsid w:val="00ED32BB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Mangal"/>
-[...2 lines deleted...]
-      <w:lang w:val="x-none" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM3">
-[...2 lines deleted...]
-    <w:next w:val="Default"/>
+  <w:style w:type="paragraph" w:styleId="Poprawka">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00177A5D"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD56CA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006B5397"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstkomentarzaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006B5397"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
+    <w:name w:val="Tekst komentarza Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstkomentarza"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006B5397"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tematkomentarza">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Tekstkomentarza"/>
+    <w:next w:val="Tekstkomentarza"/>
+    <w:link w:val="TematkomentarzaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006B5397"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
+    <w:name w:val="Temat komentarza Znak"/>
+    <w:basedOn w:val="TekstkomentarzaZnak"/>
+    <w:link w:val="Tematkomentarza"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006B5397"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
+    <w:name w:val="Nagłówek 1 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003D00A4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek2Znak">
+    <w:name w:val="Nagłówek 2 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005D1BBA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LO-normal3">
+    <w:name w:val="LO-normal3"/>
+    <w:rsid w:val="00E84F5D"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Stopka">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="StopkaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00325840"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
+    <w:name w:val="Stopka Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Stopka"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00325840"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="133521337">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="438184032">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="723525257">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="730539973">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1565600225">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1854219525">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1906915995">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Pakiet Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Pakiet Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF801B02-C967-4907-9402-0F59539F4722}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CD91364-F8EF-4000-9523-3B1F4CDC6A0F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>496</Words>
-  <Characters>3375</Characters>
+  <Words>367</Words>
+  <Characters>2416</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>135</Lines>
-  <Paragraphs>77</Paragraphs>
+  <Lines>53</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>UMW</Company>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Tytuł</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3794</CharactersWithSpaces>
+  <CharactersWithSpaces>2757</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Zgłoszenie budowy lub przebudowy budynku mieszkalnego jednorodzinnego PB-2a</dc:title>
-  <dc:subject/>
+  <dc:title>PB-2a Zgłoszenie budowy lub przebudowy budynku mieszkalnego jednorodzinnego</dc:title>
+  <dc:subject>PB-2a</dc:subject>
   <dc:creator>XYZ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>