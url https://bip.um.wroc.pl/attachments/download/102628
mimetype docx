--- v0 (2025-10-07)
+++ v1 (2026-04-28)
@@ -5,5047 +5,3889 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:tbl>
-[...2 lines deleted...]
-        <w:tblW w:w="0" w:type="auto"/>
+    <w:p w14:paraId="4B3ECF4D" w14:textId="77777777" w:rsidR="00E539A1" w:rsidRPr="00A90434" w:rsidRDefault="00E539A1" w:rsidP="005153DF">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:before="0" w:after="120" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:tblBorders>
-[...118 lines deleted...]
-      <w:r w:rsidRPr="00D3640E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="17"/>
-[...8 lines deleted...]
-          <w:szCs w:val="17"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk56514854"/>
+      <w:r w:rsidRPr="00A90434">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>WNIOSEK</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="70513E79" w14:textId="77777777" w:rsidR="00C3459A" w:rsidRDefault="00E539A1" w:rsidP="005153DF">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:before="0" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90434">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E539A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wydanie odrębnej decyzji o zatwierdzeniu </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F8B2F65" w14:textId="77777777" w:rsidR="00C3459A" w:rsidRDefault="00E539A1" w:rsidP="005153DF">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:before="0" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E539A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">projektu zagospodarowania działki </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A38A26" w14:textId="77D69E7E" w:rsidR="00E539A1" w:rsidRPr="00A90434" w:rsidRDefault="00E539A1" w:rsidP="005153DF">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:before="0" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E539A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>lub terenu lub projektu architektoniczno-budowlaneg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73F7BC8D" w14:textId="1F7CE2F8" w:rsidR="00E539A1" w:rsidRPr="00A90434" w:rsidRDefault="00E539A1" w:rsidP="005153DF">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:before="0" w:after="120" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90434">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(PB-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90434">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48851EA6" w14:textId="32CF88F0" w:rsidR="0014313D" w:rsidRDefault="00E539A1" w:rsidP="00AE0D31">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Podstawa prawna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>: Art</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E539A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>. 34 ust. 5 i 5a w zw. z art. 32 i art. 33 ust. 2 ustawy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z dnia 7 lipca 1994 r. – Prawo budowlane (Dz. U. z 2025 r. poz. 418</w:t>
+      </w:r>
+      <w:r w:rsidR="001262C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="003731C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C05981" w:rsidRPr="00C05981">
-[...72 lines deleted...]
-    <w:p w14:paraId="3FFDB0F5" w14:textId="77777777" w:rsidR="004B39F7" w:rsidRPr="004F1BE8" w:rsidRDefault="009533C1" w:rsidP="00CA632B">
+      <w:r w:rsidR="00DC39D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>1080</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="001262C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1535</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, 1673 i 1847</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk39484571"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk39584249"/>
+    </w:p>
+    <w:p w14:paraId="07E86181" w14:textId="77777777" w:rsidR="009242FA" w:rsidRPr="00820E4A" w:rsidRDefault="009242FA" w:rsidP="00F342EC">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820E4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1. ORGAN ADMINISTRACJI ARCHITEKTONICZNO-BUDOWLANEJ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="689EEB1E" w14:textId="77777777" w:rsidR="00A11D02" w:rsidRPr="00A11D02" w:rsidRDefault="00A11D02" w:rsidP="00A11D02">
       <w:pPr>
         <w:pStyle w:val="LO-normal3"/>
-        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-[...2395 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:before="120" w:line="271" w:lineRule="auto"/>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00733118">
+      <w:bookmarkStart w:id="3" w:name="_Hlk39476603"/>
+      <w:r w:rsidRPr="00A11D02">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nazwa: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A11D02">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Prezydent Wrocławia, Wydział Architektury i Zabytków Urzędu Miejskiego Wrocławia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33AEC5AD" w14:textId="77777777" w:rsidR="00A11D02" w:rsidRPr="00A11D02" w:rsidRDefault="00A11D02" w:rsidP="00A11D02">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal3"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A11D02">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pl. Nowy Targ 1-8, 50-141 Wrocław</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EEEE521" w14:textId="4A2EE8C7" w:rsidR="009242FA" w:rsidRPr="00820E4A" w:rsidRDefault="009242FA" w:rsidP="00F342EC">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820E4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2.1. DANE INWESTORA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820E4A">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:endnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00820E4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DD91EC5" w14:textId="77777777" w:rsidR="009242FA" w:rsidRPr="00E175E7" w:rsidRDefault="009242FA" w:rsidP="00C3459A">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Imię i nazwisko lub nazwa:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D7E4819" w14:textId="77777777" w:rsidR="009242FA" w:rsidRPr="00E175E7" w:rsidRDefault="009242FA" w:rsidP="009242FA">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kraj:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70A0F3CB" w14:textId="77777777" w:rsidR="009242FA" w:rsidRPr="00E175E7" w:rsidRDefault="009242FA" w:rsidP="009242FA">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Województwo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B5B7BE" w14:textId="77777777" w:rsidR="009242FA" w:rsidRPr="00E175E7" w:rsidRDefault="009242FA" w:rsidP="009242FA">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Powiat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B56DDBE" w14:textId="77777777" w:rsidR="009242FA" w:rsidRPr="00E175E7" w:rsidRDefault="009242FA" w:rsidP="009242FA">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Gmina:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E85CD8A" w14:textId="77777777" w:rsidR="009242FA" w:rsidRPr="00E175E7" w:rsidRDefault="009242FA" w:rsidP="009242FA">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ulica:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E2B095C" w14:textId="77777777" w:rsidR="009242FA" w:rsidRPr="00E175E7" w:rsidRDefault="009242FA" w:rsidP="009242FA">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nr domu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541313A5" w14:textId="77777777" w:rsidR="009242FA" w:rsidRPr="00E175E7" w:rsidRDefault="009242FA" w:rsidP="009242FA">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nr lokalu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AE57947" w14:textId="77777777" w:rsidR="009242FA" w:rsidRPr="00E175E7" w:rsidRDefault="009242FA" w:rsidP="009242FA">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Miejscowość:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="506A9EEA" w14:textId="77777777" w:rsidR="009242FA" w:rsidRPr="00E175E7" w:rsidRDefault="009242FA" w:rsidP="009242FA">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kod pocztowy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255F563E" w14:textId="77777777" w:rsidR="009242FA" w:rsidRPr="00E175E7" w:rsidRDefault="009242FA" w:rsidP="009242FA">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>E-mail (nieobowiązkowo):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E6BFA78" w14:textId="11FD33EA" w:rsidR="00B47833" w:rsidRDefault="009242FA" w:rsidP="00F60348">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nr tel. (nieobowiązkowo):</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk39475881"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk39476049"/>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="4C845466" w14:textId="3ED1C844" w:rsidR="00F60348" w:rsidRPr="00820E4A" w:rsidRDefault="00F60348" w:rsidP="00F342EC">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820E4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2.2. DANE INWESTORA (DO KORESPONDENCJI)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820E4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA6BBCD" w14:textId="77777777" w:rsidR="00F60348" w:rsidRPr="00E175E7" w:rsidRDefault="00F60348" w:rsidP="00AE0D31">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Wypełnia się, jeżeli adres do korespondencji inwestora jest inny niż wskazany w pkt 2.1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="167F6CC9" w14:textId="0E4D6202" w:rsidR="00F60348" w:rsidRDefault="00F60348" w:rsidP="00C3459A">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kraj:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="317D0F2C" w14:textId="49B58E37" w:rsidR="00F60348" w:rsidRPr="00671025" w:rsidRDefault="00F60348" w:rsidP="00F60348">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Województwo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25BBCEA6" w14:textId="551DA341" w:rsidR="00F60348" w:rsidRDefault="00F60348" w:rsidP="00F60348">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Powiat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30F36A9B" w14:textId="6D0CD532" w:rsidR="00F60348" w:rsidRPr="00671025" w:rsidRDefault="00F60348" w:rsidP="00F60348">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gmina:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="054D8DE9" w14:textId="205BBE2D" w:rsidR="00F60348" w:rsidRDefault="00F60348" w:rsidP="00F60348">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ulica:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B49CFB5" w14:textId="7A9B841C" w:rsidR="00F60348" w:rsidRDefault="00F60348" w:rsidP="00F60348">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nr domu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B1FEBD" w14:textId="3B28161E" w:rsidR="00F60348" w:rsidRPr="00671025" w:rsidRDefault="00F60348" w:rsidP="00F60348">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nr lokalu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C86640A" w14:textId="0BE53EC4" w:rsidR="00F60348" w:rsidRDefault="00F60348" w:rsidP="00F60348">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Miejscowość:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AB8A322" w14:textId="74A58BB7" w:rsidR="00F60348" w:rsidRPr="00671025" w:rsidRDefault="00F60348" w:rsidP="00F60348">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kod pocztowy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EC06CE1" w14:textId="716507B7" w:rsidR="00826C48" w:rsidRDefault="00F60348" w:rsidP="00F60348">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Adres do doręczeń elektronicznych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:endnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="29FDABA3" w14:textId="105C13B4" w:rsidR="00F60348" w:rsidRPr="00820E4A" w:rsidRDefault="00F60348" w:rsidP="00F342EC">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820E4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3. DANE PEŁNOMOCNIKA</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3459A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820E4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3459A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820E4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PEŁNOMOCNIKA DO DORĘCZEŃ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820E4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03AE5161" w14:textId="77777777" w:rsidR="00F60348" w:rsidRPr="00E175E7" w:rsidRDefault="00F60348" w:rsidP="00AE0D31">
+      <w:pPr>
+        <w:spacing w:before="60" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Wypełnia się, jeżeli inwestor działa przez pełnomocnika.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51749C73" w14:textId="7ED6976D" w:rsidR="00F60348" w:rsidRPr="00E175E7" w:rsidRDefault="006660E7" w:rsidP="00F60348">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:id w:val="-1870132773"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00B41232">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00F60348" w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F60348" w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">pełnomocnik </w:t>
+      </w:r>
+      <w:r w:rsidR="00F60348" w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F60348" w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:id w:val="1154490646"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00F60348">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00F60348" w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F60348" w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>pełnomocnik do doręczeń</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A2DA0C" w14:textId="0DEDD342" w:rsidR="00F60348" w:rsidRPr="00671025" w:rsidRDefault="00F60348" w:rsidP="00F60348">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Imię i nazwisko:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F93B1E9" w14:textId="77CE547A" w:rsidR="00F60348" w:rsidRDefault="00F60348" w:rsidP="00F60348">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Kraj:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="401D1049" w14:textId="418BD3CA" w:rsidR="00F60348" w:rsidRPr="00671025" w:rsidRDefault="00F60348" w:rsidP="00F60348">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Województwo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3606A141" w14:textId="2C48D5CF" w:rsidR="00F60348" w:rsidRDefault="00F60348" w:rsidP="00F60348">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Powiat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37650132" w14:textId="013F2F7C" w:rsidR="00F60348" w:rsidRPr="00671025" w:rsidRDefault="00F60348" w:rsidP="00F60348">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Gmina:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38EBB90D" w14:textId="700D4DE2" w:rsidR="00F60348" w:rsidRDefault="00F60348" w:rsidP="00F60348">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Ulica:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4626F20D" w14:textId="4971CCE4" w:rsidR="00F60348" w:rsidRDefault="00F60348" w:rsidP="00F60348">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Nr domu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F20BDC1" w14:textId="2DCE1A86" w:rsidR="00F60348" w:rsidRPr="00671025" w:rsidRDefault="00F60348" w:rsidP="00F60348">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Nr lokalu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="061C7793" w14:textId="56DC5C66" w:rsidR="00F60348" w:rsidRDefault="00F60348" w:rsidP="00F60348">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Miejscowość:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D23E972" w14:textId="5ED1871A" w:rsidR="00F60348" w:rsidRDefault="00F60348" w:rsidP="00F60348">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Kod pocztowy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35BF5FE1" w14:textId="2738C651" w:rsidR="00F60348" w:rsidRPr="00671025" w:rsidRDefault="00F60348" w:rsidP="00F60348">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Adres do doręczeń elektronicznych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09CE0DB0" w14:textId="481CCB0C" w:rsidR="00F60348" w:rsidRPr="00671025" w:rsidRDefault="00F60348" w:rsidP="00F60348">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>E-mail (nieobowiązkowo):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="253EBBF0" w14:textId="09B44C97" w:rsidR="002B37A2" w:rsidRDefault="00F60348" w:rsidP="00F60348">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Nr tel. (nieobowiązkowo)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Hlk39479541"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidR="00874770">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D884B5A" w14:textId="55A24882" w:rsidR="00F60348" w:rsidRPr="00820E4A" w:rsidRDefault="00F60348" w:rsidP="00F342EC">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820E4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4. RODZAJ ZAMIERZENIA BUDOWLANEGO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20BFAF76" w14:textId="7713E63D" w:rsidR="00F60348" w:rsidRPr="00E175E7" w:rsidRDefault="00F60348" w:rsidP="00AE0D31">
+      <w:pPr>
+        <w:spacing w:before="60" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Należy wskazać właściwe. Jeżeli zamierzenie obejmuje kilka rodzajów robót</w:t>
+      </w:r>
+      <w:r w:rsidR="0020371D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> budowlanych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, należy wskazać wszystkie właściwe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74BB0DC4" w14:textId="7BA8DFBA" w:rsidR="00F60348" w:rsidRPr="008F0DC3" w:rsidRDefault="006660E7" w:rsidP="00F342EC">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:id w:val="737517221"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00F60348">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00F60348" w:rsidRPr="008F0DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Budowa nowego obiektu budowlanego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="470C187B" w14:textId="77777777" w:rsidR="00F60348" w:rsidRPr="008F0DC3" w:rsidRDefault="006660E7" w:rsidP="00F342EC">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:id w:val="-18163408"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00F60348">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00F60348" w:rsidRPr="008F0DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rozbudowa istniejącego obiektu budowlanego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3613FF53" w14:textId="63344E97" w:rsidR="00F60348" w:rsidRPr="008F0DC3" w:rsidRDefault="006660E7" w:rsidP="00F342EC">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:id w:val="-1824650408"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00F60348">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00F60348" w:rsidRPr="008F0DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nadbudowa istniejącego obiektu budowlanego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3836E86C" w14:textId="77777777" w:rsidR="00F60348" w:rsidRPr="008F0DC3" w:rsidRDefault="006660E7" w:rsidP="00F342EC">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:id w:val="512343135"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00F60348">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00F60348" w:rsidRPr="008F0DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Odbudowa obiektu budowlanego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ECD2910" w14:textId="2D7F45D6" w:rsidR="00F60348" w:rsidRDefault="006660E7" w:rsidP="00F342EC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:id w:val="264201165"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00F60348">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00F60348" w:rsidRPr="008F0DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wykonanie robót budowlanych innych niż wymienione.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3288CDD7" w14:textId="5D57BA38" w:rsidR="00F97817" w:rsidRPr="00820E4A" w:rsidRDefault="006E6AED" w:rsidP="00F342EC">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Hlk39498299"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00820E4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5. NAZWA ZAMIERZENIA BUDOWLANEGO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820E4A">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:endnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00820E4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65979D8A" w14:textId="0483AE59" w:rsidR="00F342EC" w:rsidRPr="00F342EC" w:rsidRDefault="00F342EC" w:rsidP="00F342EC">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AC43F6F" w14:textId="1CFEAB33" w:rsidR="00F342EC" w:rsidRDefault="00F342EC" w:rsidP="00F342EC">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70FA82D7" w14:textId="77777777" w:rsidR="00F342EC" w:rsidRDefault="00F342EC" w:rsidP="00F342EC">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D9AA66A" w14:textId="77777777" w:rsidR="00F342EC" w:rsidRPr="00F342EC" w:rsidRDefault="00F342EC" w:rsidP="00F342EC">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44BEA61E" w14:textId="4F82D238" w:rsidR="0049302D" w:rsidRPr="00F342EC" w:rsidRDefault="0049302D" w:rsidP="00F342EC">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820E4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6. DANE NIERUCHOMOŚCI (MIEJSCE WYKONYWANIA ROBÓT BUDOWLANYCH)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B4786">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F7B14D" w14:textId="77777777" w:rsidR="0049302D" w:rsidRPr="008C0CE0" w:rsidRDefault="0049302D" w:rsidP="00C3459A">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Województwo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1959C01A" w14:textId="77777777" w:rsidR="0049302D" w:rsidRPr="008C0CE0" w:rsidRDefault="0049302D" w:rsidP="0049302D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Powiat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="232B52DB" w14:textId="77777777" w:rsidR="0049302D" w:rsidRPr="008C0CE0" w:rsidRDefault="0049302D" w:rsidP="0049302D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Gmina:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="501651E2" w14:textId="77777777" w:rsidR="0049302D" w:rsidRPr="008C0CE0" w:rsidRDefault="0049302D" w:rsidP="0049302D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ulica:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03501908" w14:textId="77777777" w:rsidR="0049302D" w:rsidRPr="008C0CE0" w:rsidRDefault="0049302D" w:rsidP="0049302D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nr domu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32DCF7C9" w14:textId="77777777" w:rsidR="0049302D" w:rsidRPr="008C0CE0" w:rsidRDefault="0049302D" w:rsidP="0049302D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Miejscowość:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="621AB67B" w14:textId="77777777" w:rsidR="0049302D" w:rsidRPr="008C0CE0" w:rsidRDefault="0049302D" w:rsidP="0049302D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kod pocztowy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BD420C1" w14:textId="5089C440" w:rsidR="0014313D" w:rsidRDefault="0049302D" w:rsidP="0049302D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0049302D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Identyfikator działki ewidencyjnej</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="_Hlk39495882"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidR="00826C48" w:rsidRPr="0049302D">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:endnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidR="00826C48" w:rsidRPr="0049302D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="007F0ED5" w:rsidRPr="0049302D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="190AAFF0" w14:textId="06A6716E" w:rsidR="0049302D" w:rsidRPr="00820E4A" w:rsidRDefault="00B41232" w:rsidP="00F342EC">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820E4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7. ZAŁĄCZNIKI</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="9" w:name="_Hlk39668774"/>
+    <w:bookmarkStart w:id="10" w:name="_Hlk39490111"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p w14:paraId="2F53D211" w14:textId="5EBBEBCE" w:rsidR="0014313D" w:rsidRPr="00F97817" w:rsidRDefault="006660E7" w:rsidP="00AE0D31">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="471881573"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00B41232" w:rsidRPr="00F97817">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="009B2540">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00733118">
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0014313D" w:rsidRPr="00F97817">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...826 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>Pełnomocnictwo do reprezentowania inwestora (opłacone zgodnie z ustawą z dnia 16 listopada 2006</w:t>
+      </w:r>
+      <w:r w:rsidR="00874770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> r</w:t>
+      </w:r>
+      <w:r w:rsidR="0014313D" w:rsidRPr="00F97817">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>. o</w:t>
+      </w:r>
+      <w:r w:rsidR="00874770">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0014313D" w:rsidRPr="00F97817">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>opłacie skarbowej</w:t>
+      </w:r>
+      <w:r w:rsidR="006A3789" w:rsidRPr="00F97817">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Dz. U. z</w:t>
+      </w:r>
+      <w:r w:rsidR="00874770">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004871D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00874770">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r.</w:t>
+      </w:r>
+      <w:r w:rsidR="004871D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> poz. 1154</w:t>
+      </w:r>
+      <w:r w:rsidR="008C148A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, 1795 i 1847</w:t>
+      </w:r>
+      <w:r w:rsidR="004871D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="003731C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="0014313D" w:rsidRPr="00F97817">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>– jeżeli inwestor działa przez pełnomocnika</w:t>
+      </w:r>
+      <w:r w:rsidR="0097508C" w:rsidRPr="00F97817">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DAE9A96" w14:textId="348401D0" w:rsidR="0014313D" w:rsidRPr="00F97817" w:rsidRDefault="006660E7" w:rsidP="00B41232">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="2141293969"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00B41232" w:rsidRPr="00F97817">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="009B2540">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00733118">
+      <w:r w:rsidR="0014313D" w:rsidRPr="00F97817">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="18"/>
-[...10 lines deleted...]
-        </w:tabs>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Potwierdzenie uiszczenia opłaty skarbowej – jeżeli obowiązek uiszczenia takiej opłaty wynika z</w:t>
+      </w:r>
+      <w:r w:rsidR="00874770">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0014313D" w:rsidRPr="00F97817">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ustawy z</w:t>
+      </w:r>
+      <w:r w:rsidR="00874770">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0014313D" w:rsidRPr="00F97817">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>dnia 16 listopada 2006 r. o opłacie skarbowej</w:t>
+      </w:r>
+      <w:r w:rsidR="0097508C" w:rsidRPr="00F97817">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="6E6D401C" w14:textId="67AB72FD" w:rsidR="00FD63E6" w:rsidRPr="00F97817" w:rsidRDefault="006660E7" w:rsidP="00B41232">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-628709718"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00B41232" w:rsidRPr="00F97817">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="009B2540">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FD63E6" w:rsidRPr="00F97817">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Projekt zagospodarowania działki lub terenu oraz projekt architektoniczno-budowlany (w postaci papierowej w 3 egzemplarzach albo w postaci elektronicznej)</w:t>
+      </w:r>
+      <w:r w:rsidR="0097508C" w:rsidRPr="00F97817">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70416748" w14:textId="11A57320" w:rsidR="00BA2E09" w:rsidRPr="00F97817" w:rsidRDefault="006660E7" w:rsidP="00B41232">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-2057610992"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00B41232" w:rsidRPr="00F97817">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="009B2540">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0014313D" w:rsidRPr="00F97817">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Decyzja o warunkach zabudowy i zagospodarowania terenu – jeżeli jest ona wymagana zgodnie z</w:t>
+      </w:r>
+      <w:r w:rsidR="00C94982" w:rsidRPr="00F97817">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0014313D" w:rsidRPr="00F97817">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>przepisami o planowaniu i zagospodarowaniu przestrzennym</w:t>
+      </w:r>
+      <w:r w:rsidR="00A867BB" w:rsidRPr="00F97817">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:endnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidR="006A3789" w:rsidRPr="00F97817">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0097508C" w:rsidRPr="00F97817">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="182431C4" w14:textId="4977C392" w:rsidR="0014313D" w:rsidRPr="00F97817" w:rsidRDefault="0014313D" w:rsidP="00F97817">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Hlk39587005"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="00F97817">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Inne (wymagane przepisami prawa):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F95E260" w14:textId="771D4DA8" w:rsidR="00BA2E09" w:rsidRPr="00F97817" w:rsidRDefault="006660E7" w:rsidP="00B41232">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-696380615"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00B41232" w:rsidRPr="00F97817">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="2FFB0E8B" w14:textId="77777777" w:rsidR="00B41232" w:rsidRPr="00820E4A" w:rsidRDefault="00B41232" w:rsidP="00F342EC">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820E4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8. PODPIS INWESTORA (PEŁNOMOCNIKA) I DATA PODPISU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D69B5B9" w14:textId="77777777" w:rsidR="00B41232" w:rsidRPr="003C46B4" w:rsidRDefault="00B41232" w:rsidP="00AE0D31">
+      <w:pPr>
+        <w:spacing w:before="60" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Podpis powinien być czytelny. Podpis i datę podpisu umieszcza się w przypadku składania wniosku w postaci papierowej.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p w14:paraId="3BEE4CEC" w14:textId="77777777" w:rsidR="00AE0D31" w:rsidRDefault="00AE0D31" w:rsidP="00AE0D31">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2" w:firstLine="0"/>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:color w:val="auto"/>
-[...126 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4009BB5F" w14:textId="77777777" w:rsidR="00AE0D31" w:rsidRDefault="00AE0D31" w:rsidP="00AE0D31">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:color w:val="auto"/>
-[...11 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C46B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:color w:val="auto"/>
-[...11 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="506609D9" w14:textId="77777777" w:rsidR="00AE0D31" w:rsidRDefault="00AE0D31" w:rsidP="00AE0D31">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:color w:val="auto"/>
-[...95 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="621016E8" w14:textId="2781DC54" w:rsidR="0014313D" w:rsidRPr="00AE0D31" w:rsidRDefault="0014313D" w:rsidP="00AE0D31">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="16"/>
-[...34 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F1BE8">
-[...324 lines deleted...]
-    <w:sectPr w:rsidR="00CD6ABD" w:rsidRPr="00CD6ABD" w:rsidSect="004B39F7">
+    </w:p>
+    <w:sectPr w:rsidR="0014313D" w:rsidRPr="00AE0D31" w:rsidSect="006C5A17">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footnotePr>
+        <w:numFmt w:val="chicago"/>
+      </w:footnotePr>
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2604EA93" w14:textId="77777777" w:rsidR="00F71BB2" w:rsidRDefault="00F71BB2" w:rsidP="00C70343">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="66D86755" w14:textId="77777777" w:rsidR="00557D12" w:rsidRDefault="00557D12" w:rsidP="001847F6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31C335DB" w14:textId="77777777" w:rsidR="00F71BB2" w:rsidRDefault="00F71BB2" w:rsidP="00C70343">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1FF31BC1" w14:textId="77777777" w:rsidR="00557D12" w:rsidRDefault="00557D12" w:rsidP="001847F6">
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="1">
+    <w:p w14:paraId="1F100462" w14:textId="50087F7E" w:rsidR="009242FA" w:rsidRPr="00B41232" w:rsidRDefault="009242FA" w:rsidP="009242FA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:ind w:left="170" w:hanging="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B41232">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00B41232">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B41232">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>W przypadku większej liczby inwestorów</w:t>
+      </w:r>
+      <w:r w:rsidR="009B2540">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B41232">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>pełnomocników</w:t>
+      </w:r>
+      <w:r w:rsidR="009B2540">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lub nieruchomości</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B41232">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dane kolejnych inwestorów</w:t>
+      </w:r>
+      <w:r w:rsidR="009B2540">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B41232">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pełnomocników </w:t>
+      </w:r>
+      <w:r w:rsidR="009B2540">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lub nieruchomości </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B41232">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>dodaje się w formularzu albo zamieszcza na osobnych stronach i dołącza do formularza.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="2">
+    <w:p w14:paraId="213900F8" w14:textId="1F6232F3" w:rsidR="00F60348" w:rsidRPr="00B41232" w:rsidRDefault="00F60348" w:rsidP="009A4E88">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:ind w:left="170" w:hanging="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B41232">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00B41232">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B41232">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A12871" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>W przypadku</w:t>
+      </w:r>
+      <w:r w:rsidR="00A12871">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> określonym w </w:t>
+      </w:r>
+      <w:r w:rsidR="00A12871" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>art. 147</w:t>
+      </w:r>
+      <w:r w:rsidR="00A12871">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ust. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A12871" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ustawy z dnia 18 listopada 2020 r. o</w:t>
+      </w:r>
+      <w:r w:rsidR="00A12871">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A12871" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>doręczeniach elektronicznych (Dz. U. z 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00A12871">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>6 r. poz. 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00A12871" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A12871">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w razie</w:t>
+      </w:r>
+      <w:r w:rsidR="00A12871" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> braku adresu do doręczeń elektronicznych wskazuje się adres skrzynki ePUAP. Możliwość doręczania korespondencji na skrzynkę ePUAP obowiązuje do dnia określonego w </w:t>
+      </w:r>
+      <w:r w:rsidR="00A12871">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>tym przepisie.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="3">
+    <w:p w14:paraId="5605B478" w14:textId="0B3E7BBA" w:rsidR="006E6AED" w:rsidRPr="00B41232" w:rsidRDefault="006E6AED" w:rsidP="003731C2">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:ind w:left="170" w:hanging="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B41232">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00B41232">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="009A4E88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B41232">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Nazwa powinna w sposób ogólny określać zamierzenie budowlane, np. „Zespół budynków jednorodzinnych wraz z</w:t>
+      </w:r>
+      <w:r w:rsidR="00874770">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B41232">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>infrastrukturą”.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="4">
+    <w:p w14:paraId="492A0CDC" w14:textId="7D56DA87" w:rsidR="00826C48" w:rsidRPr="00B41232" w:rsidRDefault="00826C48" w:rsidP="003731C2">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:ind w:left="170" w:hanging="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B41232">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00B41232">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2373" w:rsidRPr="00B41232">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C86917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B41232">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>W przypadku formularza w postaci papierowej zamiast identyfikatora działki ewidencyjnej można wskazać jednostkę ewidencyjną, obręb ewidencyjny i n</w:t>
+      </w:r>
+      <w:r w:rsidR="00D90E39">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>umer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B41232">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> działki ewidencyjnej oraz arkusz mapy, jeżeli występuje.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="5">
+    <w:p w14:paraId="09D47059" w14:textId="30E84BE9" w:rsidR="00A867BB" w:rsidRPr="00B41232" w:rsidRDefault="00A867BB" w:rsidP="003731C2">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:ind w:left="170" w:hanging="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B41232">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidR="006A3789" w:rsidRPr="00B41232">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="009A4E88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B41232">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Zamiast oryginału można dołączyć kopię dokumentu.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...47 lines deleted...]
-    <w:altName w:val="Times New Roman"/>
+  <w:font w:name="A">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
+    <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6BC0D28D" w14:textId="77777777" w:rsidR="00C70343" w:rsidRDefault="00C70343">
-[...45 lines deleted...]
-  </w:p>
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1004470185"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:p w14:paraId="4C38D53D" w14:textId="6E145AE1" w:rsidR="00F342EC" w:rsidRDefault="00F342EC">
+        <w:pPr>
+          <w:pStyle w:val="Stopka"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r w:rsidRPr="00F342EC">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00F342EC">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00F342EC">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00F342EC">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F342EC">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65B21EC0" w14:textId="77777777" w:rsidR="00F71BB2" w:rsidRDefault="00F71BB2" w:rsidP="00C70343">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="626B9025" w14:textId="77777777" w:rsidR="00557D12" w:rsidRDefault="00557D12" w:rsidP="001847F6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6279DC6A" w14:textId="77777777" w:rsidR="00F71BB2" w:rsidRDefault="00F71BB2" w:rsidP="00C70343">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="50EC1EC0" w14:textId="77777777" w:rsidR="00557D12" w:rsidRDefault="00557D12" w:rsidP="001847F6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7C332577" w14:textId="77777777" w:rsidR="00C70343" w:rsidRPr="00C70343" w:rsidRDefault="00C70343" w:rsidP="00C70343">
+  <w:p w14:paraId="7899C62A" w14:textId="77777777" w:rsidR="00F342EC" w:rsidRPr="00F342EC" w:rsidRDefault="00F342EC" w:rsidP="00F342EC">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
-      <w:jc w:val="center"/>
+      <w:spacing w:before="0" w:line="271" w:lineRule="auto"/>
       <w:rPr>
-        <w:b/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="auto"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C70343">
-[...22 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="AA27653E"/>
+    <w:nsid w:val="15EF2F8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7180F7D9"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:tmpl w:val="52FAAF10"/>
+    <w:lvl w:ilvl="0" w:tplc="FF5642B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="1" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="2" w:tplc="04150005">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="3" w:tplc="04150001">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
-[...120 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...45 lines deleted...]
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...114 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="2"/>
-[...4 lines deleted...]
-  <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:val="bestFit" w:percent="225"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
+    <w:numFmt w:val="chicago"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00233203"/>
-[...89 lines deleted...]
-    <w:rsid w:val="00F922C1"/>
+    <w:rsidRoot w:val="001847F6"/>
+    <w:rsid w:val="00001C03"/>
+    <w:rsid w:val="000039CA"/>
+    <w:rsid w:val="00005630"/>
+    <w:rsid w:val="00005DBE"/>
+    <w:rsid w:val="000177B3"/>
+    <w:rsid w:val="000529B7"/>
+    <w:rsid w:val="00061C36"/>
+    <w:rsid w:val="000622E3"/>
+    <w:rsid w:val="00063C2A"/>
+    <w:rsid w:val="00065159"/>
+    <w:rsid w:val="00070B57"/>
+    <w:rsid w:val="00070CB2"/>
+    <w:rsid w:val="00082A70"/>
+    <w:rsid w:val="00095D52"/>
+    <w:rsid w:val="000A1EB8"/>
+    <w:rsid w:val="000A617E"/>
+    <w:rsid w:val="000A6333"/>
+    <w:rsid w:val="000C33DF"/>
+    <w:rsid w:val="000E719E"/>
+    <w:rsid w:val="000F64FB"/>
+    <w:rsid w:val="00115B03"/>
+    <w:rsid w:val="001262C9"/>
+    <w:rsid w:val="00130130"/>
+    <w:rsid w:val="00142A5F"/>
+    <w:rsid w:val="0014313D"/>
+    <w:rsid w:val="0014343E"/>
+    <w:rsid w:val="00146424"/>
+    <w:rsid w:val="001509DA"/>
+    <w:rsid w:val="0015329E"/>
+    <w:rsid w:val="001566B5"/>
+    <w:rsid w:val="00157BB1"/>
+    <w:rsid w:val="0016210E"/>
+    <w:rsid w:val="0016422A"/>
+    <w:rsid w:val="00165526"/>
+    <w:rsid w:val="00177669"/>
+    <w:rsid w:val="001847F6"/>
+    <w:rsid w:val="001B46A4"/>
+    <w:rsid w:val="001C468F"/>
+    <w:rsid w:val="001C484D"/>
+    <w:rsid w:val="001C5C43"/>
+    <w:rsid w:val="001D1154"/>
+    <w:rsid w:val="001D522B"/>
+    <w:rsid w:val="001D7263"/>
+    <w:rsid w:val="001F074A"/>
+    <w:rsid w:val="001F19C0"/>
+    <w:rsid w:val="001F4B62"/>
+    <w:rsid w:val="0020371D"/>
+    <w:rsid w:val="0020618A"/>
+    <w:rsid w:val="00206E87"/>
+    <w:rsid w:val="0022082C"/>
+    <w:rsid w:val="00230326"/>
+    <w:rsid w:val="00245AD6"/>
+    <w:rsid w:val="00260961"/>
+    <w:rsid w:val="002651EC"/>
+    <w:rsid w:val="0027654F"/>
+    <w:rsid w:val="002A2DE1"/>
+    <w:rsid w:val="002B37A2"/>
+    <w:rsid w:val="002B4786"/>
+    <w:rsid w:val="002C7D57"/>
+    <w:rsid w:val="002E459C"/>
+    <w:rsid w:val="002F7B59"/>
+    <w:rsid w:val="0030487B"/>
+    <w:rsid w:val="00321F75"/>
+    <w:rsid w:val="0032602B"/>
+    <w:rsid w:val="00333B60"/>
+    <w:rsid w:val="00356B05"/>
+    <w:rsid w:val="00356D93"/>
+    <w:rsid w:val="00356F99"/>
+    <w:rsid w:val="00361587"/>
+    <w:rsid w:val="00371F8F"/>
+    <w:rsid w:val="0037202D"/>
+    <w:rsid w:val="003731C2"/>
+    <w:rsid w:val="00376015"/>
+    <w:rsid w:val="00382560"/>
+    <w:rsid w:val="0038716B"/>
+    <w:rsid w:val="003A4883"/>
+    <w:rsid w:val="003A65B6"/>
+    <w:rsid w:val="003B1EA5"/>
+    <w:rsid w:val="003B5B8E"/>
+    <w:rsid w:val="003E38D4"/>
+    <w:rsid w:val="003E4862"/>
+    <w:rsid w:val="003E528C"/>
+    <w:rsid w:val="00424C5F"/>
+    <w:rsid w:val="00431981"/>
+    <w:rsid w:val="00456E26"/>
+    <w:rsid w:val="004667B5"/>
+    <w:rsid w:val="00475205"/>
+    <w:rsid w:val="00477FE5"/>
+    <w:rsid w:val="004871D5"/>
+    <w:rsid w:val="00492FE0"/>
+    <w:rsid w:val="0049302D"/>
+    <w:rsid w:val="004A13C3"/>
+    <w:rsid w:val="004C3DC8"/>
+    <w:rsid w:val="004D230E"/>
+    <w:rsid w:val="004E7B82"/>
+    <w:rsid w:val="004F0DC3"/>
+    <w:rsid w:val="00510396"/>
+    <w:rsid w:val="005153DF"/>
+    <w:rsid w:val="00520C6C"/>
+    <w:rsid w:val="00527558"/>
+    <w:rsid w:val="00553717"/>
+    <w:rsid w:val="00557D12"/>
+    <w:rsid w:val="0057391C"/>
+    <w:rsid w:val="005A5413"/>
+    <w:rsid w:val="005A5642"/>
+    <w:rsid w:val="005A71F3"/>
+    <w:rsid w:val="005B715C"/>
+    <w:rsid w:val="005C0BAF"/>
+    <w:rsid w:val="005C0DC0"/>
+    <w:rsid w:val="005D3224"/>
+    <w:rsid w:val="005F578D"/>
+    <w:rsid w:val="006319CF"/>
+    <w:rsid w:val="00654CDC"/>
+    <w:rsid w:val="0065719A"/>
+    <w:rsid w:val="00660365"/>
+    <w:rsid w:val="00665CC1"/>
+    <w:rsid w:val="006660E7"/>
+    <w:rsid w:val="00694245"/>
+    <w:rsid w:val="006946C1"/>
+    <w:rsid w:val="00696818"/>
+    <w:rsid w:val="006A3789"/>
+    <w:rsid w:val="006B1E4B"/>
+    <w:rsid w:val="006B76FD"/>
+    <w:rsid w:val="006C5A17"/>
+    <w:rsid w:val="006D32A4"/>
+    <w:rsid w:val="006E64EE"/>
+    <w:rsid w:val="006E6AED"/>
+    <w:rsid w:val="006F1E4C"/>
+    <w:rsid w:val="006F4406"/>
+    <w:rsid w:val="00730CE7"/>
+    <w:rsid w:val="00745868"/>
+    <w:rsid w:val="00756382"/>
+    <w:rsid w:val="007C2373"/>
+    <w:rsid w:val="007C519E"/>
+    <w:rsid w:val="007D7458"/>
+    <w:rsid w:val="007E13CA"/>
+    <w:rsid w:val="007E7855"/>
+    <w:rsid w:val="007F0ED5"/>
+    <w:rsid w:val="007F4D94"/>
+    <w:rsid w:val="00800DFB"/>
+    <w:rsid w:val="008047AD"/>
+    <w:rsid w:val="00813DD0"/>
+    <w:rsid w:val="00820E4A"/>
+    <w:rsid w:val="00826C48"/>
+    <w:rsid w:val="00831B06"/>
+    <w:rsid w:val="008336E8"/>
+    <w:rsid w:val="008526BD"/>
+    <w:rsid w:val="008679AD"/>
+    <w:rsid w:val="00874770"/>
+    <w:rsid w:val="008811AC"/>
+    <w:rsid w:val="008A7E26"/>
+    <w:rsid w:val="008B5637"/>
+    <w:rsid w:val="008C148A"/>
+    <w:rsid w:val="008D00DE"/>
+    <w:rsid w:val="008E0A57"/>
+    <w:rsid w:val="008E4432"/>
+    <w:rsid w:val="008E73E3"/>
+    <w:rsid w:val="008F141A"/>
+    <w:rsid w:val="00902E83"/>
+    <w:rsid w:val="009036E5"/>
+    <w:rsid w:val="00912E00"/>
+    <w:rsid w:val="009242FA"/>
+    <w:rsid w:val="009249A6"/>
+    <w:rsid w:val="00927AD0"/>
+    <w:rsid w:val="0095017F"/>
+    <w:rsid w:val="009648DF"/>
+    <w:rsid w:val="00964951"/>
+    <w:rsid w:val="0097508C"/>
+    <w:rsid w:val="00987DFD"/>
+    <w:rsid w:val="009A14D4"/>
+    <w:rsid w:val="009A4849"/>
+    <w:rsid w:val="009A4E88"/>
+    <w:rsid w:val="009B2540"/>
+    <w:rsid w:val="009B6AAA"/>
+    <w:rsid w:val="009B7470"/>
+    <w:rsid w:val="009B77D3"/>
+    <w:rsid w:val="009D48F9"/>
+    <w:rsid w:val="009D580D"/>
+    <w:rsid w:val="00A11D02"/>
+    <w:rsid w:val="00A12871"/>
+    <w:rsid w:val="00A45E3E"/>
+    <w:rsid w:val="00A46833"/>
+    <w:rsid w:val="00A5620A"/>
+    <w:rsid w:val="00A62DEE"/>
+    <w:rsid w:val="00A64E5E"/>
+    <w:rsid w:val="00A666E9"/>
+    <w:rsid w:val="00A867BB"/>
+    <w:rsid w:val="00A96373"/>
+    <w:rsid w:val="00AA4A9C"/>
+    <w:rsid w:val="00AC6CEF"/>
+    <w:rsid w:val="00AE0D31"/>
+    <w:rsid w:val="00AE23E0"/>
+    <w:rsid w:val="00B02CCC"/>
+    <w:rsid w:val="00B0605B"/>
+    <w:rsid w:val="00B213CA"/>
+    <w:rsid w:val="00B21E8E"/>
+    <w:rsid w:val="00B41232"/>
+    <w:rsid w:val="00B4276F"/>
+    <w:rsid w:val="00B47833"/>
+    <w:rsid w:val="00B47F30"/>
+    <w:rsid w:val="00B54213"/>
+    <w:rsid w:val="00B6282E"/>
+    <w:rsid w:val="00B74AAF"/>
+    <w:rsid w:val="00B849C3"/>
+    <w:rsid w:val="00B947DF"/>
+    <w:rsid w:val="00BA28FE"/>
+    <w:rsid w:val="00BA2E09"/>
+    <w:rsid w:val="00BC64F0"/>
+    <w:rsid w:val="00BC6518"/>
+    <w:rsid w:val="00BE44F2"/>
+    <w:rsid w:val="00C0537B"/>
+    <w:rsid w:val="00C3459A"/>
+    <w:rsid w:val="00C37316"/>
+    <w:rsid w:val="00C431AD"/>
+    <w:rsid w:val="00C56108"/>
+    <w:rsid w:val="00C63DB7"/>
+    <w:rsid w:val="00C7493C"/>
+    <w:rsid w:val="00C82499"/>
+    <w:rsid w:val="00C86917"/>
+    <w:rsid w:val="00C94982"/>
+    <w:rsid w:val="00C96270"/>
+    <w:rsid w:val="00CA4949"/>
+    <w:rsid w:val="00CA67F6"/>
+    <w:rsid w:val="00CB67B6"/>
+    <w:rsid w:val="00CB7C36"/>
+    <w:rsid w:val="00CD16C1"/>
+    <w:rsid w:val="00CD7116"/>
+    <w:rsid w:val="00CE3CC0"/>
+    <w:rsid w:val="00CF318A"/>
+    <w:rsid w:val="00CF3482"/>
+    <w:rsid w:val="00CF58EE"/>
+    <w:rsid w:val="00CF5E46"/>
+    <w:rsid w:val="00D1408B"/>
+    <w:rsid w:val="00D23840"/>
+    <w:rsid w:val="00D2577B"/>
+    <w:rsid w:val="00D47EA6"/>
+    <w:rsid w:val="00D63252"/>
+    <w:rsid w:val="00D821C7"/>
+    <w:rsid w:val="00D90E39"/>
+    <w:rsid w:val="00DB41BD"/>
+    <w:rsid w:val="00DB514F"/>
+    <w:rsid w:val="00DC39D0"/>
+    <w:rsid w:val="00DE7FF2"/>
+    <w:rsid w:val="00E01B51"/>
+    <w:rsid w:val="00E051E7"/>
+    <w:rsid w:val="00E0736D"/>
+    <w:rsid w:val="00E45EB0"/>
+    <w:rsid w:val="00E539A1"/>
+    <w:rsid w:val="00E564CF"/>
+    <w:rsid w:val="00E67818"/>
+    <w:rsid w:val="00E7237D"/>
+    <w:rsid w:val="00E73080"/>
+    <w:rsid w:val="00E7452B"/>
+    <w:rsid w:val="00E75665"/>
+    <w:rsid w:val="00E76FE0"/>
+    <w:rsid w:val="00E77E4A"/>
+    <w:rsid w:val="00E81825"/>
+    <w:rsid w:val="00E81836"/>
+    <w:rsid w:val="00E93F86"/>
+    <w:rsid w:val="00EB6528"/>
+    <w:rsid w:val="00EC0AC6"/>
+    <w:rsid w:val="00ED1B3C"/>
+    <w:rsid w:val="00EF6E11"/>
+    <w:rsid w:val="00F3330C"/>
+    <w:rsid w:val="00F33D5A"/>
+    <w:rsid w:val="00F342EC"/>
+    <w:rsid w:val="00F43D23"/>
+    <w:rsid w:val="00F443F2"/>
+    <w:rsid w:val="00F44937"/>
+    <w:rsid w:val="00F47311"/>
+    <w:rsid w:val="00F60348"/>
+    <w:rsid w:val="00F61CC6"/>
+    <w:rsid w:val="00F763BC"/>
+    <w:rsid w:val="00F82123"/>
+    <w:rsid w:val="00F85220"/>
+    <w:rsid w:val="00F97817"/>
+    <w:rsid w:val="00FA3C14"/>
+    <w:rsid w:val="00FB201E"/>
+    <w:rsid w:val="00FC1561"/>
+    <w:rsid w:val="00FD2657"/>
+    <w:rsid w:val="00FD63E6"/>
+    <w:rsid w:val="00FD7F69"/>
+    <w:rsid w:val="00FE0D21"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1942B5B1"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{03432A1A-D537-4BCE-B767-CF9098A24AD5}"/>
+  <w14:docId w14:val="00101281"/>
+  <w15:docId w15:val="{ADE735FE-D419-4016-9155-C514D1E9CB07}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
-    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -5227,462 +4069,528 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00233203"/>
+    <w:rsid w:val="001847F6"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
-      <w:spacing w:after="0"/>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:rFonts w:ascii="A" w:eastAsia="Times New Roman" w:hAnsi="A" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek1Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E539A1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="240" w:line="268" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek2Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009242FA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LO-normal3">
-[...177 lines deleted...]
-    <w:name w:val="Body Text Indent 3"/>
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisudolnego">
+    <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normalny"/>
-    <w:link w:val="Tekstpodstawowywcity3Znak"/>
+    <w:link w:val="TekstprzypisudolnegoZnak"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CD6ABD"/>
-[...11 lines deleted...]
-    </w:rPr>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001847F6"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Tekstpodstawowywcity3Znak">
-    <w:name w:val="Tekst podstawowy wcięty 3 Znak"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
+    <w:name w:val="Tekst przypisu dolnego Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
-    <w:link w:val="Tekstpodstawowywcity3"/>
+    <w:link w:val="Tekstprzypisudolnego"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:locked/>
-    <w:rsid w:val="00CD6ABD"/>
+    <w:rsid w:val="001847F6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...20 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="A" w:eastAsia="Times New Roman" w:hAnsi="A" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:bidi="ar-SA"/>
-[...60 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="NagwekZnak"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C70343"/>
+    <w:qFormat/>
+    <w:rsid w:val="001847F6"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="200" w:line="268" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light"/>
+      <w:b/>
+      <w:color w:val="5B9BD5"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
     <w:name w:val="Nagłówek Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek"/>
     <w:uiPriority w:val="99"/>
-    <w:locked/>
-    <w:rsid w:val="00C70343"/>
+    <w:rsid w:val="001847F6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Mangal"/>
-[...2 lines deleted...]
-      <w:lang w:val="x-none" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="5B9BD5"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstdymka">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="Bezodstpw">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="001847F6"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ZPKTzmpktartykuempunktem">
+    <w:name w:val="Z/PKT – zm. pkt artykułem (punktem)"/>
     <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstdymkaZnak"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="001847F6"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="1020" w:hanging="510"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Arial"/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
+    <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C70343"/>
+    <w:rsid w:val="001847F6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisukocowego">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstprzypisukocowegoZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A867BB"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisukocowegoZnak">
+    <w:name w:val="Tekst przypisu końcowego Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstprzypisukocowego"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A867BB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="A" w:eastAsia="Times New Roman" w:hAnsi="A" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisukocowego">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A867BB"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Poprawka">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00361587"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Mangal"/>
-[...1 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:rFonts w:ascii="A" w:eastAsia="Times New Roman" w:hAnsi="A" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
-    <w:name w:val="Tekst dymka Znak"/>
+  <w:style w:type="paragraph" w:styleId="Stopka">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="StopkaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00165526"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
+    <w:name w:val="Stopka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
-    <w:link w:val="Tekstdymka"/>
+    <w:link w:val="Stopka"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00165526"/>
+    <w:rPr>
+      <w:rFonts w:ascii="A" w:eastAsia="Times New Roman" w:hAnsi="A" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:locked/>
-    <w:rsid w:val="00C70343"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000E719E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Mangal"/>
-[...2 lines deleted...]
-      <w:lang w:val="x-none" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM3">
-[...2 lines deleted...]
-    <w:next w:val="Default"/>
+  <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstkomentarzaZnak"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00177A5D"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000E719E"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
+    <w:name w:val="Tekst komentarza Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstkomentarza"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000E719E"/>
     <w:rPr>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="A" w:eastAsia="Times New Roman" w:hAnsi="A" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tematkomentarza">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Tekstkomentarza"/>
+    <w:next w:val="Tekstkomentarza"/>
+    <w:link w:val="TematkomentarzaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000E719E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
+    <w:name w:val="Temat komentarza Znak"/>
+    <w:basedOn w:val="TekstkomentarzaZnak"/>
+    <w:link w:val="Tematkomentarza"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E719E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="A" w:eastAsia="Times New Roman" w:hAnsi="A" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
+    <w:name w:val="Nagłówek 1 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E539A1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek2Znak">
+    <w:name w:val="Nagłówek 2 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009242FA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LO-normal3">
+    <w:name w:val="LO-normal3"/>
+    <w:rsid w:val="00F342EC"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="475685998">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="592473741">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="696197833">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="917716135">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="961570941">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1160927031">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1995603368">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -5935,71 +4843,83 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{507AB722-1A09-429B-B1FC-A3BBBED28264}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF7CC3FF-D24F-4923-855B-90772A370EB1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>523</Words>
-  <Characters>3510</Characters>
+  <Words>403</Words>
+  <Characters>2419</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>135</Lines>
-  <Paragraphs>77</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>UMW</Company>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Tytuł</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3956</CharactersWithSpaces>
+  <CharactersWithSpaces>2817</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Wniosek o wydanie odrębnej decyzji o zatwierdzeniu projektu zagospodarowaniadziałki lub terenu lub projektu architektoniczno-budowlanego PB-6</dc:title>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:title>PB-6 Wniosek o wydanie odrębnej decyzji o zatwierdzeniu projektu zagospodarowania działki lub terenu lub projektu architektoniczno-budowlanego</dc:title>
+  <dc:subject>PB-6</dc:subject>
+  <dc:creator>Ślubowska Edyta</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>