--- v1 (2026-04-28)
+++ v2 (2026-09-01)
@@ -319,65 +319,72 @@
       <w:pPr>
         <w:pStyle w:val="LO-normal3"/>
         <w:spacing w:before="120" w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk39476603"/>
       <w:r w:rsidRPr="00A11D02">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nazwa: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A11D02">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Prezydent Wrocławia, Wydział Architektury i Zabytków Urzędu Miejskiego Wrocławia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33AEC5AD" w14:textId="77777777" w:rsidR="00A11D02" w:rsidRPr="00A11D02" w:rsidRDefault="00A11D02" w:rsidP="00A11D02">
+    <w:p w14:paraId="33AEC5AD" w14:textId="516F1483" w:rsidR="00A11D02" w:rsidRPr="00A11D02" w:rsidRDefault="004011EB" w:rsidP="00A11D02">
       <w:pPr>
         <w:pStyle w:val="LO-normal3"/>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A11D02">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>pl. Nowy Targ 1-8, 50-141 Wrocław</w:t>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00A11D02" w:rsidRPr="00A11D02">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l. Nowy Targ 1-8, 50-141 Wrocław</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EEEE521" w14:textId="4A2EE8C7" w:rsidR="009242FA" w:rsidRPr="00820E4A" w:rsidRDefault="009242FA" w:rsidP="00F342EC">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00820E4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2.1. DANE INWESTORA</w:t>
@@ -983,51 +990,51 @@
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03AE5161" w14:textId="77777777" w:rsidR="00F60348" w:rsidRPr="00E175E7" w:rsidRDefault="00F60348" w:rsidP="00AE0D31">
       <w:pPr>
         <w:spacing w:before="60" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E175E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Wypełnia się, jeżeli inwestor działa przez pełnomocnika.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51749C73" w14:textId="7ED6976D" w:rsidR="00F60348" w:rsidRPr="00E175E7" w:rsidRDefault="006660E7" w:rsidP="00F60348">
+    <w:p w14:paraId="51749C73" w14:textId="7ED6976D" w:rsidR="00F60348" w:rsidRPr="00E175E7" w:rsidRDefault="004011EB" w:rsidP="00F60348">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="-1870132773"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B41232">
@@ -1429,229 +1436,229 @@
       <w:r w:rsidRPr="00E175E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Należy wskazać właściwe. Jeżeli zamierzenie obejmuje kilka rodzajów robót</w:t>
       </w:r>
       <w:r w:rsidR="0020371D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> budowlanych</w:t>
       </w:r>
       <w:r w:rsidRPr="00E175E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>, należy wskazać wszystkie właściwe.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74BB0DC4" w14:textId="7BA8DFBA" w:rsidR="00F60348" w:rsidRPr="008F0DC3" w:rsidRDefault="006660E7" w:rsidP="00F342EC">
+    <w:p w14:paraId="74BB0DC4" w14:textId="7BA8DFBA" w:rsidR="00F60348" w:rsidRPr="008F0DC3" w:rsidRDefault="004011EB" w:rsidP="00F342EC">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="737517221"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F60348">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:iCs/>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F60348" w:rsidRPr="008F0DC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Budowa nowego obiektu budowlanego.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="470C187B" w14:textId="77777777" w:rsidR="00F60348" w:rsidRPr="008F0DC3" w:rsidRDefault="006660E7" w:rsidP="00F342EC">
+    <w:p w14:paraId="470C187B" w14:textId="77777777" w:rsidR="00F60348" w:rsidRPr="008F0DC3" w:rsidRDefault="004011EB" w:rsidP="00F342EC">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="-18163408"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F60348">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:iCs/>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F60348" w:rsidRPr="008F0DC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rozbudowa istniejącego obiektu budowlanego.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3613FF53" w14:textId="63344E97" w:rsidR="00F60348" w:rsidRPr="008F0DC3" w:rsidRDefault="006660E7" w:rsidP="00F342EC">
+    <w:p w14:paraId="3613FF53" w14:textId="63344E97" w:rsidR="00F60348" w:rsidRPr="008F0DC3" w:rsidRDefault="004011EB" w:rsidP="00F342EC">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="-1824650408"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F60348">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:iCs/>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F60348" w:rsidRPr="008F0DC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nadbudowa istniejącego obiektu budowlanego.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3836E86C" w14:textId="77777777" w:rsidR="00F60348" w:rsidRPr="008F0DC3" w:rsidRDefault="006660E7" w:rsidP="00F342EC">
+    <w:p w14:paraId="3836E86C" w14:textId="77777777" w:rsidR="00F60348" w:rsidRPr="008F0DC3" w:rsidRDefault="004011EB" w:rsidP="00F342EC">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="512343135"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F60348">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:iCs/>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F60348" w:rsidRPr="008F0DC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Odbudowa obiektu budowlanego.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ECD2910" w14:textId="2D7F45D6" w:rsidR="00F60348" w:rsidRDefault="006660E7" w:rsidP="00F342EC">
+    <w:p w14:paraId="7ECD2910" w14:textId="2D7F45D6" w:rsidR="00F60348" w:rsidRDefault="004011EB" w:rsidP="00F342EC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="264201165"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F60348">
             <w:rPr>
@@ -1970,51 +1977,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00820E4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7. ZAŁĄCZNIKI</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="9" w:name="_Hlk39668774"/>
     <w:bookmarkStart w:id="10" w:name="_Hlk39490111"/>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="8"/>
-    <w:p w14:paraId="2F53D211" w14:textId="5EBBEBCE" w:rsidR="0014313D" w:rsidRPr="00F97817" w:rsidRDefault="006660E7" w:rsidP="00AE0D31">
+    <w:p w14:paraId="2F53D211" w14:textId="5EBBEBCE" w:rsidR="0014313D" w:rsidRPr="00F97817" w:rsidRDefault="004011EB" w:rsidP="00AE0D31">
       <w:pPr>
         <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
         <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="471881573"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -2121,51 +2128,51 @@
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="003731C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="0014313D" w:rsidRPr="00F97817">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>– jeżeli inwestor działa przez pełnomocnika</w:t>
       </w:r>
       <w:r w:rsidR="0097508C" w:rsidRPr="00F97817">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DAE9A96" w14:textId="348401D0" w:rsidR="0014313D" w:rsidRPr="00F97817" w:rsidRDefault="006660E7" w:rsidP="00B41232">
+    <w:p w14:paraId="3DAE9A96" w14:textId="348401D0" w:rsidR="0014313D" w:rsidRPr="00F97817" w:rsidRDefault="004011EB" w:rsidP="00B41232">
       <w:pPr>
         <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="2141293969"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -2210,51 +2217,51 @@
         <w:t>ustawy z</w:t>
       </w:r>
       <w:r w:rsidR="00874770">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0014313D" w:rsidRPr="00F97817">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>dnia 16 listopada 2006 r. o opłacie skarbowej</w:t>
       </w:r>
       <w:r w:rsidR="0097508C" w:rsidRPr="00F97817">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:p w14:paraId="6E6D401C" w14:textId="67AB72FD" w:rsidR="00FD63E6" w:rsidRPr="00F97817" w:rsidRDefault="006660E7" w:rsidP="00B41232">
+    <w:p w14:paraId="6E6D401C" w14:textId="67AB72FD" w:rsidR="00FD63E6" w:rsidRPr="00F97817" w:rsidRDefault="004011EB" w:rsidP="00B41232">
       <w:pPr>
         <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="-628709718"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -2270,51 +2277,51 @@
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009B2540">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FD63E6" w:rsidRPr="00F97817">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Projekt zagospodarowania działki lub terenu oraz projekt architektoniczno-budowlany (w postaci papierowej w 3 egzemplarzach albo w postaci elektronicznej)</w:t>
       </w:r>
       <w:r w:rsidR="0097508C" w:rsidRPr="00F97817">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70416748" w14:textId="11A57320" w:rsidR="00BA2E09" w:rsidRPr="00F97817" w:rsidRDefault="006660E7" w:rsidP="00B41232">
+    <w:p w14:paraId="70416748" w14:textId="11A57320" w:rsidR="00BA2E09" w:rsidRPr="00F97817" w:rsidRDefault="004011EB" w:rsidP="00B41232">
       <w:pPr>
         <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="-2057610992"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -2380,51 +2387,51 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="182431C4" w14:textId="4977C392" w:rsidR="0014313D" w:rsidRPr="00F97817" w:rsidRDefault="0014313D" w:rsidP="00F97817">
       <w:pPr>
         <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Hlk39587005"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="00F97817">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Inne (wymagane przepisami prawa):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F95E260" w14:textId="771D4DA8" w:rsidR="00BA2E09" w:rsidRPr="00F97817" w:rsidRDefault="006660E7" w:rsidP="00B41232">
+    <w:p w14:paraId="3F95E260" w14:textId="771D4DA8" w:rsidR="00BA2E09" w:rsidRPr="00F97817" w:rsidRDefault="004011EB" w:rsidP="00B41232">
       <w:pPr>
         <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="-696380615"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -3052,51 +3059,51 @@
     <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
@@ -3331,52 +3338,51 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="200"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numFmt w:val="chicago"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -3441,50 +3447,51 @@
     <w:rsid w:val="002B4786"/>
     <w:rsid w:val="002C7D57"/>
     <w:rsid w:val="002E459C"/>
     <w:rsid w:val="002F7B59"/>
     <w:rsid w:val="0030487B"/>
     <w:rsid w:val="00321F75"/>
     <w:rsid w:val="0032602B"/>
     <w:rsid w:val="00333B60"/>
     <w:rsid w:val="00356B05"/>
     <w:rsid w:val="00356D93"/>
     <w:rsid w:val="00356F99"/>
     <w:rsid w:val="00361587"/>
     <w:rsid w:val="00371F8F"/>
     <w:rsid w:val="0037202D"/>
     <w:rsid w:val="003731C2"/>
     <w:rsid w:val="00376015"/>
     <w:rsid w:val="00382560"/>
     <w:rsid w:val="0038716B"/>
     <w:rsid w:val="003A4883"/>
     <w:rsid w:val="003A65B6"/>
     <w:rsid w:val="003B1EA5"/>
     <w:rsid w:val="003B5B8E"/>
     <w:rsid w:val="003E38D4"/>
     <w:rsid w:val="003E4862"/>
     <w:rsid w:val="003E528C"/>
+    <w:rsid w:val="004011EB"/>
     <w:rsid w:val="00424C5F"/>
     <w:rsid w:val="00431981"/>
     <w:rsid w:val="00456E26"/>
     <w:rsid w:val="004667B5"/>
     <w:rsid w:val="00475205"/>
     <w:rsid w:val="00477FE5"/>
     <w:rsid w:val="004871D5"/>
     <w:rsid w:val="00492FE0"/>
     <w:rsid w:val="0049302D"/>
     <w:rsid w:val="004A13C3"/>
     <w:rsid w:val="004C3DC8"/>
     <w:rsid w:val="004D230E"/>
     <w:rsid w:val="004E7B82"/>
     <w:rsid w:val="004F0DC3"/>
     <w:rsid w:val="00510396"/>
     <w:rsid w:val="005153DF"/>
     <w:rsid w:val="00520C6C"/>
     <w:rsid w:val="00527558"/>
     <w:rsid w:val="00553717"/>
     <w:rsid w:val="00557D12"/>
     <w:rsid w:val="0057391C"/>
     <w:rsid w:val="005A5413"/>
     <w:rsid w:val="005A5642"/>
     <w:rsid w:val="005A71F3"/>
     <w:rsid w:val="005B715C"/>
@@ -4856,51 +4863,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF7CC3FF-D24F-4923-855B-90772A370EB1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>403</Words>
   <Characters>2419</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>