--- v0 (2025-10-07)
+++ v1 (2026-04-17)
@@ -5,4840 +5,4093 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:tbl>
-[...2 lines deleted...]
-        <w:tblW w:w="0" w:type="auto"/>
+    <w:p w14:paraId="55D04A1F" w14:textId="77777777" w:rsidR="00E175E7" w:rsidRPr="00A90434" w:rsidRDefault="00E175E7" w:rsidP="005D11CC">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:before="0" w:after="120" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:tblBorders>
-[...103 lines deleted...]
-    <w:p w14:paraId="2315D20C" w14:textId="77777777" w:rsidR="00233203" w:rsidRPr="00DF765E" w:rsidRDefault="00233203" w:rsidP="008B1798">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk56514854"/>
+      <w:r w:rsidRPr="00A90434">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>WNIOSEK</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="32B87CC0" w14:textId="7579847F" w:rsidR="00E175E7" w:rsidRPr="00A90434" w:rsidRDefault="00E175E7" w:rsidP="005D11CC">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:before="0" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90434">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>pozwolenie na budowę</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A96A465" w14:textId="21BBB61E" w:rsidR="00E175E7" w:rsidRPr="00A90434" w:rsidRDefault="00E175E7" w:rsidP="005D11CC">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:before="0" w:after="120" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90434">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(PB-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90434">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6059ED7A" w14:textId="00DD2183" w:rsidR="0014313D" w:rsidRPr="00E175E7" w:rsidRDefault="0014313D" w:rsidP="005D11CC">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk39484571"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk39584249"/>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Podstawa prawna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00A86E8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rt. 28 ust. 1 w zw. z </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3439" w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">art. 32 i art. 33 ust. 2 i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>2c ustawy z dnia 7 lipca 1994 r. – Prawo budowlane</w:t>
+      </w:r>
+      <w:r w:rsidR="00314A22" w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Dz. U. z 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00257F6D" w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00314A22" w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r. poz. </w:t>
+      </w:r>
+      <w:r w:rsidR="00257F6D" w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>418</w:t>
+      </w:r>
+      <w:r w:rsidR="00215849">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2410">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1080</w:t>
+      </w:r>
+      <w:r w:rsidR="00244177">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00215849">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1535</w:t>
+      </w:r>
+      <w:r w:rsidR="00244177">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, 1673 i 1847</w:t>
+      </w:r>
+      <w:r w:rsidR="00314A22" w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63388651" w14:textId="77777777" w:rsidR="00E175E7" w:rsidRPr="00DA7064" w:rsidRDefault="00E175E7" w:rsidP="005D11CC">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk39476603"/>
+      <w:r w:rsidRPr="00DA7064">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1. ORGAN ADMINISTRACJI ARCHITEKTONICZNO-BUDOWLANEJ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="040174CB" w14:textId="77777777" w:rsidR="005D11CC" w:rsidRPr="00A11D02" w:rsidRDefault="005D11CC" w:rsidP="005D11CC">
       <w:pPr>
         <w:pStyle w:val="LO-normal3"/>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-[...2479 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:before="120" w:line="271" w:lineRule="auto"/>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00733118">
+      <w:bookmarkStart w:id="4" w:name="_Hlk39475881"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk202251849"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk39476049"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00A11D02">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nazwa: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A11D02">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Prezydent Wrocławia, Wydział Architektury i Zabytków Urzędu Miejskiego Wrocławia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46EA367C" w14:textId="77777777" w:rsidR="005D11CC" w:rsidRPr="00A11D02" w:rsidRDefault="005D11CC" w:rsidP="005D11CC">
+      <w:pPr>
+        <w:pStyle w:val="LO-normal3"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A11D02">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pl. Nowy Targ 1-8, 50-141 Wrocław</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0334C073" w14:textId="3AB75DA5" w:rsidR="00E175E7" w:rsidRPr="00DA7064" w:rsidRDefault="00E175E7" w:rsidP="005D11CC">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA7064">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2.1. DANE INWESTORA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7064">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:endnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00DA7064">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6145CCE3" w14:textId="25DF3FF9" w:rsidR="00E175E7" w:rsidRPr="00E175E7" w:rsidRDefault="00B47833" w:rsidP="00A86E8A">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Imię i nazwisko lub nazwa:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C0E2FC" w14:textId="77777777" w:rsidR="00E175E7" w:rsidRPr="00E175E7" w:rsidRDefault="0047018A" w:rsidP="00E175E7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kraj:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1760F7CD" w14:textId="77777777" w:rsidR="00E175E7" w:rsidRPr="00E175E7" w:rsidRDefault="0047018A" w:rsidP="00E175E7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Województwo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FBA032C" w14:textId="77777777" w:rsidR="00E175E7" w:rsidRPr="00E175E7" w:rsidRDefault="0047018A" w:rsidP="00E175E7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Powiat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1374E74B" w14:textId="77777777" w:rsidR="00E175E7" w:rsidRPr="00E175E7" w:rsidRDefault="0047018A" w:rsidP="00E175E7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Gmina:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D57A69E" w14:textId="77777777" w:rsidR="00E175E7" w:rsidRPr="00E175E7" w:rsidRDefault="0047018A" w:rsidP="00E175E7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ulica:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="581730B9" w14:textId="77777777" w:rsidR="00E175E7" w:rsidRPr="00E175E7" w:rsidRDefault="0047018A" w:rsidP="00E175E7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nr domu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2765C3F6" w14:textId="77777777" w:rsidR="00E175E7" w:rsidRPr="00E175E7" w:rsidRDefault="0047018A" w:rsidP="00E175E7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nr lokalu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="647B86EE" w14:textId="77777777" w:rsidR="00E175E7" w:rsidRPr="00E175E7" w:rsidRDefault="0047018A" w:rsidP="00E175E7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Miejscowość:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08FC3E81" w14:textId="4076E2EE" w:rsidR="00192A08" w:rsidRPr="00E175E7" w:rsidRDefault="0047018A" w:rsidP="00E175E7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kod pocztowy:</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Hlk188128703"/>
+    </w:p>
+    <w:p w14:paraId="12A26311" w14:textId="2DFAD33C" w:rsidR="00D47E13" w:rsidRPr="00E175E7" w:rsidRDefault="00B47833" w:rsidP="00E175E7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00552306" w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>mail (nieobowiązkowo):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FD9F70C" w14:textId="6264DF87" w:rsidR="00B47833" w:rsidRDefault="00B47833" w:rsidP="00E175E7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nr tel. (nieobowiązkowo)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidR="00EA6654" w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0960AD76" w14:textId="446224A7" w:rsidR="00E175E7" w:rsidRPr="00DA7064" w:rsidRDefault="00E175E7" w:rsidP="005D11CC">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA7064">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2.2. DANE INWESTORA (DO KORESPONDENCJI)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7064">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="27EEE91E" w14:textId="77777777" w:rsidR="0014313D" w:rsidRPr="00E175E7" w:rsidRDefault="0014313D" w:rsidP="005D11CC">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Wypełnia się, jeżeli adres do korespondencji inwestora jest inny niż wskazany w pkt 2.1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC30E3C" w14:textId="3E63CD23" w:rsidR="00E175E7" w:rsidRDefault="00E175E7" w:rsidP="00A86E8A">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kraj:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0505FDAD" w14:textId="15C17C34" w:rsidR="00E175E7" w:rsidRPr="00671025" w:rsidRDefault="00E175E7" w:rsidP="00E175E7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Województwo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E19337" w14:textId="3AC68B1E" w:rsidR="00E175E7" w:rsidRDefault="00E175E7" w:rsidP="00E175E7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Powiat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55D975C1" w14:textId="6DD3C886" w:rsidR="00E175E7" w:rsidRPr="00671025" w:rsidRDefault="00E175E7" w:rsidP="00E175E7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gmina:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12873F9D" w14:textId="70C0B995" w:rsidR="00E175E7" w:rsidRDefault="00E175E7" w:rsidP="00E175E7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ulica:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A01CFC" w14:textId="2C9C818A" w:rsidR="00E175E7" w:rsidRDefault="00E175E7" w:rsidP="00E175E7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nr domu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E84DD2B" w14:textId="0B226114" w:rsidR="00E175E7" w:rsidRPr="00671025" w:rsidRDefault="00E175E7" w:rsidP="00E175E7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nr lokalu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A258A80" w14:textId="40F2FCDB" w:rsidR="00E175E7" w:rsidRDefault="00E175E7" w:rsidP="00E175E7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Miejscowość:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3EF5BD" w14:textId="44DB2710" w:rsidR="00E175E7" w:rsidRPr="00671025" w:rsidRDefault="00E175E7" w:rsidP="00E175E7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kod pocztowy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1371F161" w14:textId="5029BA99" w:rsidR="00B47833" w:rsidRDefault="00E175E7" w:rsidP="00E175E7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adres </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="_Hlk188121546"/>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>do doręczeń elektronicznych</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:endnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4842BB07" w14:textId="4A6AE0E9" w:rsidR="00E175E7" w:rsidRPr="00DA7064" w:rsidRDefault="00E175E7" w:rsidP="00DA7064">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA7064">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3. DANE PEŁNOMOCNIKA</w:t>
+      </w:r>
+      <w:r w:rsidR="00A86E8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7064">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00A86E8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7064">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PEŁNOMOCNIKA DO DORĘCZEŃ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7064">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="243A26D6" w14:textId="77777777" w:rsidR="0014313D" w:rsidRPr="00E175E7" w:rsidRDefault="0014313D" w:rsidP="005D11CC">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Hlk39476200"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Wypełnia się, jeżeli inwestor działa przez pełnomocnika.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="10" w:name="_Hlk57880189"/>
+    <w:bookmarkStart w:id="11" w:name="_Hlk39479541"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="65F0B11D" w14:textId="1C84ED0A" w:rsidR="0027654F" w:rsidRPr="00E175E7" w:rsidRDefault="00717CBF" w:rsidP="00E175E7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:id w:val="-1870132773"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="008C0CE0">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0027654F" w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0027654F" w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">pełnomocnik </w:t>
+      </w:r>
+      <w:r w:rsidR="0027654F" w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0027654F" w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:id w:val="1154490646"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00E175E7">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0027654F" w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0027654F" w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>pełnomocnik do doręczeń</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55459D4B" w14:textId="267671EC" w:rsidR="00E175E7" w:rsidRPr="00671025" w:rsidRDefault="00E175E7" w:rsidP="00E21693">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Hlk60938603"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Imię i nazwisko:</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="_Hlk202175775"/>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="6AB0373C" w14:textId="28FD2DCC" w:rsidR="00E175E7" w:rsidRDefault="00E175E7" w:rsidP="00E21693">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Kraj:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0543F5B5" w14:textId="13D2B464" w:rsidR="00E175E7" w:rsidRPr="00671025" w:rsidRDefault="00E175E7" w:rsidP="00E21693">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Województwo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B35CC5D" w14:textId="155F2C88" w:rsidR="00E175E7" w:rsidRDefault="00E175E7" w:rsidP="00E21693">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Powiat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79EDDAAE" w14:textId="7F3C2CD4" w:rsidR="00E175E7" w:rsidRPr="00671025" w:rsidRDefault="00E175E7" w:rsidP="00E21693">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Gmina:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34EB4FAE" w14:textId="4290AF89" w:rsidR="00E175E7" w:rsidRDefault="00E175E7" w:rsidP="00E21693">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Ulica:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="425C9376" w14:textId="43AAF19D" w:rsidR="00E175E7" w:rsidRDefault="00E175E7" w:rsidP="00E21693">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Nr domu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7491FA1E" w14:textId="1003DB85" w:rsidR="00E175E7" w:rsidRPr="00671025" w:rsidRDefault="00E175E7" w:rsidP="00E21693">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Nr lokalu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F355274" w14:textId="7F093BBA" w:rsidR="00E175E7" w:rsidRDefault="00E175E7" w:rsidP="00E21693">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Miejscowość:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BA8E1DD" w14:textId="20455A8A" w:rsidR="00E175E7" w:rsidRDefault="00E175E7" w:rsidP="00E21693">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Kod pocztowy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78EDBE30" w14:textId="1FAF1F4D" w:rsidR="00E175E7" w:rsidRPr="00671025" w:rsidRDefault="00E175E7" w:rsidP="00E21693">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Adres do doręczeń elektronicznych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p w14:paraId="53A62EA6" w14:textId="1C50852C" w:rsidR="00E175E7" w:rsidRPr="00671025" w:rsidRDefault="00E175E7" w:rsidP="00E21693">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>E-mail (nieobowiązkowo):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29586FD9" w14:textId="5811A54D" w:rsidR="00E175E7" w:rsidRDefault="00E175E7" w:rsidP="00E175E7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Nr tel. (nieobowiązkowo):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14791B22" w14:textId="415D3AA4" w:rsidR="00E175E7" w:rsidRPr="00DA7064" w:rsidRDefault="00E175E7" w:rsidP="00DA7064">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA7064">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4. RODZAJ ZAMIERZENIA BUDOWLANEGO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08A3A786" w14:textId="15344966" w:rsidR="0014313D" w:rsidRPr="00E175E7" w:rsidRDefault="0014313D" w:rsidP="005D11CC">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Hlk39498299"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Należy wskazać właściwe. Jeżeli zamierzenie obejmuje kilka rodzajów robót</w:t>
+      </w:r>
+      <w:r w:rsidR="00F25755">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> budowlanych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, należy wskazać wszystkie właściwe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="095E6659" w14:textId="37FF5D48" w:rsidR="0014313D" w:rsidRPr="008F0DC3" w:rsidRDefault="00717CBF" w:rsidP="005D11CC">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:id w:val="737517221"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="000A4D5F">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="008F0DC3" w:rsidRPr="008F0DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0014313D" w:rsidRPr="008F0DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Budowa nowego obiektu budowlanego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05890D52" w14:textId="223C6750" w:rsidR="0014313D" w:rsidRPr="008F0DC3" w:rsidRDefault="00717CBF" w:rsidP="005D11CC">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:id w:val="-18163408"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="008F0DC3">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="008F0DC3" w:rsidRPr="008F0DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0014313D" w:rsidRPr="008F0DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Rozbudowa istniejącego obiektu budowlanego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75D0C3F9" w14:textId="6214662E" w:rsidR="0014313D" w:rsidRPr="008F0DC3" w:rsidRDefault="00717CBF" w:rsidP="005D11CC">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:id w:val="-1824650408"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="008F0DC3">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="008F0DC3" w:rsidRPr="008F0DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0014313D" w:rsidRPr="008F0DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Nadbudowa istniejącego obiektu budowlanego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64FB28B5" w14:textId="0E82E47B" w:rsidR="0014313D" w:rsidRPr="008F0DC3" w:rsidRDefault="00717CBF" w:rsidP="005D11CC">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:id w:val="512343135"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="008F0DC3">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="008F0DC3" w:rsidRPr="008F0DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0014313D" w:rsidRPr="008F0DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Odbudowa obiektu budowlanego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12558E55" w14:textId="361D24DD" w:rsidR="0014313D" w:rsidRDefault="00717CBF" w:rsidP="005D11CC">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:id w:val="264201165"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="008F0DC3">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="008F0DC3" w:rsidRPr="008F0DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0014313D" w:rsidRPr="008F0DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Wykonanie robót budowlanych innych niż wymienione.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C6B7A2" w14:textId="4F82DCDE" w:rsidR="00E65855" w:rsidRPr="00485EE7" w:rsidRDefault="008F0DC3" w:rsidP="005D11CC">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:after="60" w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA7064">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5. NAZWA ZAMIERZENIA BUDOWLANEGO</w:t>
+      </w:r>
+      <w:r w:rsidR="00874358" w:rsidRPr="00DA7064">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:endnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidR="00874358" w:rsidRPr="00DA7064">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08BB9A94" w14:textId="5070BBC5" w:rsidR="005D11CC" w:rsidRDefault="005D11CC" w:rsidP="005D11CC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FE05501" w14:textId="14E00702" w:rsidR="005D11CC" w:rsidRDefault="005D11CC" w:rsidP="005D11CC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71798A9A" w14:textId="77777777" w:rsidR="005D11CC" w:rsidRDefault="005D11CC" w:rsidP="005D11CC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56A14AE8" w14:textId="77777777" w:rsidR="005D11CC" w:rsidRPr="005D11CC" w:rsidRDefault="005D11CC" w:rsidP="005D11CC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0252558D" w14:textId="417A37CD" w:rsidR="008F0DC3" w:rsidRPr="00DA7064" w:rsidRDefault="008F0DC3" w:rsidP="005D11CC">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA7064">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6. DANE NIERUCHOMOŚCI (MIEJSCE WYKONYWANIA ROBÓT BUDOWLANYCH)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7064">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36016D76" w14:textId="77777777" w:rsidR="008F0DC3" w:rsidRPr="008C0CE0" w:rsidRDefault="00E73D6B" w:rsidP="00A86E8A">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Hlk39495882"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Województwo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DA22194" w14:textId="5FEEF757" w:rsidR="008F0DC3" w:rsidRPr="008C0CE0" w:rsidRDefault="00E73D6B" w:rsidP="00851ED1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Powiat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70FC85ED" w14:textId="77777777" w:rsidR="008F0DC3" w:rsidRPr="008C0CE0" w:rsidRDefault="00E73D6B" w:rsidP="00851ED1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Gmina:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="642DF994" w14:textId="77777777" w:rsidR="008F0DC3" w:rsidRPr="008C0CE0" w:rsidRDefault="00E73D6B" w:rsidP="00851ED1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ulica:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="652BDD69" w14:textId="77777777" w:rsidR="008F0DC3" w:rsidRPr="008C0CE0" w:rsidRDefault="00E73D6B" w:rsidP="00851ED1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nr domu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D95C1E5" w14:textId="77777777" w:rsidR="008F0DC3" w:rsidRPr="008C0CE0" w:rsidRDefault="00E73D6B" w:rsidP="00851ED1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Miejscowość:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CE36CB2" w14:textId="4BCDCF9D" w:rsidR="008F0DC3" w:rsidRPr="008C0CE0" w:rsidRDefault="00E73D6B" w:rsidP="00851ED1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kod pocztowy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="604C56BD" w14:textId="4D61E2E5" w:rsidR="00270A32" w:rsidRPr="00270A32" w:rsidRDefault="00270A32" w:rsidP="00851ED1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Identyfikator działki ewidencyjnej</w:t>
+      </w:r>
+      <w:r w:rsidR="00874358">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:endnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidR="00874358">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00314A22" w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DED5955" w14:textId="06878250" w:rsidR="008C0CE0" w:rsidRPr="00E65855" w:rsidRDefault="00B244A0" w:rsidP="005D11CC">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65855">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="008C0CE0" w:rsidRPr="00E65855">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. ZAŁĄCZNIKI</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="17" w:name="_Hlk39479671"/>
+    <w:bookmarkStart w:id="18" w:name="_Hlk39668774"/>
+    <w:bookmarkStart w:id="19" w:name="_Hlk39490111"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p w14:paraId="469F7E1A" w14:textId="0CDE1FBC" w:rsidR="0014313D" w:rsidRPr="008C0CE0" w:rsidRDefault="00717CBF" w:rsidP="005D11CC">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="60" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:id w:val="-1494327474"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="008C0CE0" w:rsidRPr="008C0CE0">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="000E7183">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0014313D" w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Oświadczenie o posiadanym prawie do dysponowania nieruchomością na cele budowlane</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA064D" w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p w14:paraId="6FB5947E" w14:textId="2FDCFED0" w:rsidR="0014313D" w:rsidRPr="008C0CE0" w:rsidRDefault="00717CBF" w:rsidP="005D11CC">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1489441678"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="008C0CE0" w:rsidRPr="008C0CE0">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="000E7183">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00733118">
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0014313D" w:rsidRPr="008C0CE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...75 lines deleted...]
-        </w:tabs>
+        </w:rPr>
+        <w:t>Pełnomocnictwo do reprezentowania inwestora (opłacone zgodnie z ustawą z dnia 16 listopada 2006</w:t>
+      </w:r>
+      <w:r w:rsidR="00974B8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0014313D" w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>r. o</w:t>
+      </w:r>
+      <w:r w:rsidR="00974B8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0014313D" w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>opłacie skarbowej</w:t>
+      </w:r>
+      <w:r w:rsidR="00314A22" w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Dz. U. z 202</w:t>
+      </w:r>
+      <w:r w:rsidR="001033AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>5 r. poz. 1154</w:t>
+      </w:r>
+      <w:r w:rsidR="00241FA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, 1795 i 1847</w:t>
+      </w:r>
+      <w:r w:rsidR="00314A22" w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="000070E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0014313D" w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – jeżeli inwestor działa przez pełnomocnika</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA064D" w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="240E98F1" w14:textId="05F282B1" w:rsidR="0014313D" w:rsidRPr="008C0CE0" w:rsidRDefault="00717CBF" w:rsidP="005D11CC">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-983774121"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="008C0CE0" w:rsidRPr="008C0CE0">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="000E7183">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0014313D" w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Potwierdzenie uiszczenia opłaty skarbowej – jeżeli obowiązek uiszczenia takiej opłaty wynika z</w:t>
+      </w:r>
+      <w:r w:rsidR="00974B8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0014313D" w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ustawy z</w:t>
+      </w:r>
+      <w:r w:rsidR="00974B8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0014313D" w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>dnia 16 listopada 2006 r. o opłacie skarbowej</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA064D" w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F0E1011" w14:textId="0D1394D0" w:rsidR="0014313D" w:rsidRPr="008C0CE0" w:rsidRDefault="00717CBF" w:rsidP="005D11CC">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1424952380"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="008C0CE0" w:rsidRPr="008C0CE0">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="000E7183">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A61C6F" w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Projekt zagospodarowania działki lub terenu oraz projekt architektoniczno-budowlany </w:t>
+      </w:r>
+      <w:r w:rsidR="00675C43" w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00A61C6F" w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w postaci </w:t>
+      </w:r>
+      <w:r w:rsidR="00675C43" w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">papierowej </w:t>
+      </w:r>
+      <w:r w:rsidR="00A61C6F" w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w 3 egzemplarzach albo </w:t>
+      </w:r>
+      <w:r w:rsidR="00675C43" w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w postaci </w:t>
+      </w:r>
+      <w:r w:rsidR="00A61C6F" w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>elektronicznej</w:t>
+      </w:r>
+      <w:r w:rsidR="00675C43" w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA064D" w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p w14:paraId="398B570F" w14:textId="2461E9C9" w:rsidR="0014313D" w:rsidRPr="008C0CE0" w:rsidRDefault="00717CBF" w:rsidP="005D11CC">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-648286119"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="008C0CE0" w:rsidRPr="008C0CE0">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="000E7183">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0014313D" w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Decyzja o warunkach zabudowy i zagospodarowania terenu – jeżeli jest ona wymagana zgodnie z</w:t>
+      </w:r>
+      <w:r w:rsidR="00545030" w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0014313D" w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>przepisami o planowaniu i zagospodarowaniu przestrzennym</w:t>
+      </w:r>
+      <w:r w:rsidR="00874358">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:endnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidR="00874358">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA064D" w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3197B018" w14:textId="2115D203" w:rsidR="0014313D" w:rsidRPr="008C0CE0" w:rsidRDefault="0014313D" w:rsidP="005D11CC">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="120" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Hlk39587005"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Inne (wymagane przepisami prawa):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="234B53CD" w14:textId="6FAD4D38" w:rsidR="0014313D" w:rsidRDefault="00717CBF" w:rsidP="005D11CC">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:after="120" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:id w:val="-1139424236"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="008C0CE0" w:rsidRPr="008C0CE0">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:iCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="008C0CE0" w:rsidRPr="008C0CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="384F627E" w14:textId="4767787E" w:rsidR="008C0CE0" w:rsidRPr="00E65855" w:rsidRDefault="00B244A0" w:rsidP="005D11CC">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65855">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="008C0CE0" w:rsidRPr="00E65855">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="003C46B4" w:rsidRPr="00E65855">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PODPIS INWESTORA (PEŁNOMOCNIKA) I DATA PODPISU</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p w14:paraId="51C92873" w14:textId="77777777" w:rsidR="00D23840" w:rsidRPr="003C46B4" w:rsidRDefault="00D23840" w:rsidP="005D11CC">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Podpis powinien być czytelny. Podpis i datę podpisu umieszcza się w przypadku składania wniosku w postaci papierowej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B1A8C4" w14:textId="77777777" w:rsidR="005D11CC" w:rsidRDefault="005D11CC" w:rsidP="005D11CC">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2" w:firstLine="0"/>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:color w:val="auto"/>
-[...97 lines deleted...]
-        </w:tabs>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34A4435E" w14:textId="77777777" w:rsidR="005D11CC" w:rsidRDefault="005D11CC" w:rsidP="005D11CC">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CB930A9" w14:textId="77777777" w:rsidR="005D11CC" w:rsidRPr="00AA3128" w:rsidRDefault="005D11CC" w:rsidP="005D11CC">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="078C9020" w14:textId="77777777" w:rsidR="005D11CC" w:rsidRDefault="005D11CC" w:rsidP="005D11CC">
+      <w:pPr>
+        <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-2" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C07BAD2" w14:textId="77777777" w:rsidR="0014313D" w:rsidRPr="00A20481" w:rsidRDefault="0014313D" w:rsidP="0014313D">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1268 lines deleted...]
-    <w:sectPr w:rsidR="006F0D8C" w:rsidRPr="00DF765E" w:rsidSect="004B39F7">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="0014313D" w:rsidRPr="00A20481" w:rsidSect="009B2B23">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footnotePr>
+        <w:numFmt w:val="chicago"/>
+      </w:footnotePr>
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E4F8569" w14:textId="77777777" w:rsidR="00936F61" w:rsidRDefault="00936F61" w:rsidP="00C70343">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3975BC7A" w14:textId="77777777" w:rsidR="00CB59CE" w:rsidRDefault="00CB59CE" w:rsidP="001847F6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="421EE304" w14:textId="77777777" w:rsidR="00936F61" w:rsidRDefault="00936F61" w:rsidP="00C70343">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="60CD9686" w14:textId="77777777" w:rsidR="00CB59CE" w:rsidRDefault="00CB59CE" w:rsidP="001847F6">
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="1">
+    <w:p w14:paraId="19C7B207" w14:textId="256AB7C9" w:rsidR="00E175E7" w:rsidRPr="003C46B4" w:rsidRDefault="00E175E7" w:rsidP="00874358">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:ind w:left="170" w:hanging="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>W przypadku większej liczby inwestorów</w:t>
+      </w:r>
+      <w:r w:rsidR="000E7183">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>pełnomocników</w:t>
+      </w:r>
+      <w:r w:rsidR="000E7183">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lub nieruchomości</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dane kolejnych inwestorów</w:t>
+      </w:r>
+      <w:r w:rsidR="000E7183">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pełnomocników </w:t>
+      </w:r>
+      <w:r w:rsidR="000E7183">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lub nieruchomości </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>dodaje się w formularzu albo zamieszcza na osobnych stronach i dołącza do formularza.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="2">
+    <w:p w14:paraId="4AA6AA50" w14:textId="2F3F5A93" w:rsidR="00F75D66" w:rsidRPr="00874358" w:rsidRDefault="00E175E7" w:rsidP="00874358">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:ind w:left="170" w:hanging="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>W przypadku</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0955">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> określonym w </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0955" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>art. 147</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0955">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ust. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0955" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ustawy z dnia 18 listopada 2020 r. o</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0955">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0955" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>doręczeniach elektronicznych (Dz. U. z 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0955">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>6 r. poz. 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0955" w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0955">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w razie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C46B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> braku adresu do doręczeń elektronicznych wskazuje się adres skrzynki ePUAP. Możliwość doręczania korespondencji na skrzynkę ePUAP obowiązuje do dnia określonego w </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0955">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>tym przepisie.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="3">
+    <w:p w14:paraId="2A4D5CC8" w14:textId="1EABFDCF" w:rsidR="00874358" w:rsidRPr="00874358" w:rsidRDefault="00874358" w:rsidP="009940F5">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:ind w:left="170" w:hanging="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00874358">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00874358">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="009940F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009940F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Nazwa powinna w sposób ogólny określać zamierzenie budowlane, np. „Zespół budynków jednorodzinnych wraz z</w:t>
+      </w:r>
+      <w:r w:rsidR="00974B8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009940F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>infrastrukturą”.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="4">
+    <w:p w14:paraId="476B3F44" w14:textId="690FA421" w:rsidR="00874358" w:rsidRPr="00874358" w:rsidRDefault="00874358" w:rsidP="009940F5">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:ind w:left="170" w:hanging="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00874358">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="16" w:name="_Hlk207873840"/>
+      <w:r w:rsidR="009940F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00874358">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>W przypadku formularza w postaci papierowej zamiast identyfikatora działki ewidencyjnej można wskazać jednostkę ewidencyjną, obręb ewidencyjny i n</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF51BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>umer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874358">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> działki ewidencyjnej oraz arkusz mapy, jeżeli występuje.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+  </w:endnote>
+  <w:endnote w:id="5">
+    <w:p w14:paraId="3E4BA63A" w14:textId="1511DA82" w:rsidR="009940F5" w:rsidRPr="00874358" w:rsidRDefault="00874358" w:rsidP="009940F5">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:ind w:left="170" w:hanging="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00874358">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="009940F5">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009940F5" w:rsidRPr="009940F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Zamiast oryginału można dołączyć kopię dokumentu</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF16D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="A">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Mangal">
-[...8 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Liberation Mono">
-[...6 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  <w:font w:name="Times">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="NSimSun">
-[...8 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4BD74035" w14:textId="77777777" w:rsidR="00936F61" w:rsidRDefault="00936F61">
-[...45 lines deleted...]
-  </w:p>
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1948036386"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="433712C0" w14:textId="04D35271" w:rsidR="005D11CC" w:rsidRDefault="005D11CC">
+        <w:pPr>
+          <w:pStyle w:val="Stopka"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r w:rsidRPr="005D11CC">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="005D11CC">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="005D11CC">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="005D11CC">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005D11CC">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3562DEA9" w14:textId="77777777" w:rsidR="00936F61" w:rsidRDefault="00936F61" w:rsidP="00C70343">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6C0E6A64" w14:textId="77777777" w:rsidR="00CB59CE" w:rsidRDefault="00CB59CE" w:rsidP="001847F6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29430359" w14:textId="77777777" w:rsidR="00936F61" w:rsidRDefault="00936F61" w:rsidP="00C70343">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="293947EB" w14:textId="77777777" w:rsidR="00CB59CE" w:rsidRDefault="00CB59CE" w:rsidP="001847F6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="044880E3" w14:textId="77777777" w:rsidR="00936F61" w:rsidRPr="00C70343" w:rsidRDefault="00936F61" w:rsidP="00C70343">
+  <w:p w14:paraId="54EA501F" w14:textId="77777777" w:rsidR="005D11CC" w:rsidRPr="005D11CC" w:rsidRDefault="005D11CC" w:rsidP="005D11CC">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
-      <w:jc w:val="center"/>
+      <w:spacing w:before="0" w:line="271" w:lineRule="auto"/>
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C70343">
-[...14 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C2234BB"/>
+    <w:nsid w:val="15EF2F8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4D484106"/>
-    <w:lvl w:ilvl="0" w:tplc="75D02860">
+    <w:tmpl w:val="52FAAF10"/>
+    <w:lvl w:ilvl="0" w:tplc="FF5642B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...45 lines deleted...]
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...114 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:val="bestFit" w:percent="225"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:numFmt w:val="chicago"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00233203"/>
-[...103 lines deleted...]
-    <w:rsid w:val="00F969DB"/>
+    <w:rsidRoot w:val="001847F6"/>
+    <w:rsid w:val="00000A10"/>
+    <w:rsid w:val="000070E4"/>
+    <w:rsid w:val="00017A6C"/>
+    <w:rsid w:val="0002285F"/>
+    <w:rsid w:val="000529B7"/>
+    <w:rsid w:val="00060382"/>
+    <w:rsid w:val="000622E3"/>
+    <w:rsid w:val="000706C2"/>
+    <w:rsid w:val="00076408"/>
+    <w:rsid w:val="00096CEC"/>
+    <w:rsid w:val="000A4D5F"/>
+    <w:rsid w:val="000A69AC"/>
+    <w:rsid w:val="000D2220"/>
+    <w:rsid w:val="000E3224"/>
+    <w:rsid w:val="000E7183"/>
+    <w:rsid w:val="000F2148"/>
+    <w:rsid w:val="000F2410"/>
+    <w:rsid w:val="000F3F2F"/>
+    <w:rsid w:val="001033AF"/>
+    <w:rsid w:val="00110F9B"/>
+    <w:rsid w:val="00114233"/>
+    <w:rsid w:val="0014313D"/>
+    <w:rsid w:val="00146424"/>
+    <w:rsid w:val="001532DB"/>
+    <w:rsid w:val="001566B5"/>
+    <w:rsid w:val="0016422A"/>
+    <w:rsid w:val="00177FC9"/>
+    <w:rsid w:val="001847F6"/>
+    <w:rsid w:val="00192A08"/>
+    <w:rsid w:val="001D5417"/>
+    <w:rsid w:val="001D7263"/>
+    <w:rsid w:val="001F3808"/>
+    <w:rsid w:val="00200A1F"/>
+    <w:rsid w:val="002046D7"/>
+    <w:rsid w:val="00215849"/>
+    <w:rsid w:val="0022082C"/>
+    <w:rsid w:val="00241227"/>
+    <w:rsid w:val="00241FA9"/>
+    <w:rsid w:val="00244177"/>
+    <w:rsid w:val="00257F6D"/>
+    <w:rsid w:val="002651EC"/>
+    <w:rsid w:val="002675E7"/>
+    <w:rsid w:val="00270A32"/>
+    <w:rsid w:val="0027546D"/>
+    <w:rsid w:val="0027654F"/>
+    <w:rsid w:val="00280FEE"/>
+    <w:rsid w:val="002B37A2"/>
+    <w:rsid w:val="002C7D57"/>
+    <w:rsid w:val="002E459C"/>
+    <w:rsid w:val="002E7046"/>
+    <w:rsid w:val="0030487B"/>
+    <w:rsid w:val="00314A22"/>
+    <w:rsid w:val="003404F2"/>
+    <w:rsid w:val="0038716B"/>
+    <w:rsid w:val="00394554"/>
+    <w:rsid w:val="003965DA"/>
+    <w:rsid w:val="0039751E"/>
+    <w:rsid w:val="003A0F00"/>
+    <w:rsid w:val="003A4883"/>
+    <w:rsid w:val="003B2541"/>
+    <w:rsid w:val="003C46B4"/>
+    <w:rsid w:val="003D5E1A"/>
+    <w:rsid w:val="00403318"/>
+    <w:rsid w:val="00403836"/>
+    <w:rsid w:val="00405C86"/>
+    <w:rsid w:val="00424C5F"/>
+    <w:rsid w:val="00431733"/>
+    <w:rsid w:val="00447F11"/>
+    <w:rsid w:val="00453B0A"/>
+    <w:rsid w:val="0045611C"/>
+    <w:rsid w:val="00456486"/>
+    <w:rsid w:val="00461D5C"/>
+    <w:rsid w:val="00463EA6"/>
+    <w:rsid w:val="00466BC8"/>
+    <w:rsid w:val="0047018A"/>
+    <w:rsid w:val="00477FE5"/>
+    <w:rsid w:val="00485EE7"/>
+    <w:rsid w:val="004965C1"/>
+    <w:rsid w:val="004A5EBE"/>
+    <w:rsid w:val="004C3DC8"/>
+    <w:rsid w:val="004C72D9"/>
+    <w:rsid w:val="004D230E"/>
+    <w:rsid w:val="004D4F49"/>
+    <w:rsid w:val="004E2850"/>
+    <w:rsid w:val="004F0DC3"/>
+    <w:rsid w:val="004F248B"/>
+    <w:rsid w:val="00501CBA"/>
+    <w:rsid w:val="0051160A"/>
+    <w:rsid w:val="00511A6B"/>
+    <w:rsid w:val="00516775"/>
+    <w:rsid w:val="00523873"/>
+    <w:rsid w:val="0053323E"/>
+    <w:rsid w:val="00545030"/>
+    <w:rsid w:val="00545F0E"/>
+    <w:rsid w:val="00552306"/>
+    <w:rsid w:val="00553717"/>
+    <w:rsid w:val="00566BF2"/>
+    <w:rsid w:val="00571B3C"/>
+    <w:rsid w:val="0057283A"/>
+    <w:rsid w:val="00586A5F"/>
+    <w:rsid w:val="005A5786"/>
+    <w:rsid w:val="005C0BAF"/>
+    <w:rsid w:val="005D002E"/>
+    <w:rsid w:val="005D11CC"/>
+    <w:rsid w:val="005E3830"/>
+    <w:rsid w:val="005E5870"/>
+    <w:rsid w:val="006041C7"/>
+    <w:rsid w:val="00605E4F"/>
+    <w:rsid w:val="0061618F"/>
+    <w:rsid w:val="00625826"/>
+    <w:rsid w:val="00637C76"/>
+    <w:rsid w:val="00645F20"/>
+    <w:rsid w:val="00675C43"/>
+    <w:rsid w:val="006979A1"/>
+    <w:rsid w:val="006A2C93"/>
+    <w:rsid w:val="006A5DE4"/>
+    <w:rsid w:val="006B6522"/>
+    <w:rsid w:val="006B76FD"/>
+    <w:rsid w:val="006B7A2A"/>
+    <w:rsid w:val="006C34EF"/>
+    <w:rsid w:val="006C3FF5"/>
+    <w:rsid w:val="006C63C9"/>
+    <w:rsid w:val="00714EBF"/>
+    <w:rsid w:val="0072278A"/>
+    <w:rsid w:val="00733B04"/>
+    <w:rsid w:val="00734CB6"/>
+    <w:rsid w:val="00740486"/>
+    <w:rsid w:val="00751B9E"/>
+    <w:rsid w:val="0075605E"/>
+    <w:rsid w:val="00756382"/>
+    <w:rsid w:val="00761326"/>
+    <w:rsid w:val="007614C0"/>
+    <w:rsid w:val="00765B2E"/>
+    <w:rsid w:val="00792DF5"/>
+    <w:rsid w:val="00795ECB"/>
+    <w:rsid w:val="007A5B8B"/>
+    <w:rsid w:val="007B50E2"/>
+    <w:rsid w:val="007C20E2"/>
+    <w:rsid w:val="007E4DD1"/>
+    <w:rsid w:val="007F217C"/>
+    <w:rsid w:val="007F2F78"/>
+    <w:rsid w:val="00804E19"/>
+    <w:rsid w:val="00805089"/>
+    <w:rsid w:val="00816957"/>
+    <w:rsid w:val="00820021"/>
+    <w:rsid w:val="00831B06"/>
+    <w:rsid w:val="00831C0C"/>
+    <w:rsid w:val="008351A5"/>
+    <w:rsid w:val="00842C40"/>
+    <w:rsid w:val="00851ED1"/>
+    <w:rsid w:val="008532BA"/>
+    <w:rsid w:val="008725D1"/>
+    <w:rsid w:val="008736C5"/>
+    <w:rsid w:val="00874358"/>
+    <w:rsid w:val="008754FD"/>
+    <w:rsid w:val="008759B3"/>
+    <w:rsid w:val="00883330"/>
+    <w:rsid w:val="008A5A80"/>
+    <w:rsid w:val="008B2A13"/>
+    <w:rsid w:val="008C0CE0"/>
+    <w:rsid w:val="008C6FF8"/>
+    <w:rsid w:val="008D1475"/>
+    <w:rsid w:val="008D16FF"/>
+    <w:rsid w:val="008D76AF"/>
+    <w:rsid w:val="008E4432"/>
+    <w:rsid w:val="008E756D"/>
+    <w:rsid w:val="008F0DC3"/>
+    <w:rsid w:val="00906500"/>
+    <w:rsid w:val="00911F3E"/>
+    <w:rsid w:val="00921DAC"/>
+    <w:rsid w:val="00931DBB"/>
+    <w:rsid w:val="00955CA4"/>
+    <w:rsid w:val="00964951"/>
+    <w:rsid w:val="00974B8E"/>
+    <w:rsid w:val="009940F5"/>
+    <w:rsid w:val="00995351"/>
+    <w:rsid w:val="00997A04"/>
+    <w:rsid w:val="009A1854"/>
+    <w:rsid w:val="009A73FB"/>
+    <w:rsid w:val="009B2B23"/>
+    <w:rsid w:val="009B6AAA"/>
+    <w:rsid w:val="009D6216"/>
+    <w:rsid w:val="009F4A8D"/>
+    <w:rsid w:val="00A20481"/>
+    <w:rsid w:val="00A30102"/>
+    <w:rsid w:val="00A451E5"/>
+    <w:rsid w:val="00A61C6F"/>
+    <w:rsid w:val="00A65955"/>
+    <w:rsid w:val="00A81347"/>
+    <w:rsid w:val="00A86E8A"/>
+    <w:rsid w:val="00A92037"/>
+    <w:rsid w:val="00A95784"/>
+    <w:rsid w:val="00AA4E78"/>
+    <w:rsid w:val="00AA7AC2"/>
+    <w:rsid w:val="00AB1959"/>
+    <w:rsid w:val="00AB2B11"/>
+    <w:rsid w:val="00AB335F"/>
+    <w:rsid w:val="00AB7CB7"/>
+    <w:rsid w:val="00AC352A"/>
+    <w:rsid w:val="00AC6556"/>
+    <w:rsid w:val="00AD5F30"/>
+    <w:rsid w:val="00AD7661"/>
+    <w:rsid w:val="00AE4F60"/>
+    <w:rsid w:val="00AF771E"/>
+    <w:rsid w:val="00B16103"/>
+    <w:rsid w:val="00B213CA"/>
+    <w:rsid w:val="00B21DC6"/>
+    <w:rsid w:val="00B244A0"/>
+    <w:rsid w:val="00B25FFE"/>
+    <w:rsid w:val="00B26620"/>
+    <w:rsid w:val="00B33480"/>
+    <w:rsid w:val="00B4723F"/>
+    <w:rsid w:val="00B47833"/>
+    <w:rsid w:val="00B54213"/>
+    <w:rsid w:val="00B720CE"/>
+    <w:rsid w:val="00B74AAF"/>
+    <w:rsid w:val="00B8675D"/>
+    <w:rsid w:val="00B947DF"/>
+    <w:rsid w:val="00B949B7"/>
+    <w:rsid w:val="00B95B69"/>
+    <w:rsid w:val="00BA0AF4"/>
+    <w:rsid w:val="00BA0F6A"/>
+    <w:rsid w:val="00BB506E"/>
+    <w:rsid w:val="00BC3DDF"/>
+    <w:rsid w:val="00BD13CD"/>
+    <w:rsid w:val="00BD3E2E"/>
+    <w:rsid w:val="00BD4263"/>
+    <w:rsid w:val="00BD49F7"/>
+    <w:rsid w:val="00BE00D9"/>
+    <w:rsid w:val="00BE3470"/>
+    <w:rsid w:val="00C0537B"/>
+    <w:rsid w:val="00C071A9"/>
+    <w:rsid w:val="00C1422A"/>
+    <w:rsid w:val="00C16EA2"/>
+    <w:rsid w:val="00C20BBD"/>
+    <w:rsid w:val="00C27C47"/>
+    <w:rsid w:val="00C40151"/>
+    <w:rsid w:val="00C4496B"/>
+    <w:rsid w:val="00C510E8"/>
+    <w:rsid w:val="00C51587"/>
+    <w:rsid w:val="00C527CE"/>
+    <w:rsid w:val="00C56108"/>
+    <w:rsid w:val="00C6144C"/>
+    <w:rsid w:val="00C77825"/>
+    <w:rsid w:val="00C8163E"/>
+    <w:rsid w:val="00C82132"/>
+    <w:rsid w:val="00CA3639"/>
+    <w:rsid w:val="00CA5FFC"/>
+    <w:rsid w:val="00CA67F6"/>
+    <w:rsid w:val="00CB1AB1"/>
+    <w:rsid w:val="00CB4733"/>
+    <w:rsid w:val="00CB59CE"/>
+    <w:rsid w:val="00CC47FC"/>
+    <w:rsid w:val="00CE3CC0"/>
+    <w:rsid w:val="00CF16D1"/>
+    <w:rsid w:val="00CF1F2A"/>
+    <w:rsid w:val="00CF58EE"/>
+    <w:rsid w:val="00D206D8"/>
+    <w:rsid w:val="00D23840"/>
+    <w:rsid w:val="00D47C3D"/>
+    <w:rsid w:val="00D47E13"/>
+    <w:rsid w:val="00D47EA6"/>
+    <w:rsid w:val="00D50163"/>
+    <w:rsid w:val="00D57A1A"/>
+    <w:rsid w:val="00D82851"/>
+    <w:rsid w:val="00D82B0E"/>
+    <w:rsid w:val="00DA064D"/>
+    <w:rsid w:val="00DA1211"/>
+    <w:rsid w:val="00DA7064"/>
+    <w:rsid w:val="00DB20AA"/>
+    <w:rsid w:val="00DD4DB7"/>
+    <w:rsid w:val="00DD54A5"/>
+    <w:rsid w:val="00DF658D"/>
+    <w:rsid w:val="00E13A62"/>
+    <w:rsid w:val="00E175E7"/>
+    <w:rsid w:val="00E204C9"/>
+    <w:rsid w:val="00E25592"/>
+    <w:rsid w:val="00E26182"/>
+    <w:rsid w:val="00E564CF"/>
+    <w:rsid w:val="00E56BD3"/>
+    <w:rsid w:val="00E6317A"/>
+    <w:rsid w:val="00E65339"/>
+    <w:rsid w:val="00E65855"/>
+    <w:rsid w:val="00E70901"/>
+    <w:rsid w:val="00E73D6B"/>
+    <w:rsid w:val="00E7565B"/>
+    <w:rsid w:val="00E7686A"/>
+    <w:rsid w:val="00E8606D"/>
+    <w:rsid w:val="00EA4149"/>
+    <w:rsid w:val="00EA4906"/>
+    <w:rsid w:val="00EA6654"/>
+    <w:rsid w:val="00EA69D4"/>
+    <w:rsid w:val="00EB7835"/>
+    <w:rsid w:val="00EB7FCE"/>
+    <w:rsid w:val="00EC256C"/>
+    <w:rsid w:val="00ED3439"/>
+    <w:rsid w:val="00ED62A5"/>
+    <w:rsid w:val="00EE0955"/>
+    <w:rsid w:val="00EE1E5B"/>
+    <w:rsid w:val="00EF51BC"/>
+    <w:rsid w:val="00F03D5D"/>
+    <w:rsid w:val="00F03FE9"/>
+    <w:rsid w:val="00F06925"/>
+    <w:rsid w:val="00F12011"/>
+    <w:rsid w:val="00F25755"/>
+    <w:rsid w:val="00F43D23"/>
+    <w:rsid w:val="00F44937"/>
+    <w:rsid w:val="00F45E48"/>
+    <w:rsid w:val="00F46AE1"/>
+    <w:rsid w:val="00F51750"/>
+    <w:rsid w:val="00F62326"/>
+    <w:rsid w:val="00F64FC0"/>
+    <w:rsid w:val="00F66466"/>
+    <w:rsid w:val="00F7217E"/>
+    <w:rsid w:val="00F74C83"/>
+    <w:rsid w:val="00F75D66"/>
+    <w:rsid w:val="00FC0DC7"/>
+    <w:rsid w:val="00FD43A2"/>
+    <w:rsid w:val="00FE6E45"/>
+    <w:rsid w:val="00FF4BD0"/>
+    <w:rsid w:val="00FF4C5D"/>
+    <w:rsid w:val="00FF71BE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4CAB4D06"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{0D99B8E9-4DC1-4C2A-A1F3-27477FBB7B16}"/>
+  <w14:docId w14:val="2014BC80"/>
+  <w15:docId w15:val="{3A10EB3D-A9E0-4BE1-9664-A538AE41AC12}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
-    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -5019,542 +4272,543 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00233203"/>
+    <w:rsid w:val="001847F6"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
-      <w:spacing w:after="0"/>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:rFonts w:ascii="A" w:eastAsia="Times New Roman" w:hAnsi="A" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek1Znak"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00DF765E"/>
+    <w:rsid w:val="00E175E7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="480"/>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="240" w:line="268" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Mangal"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:sz w:val="28"/>
-      <w:szCs w:val="25"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek3">
-    <w:name w:val="heading 3"/>
+  <w:style w:type="paragraph" w:styleId="Nagwek2">
+    <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
-    <w:link w:val="Nagwek3Znak"/>
+    <w:link w:val="Nagwek2Znak"/>
     <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00DF765E"/>
+    <w:rsid w:val="00E175E7"/>
     <w:pPr>
       <w:keepNext/>
-      <w:suppressAutoHyphens w:val="0"/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="2"/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="40" w:line="268" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:lang w:eastAsia="pl-PL" w:bidi="ar-SA"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
-    <w:name w:val="Nagłówek 1 Znak"/>
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisudolnego">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstprzypisudolnegoZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001847F6"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
+    <w:name w:val="Tekst przypisu dolnego Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
-    <w:link w:val="Nagwek1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DF765E"/>
+    <w:link w:val="Tekstprzypisudolnego"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001847F6"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Mangal"/>
-[...18 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:ascii="A" w:eastAsia="Times New Roman" w:hAnsi="A" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="x-none" w:eastAsia="pl-PL"/>
-[...293 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="NagwekZnak"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C70343"/>
+    <w:qFormat/>
+    <w:rsid w:val="001847F6"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="200" w:line="268" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light"/>
+      <w:b/>
+      <w:color w:val="5B9BD5"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
     <w:name w:val="Nagłówek Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek"/>
     <w:uiPriority w:val="99"/>
-    <w:locked/>
-    <w:rsid w:val="00C70343"/>
+    <w:rsid w:val="001847F6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="5B9BD5"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bezodstpw">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="001847F6"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ZPKTzmpktartykuempunktem">
+    <w:name w:val="Z/PKT – zm. pkt artykułem (punktem)"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="001847F6"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="1020" w:hanging="510"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Arial"/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001847F6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisukocowego">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstprzypisukocowegoZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006B6522"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisukocowegoZnak">
+    <w:name w:val="Tekst przypisu końcowego Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstprzypisukocowego"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006B6522"/>
+    <w:rPr>
+      <w:rFonts w:ascii="A" w:eastAsia="Times New Roman" w:hAnsi="A" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="x-none" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisukocowego">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006B6522"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstdymka">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstdymkaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C70343"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00A61C6F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Mangal"/>
-[...1 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
     <w:name w:val="Tekst dymka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstdymka"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:locked/>
-    <w:rsid w:val="00C70343"/>
+    <w:rsid w:val="00A61C6F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Mangal"/>
-[...2 lines deleted...]
-      <w:lang w:val="x-none" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM4">
-[...2 lines deleted...]
-    <w:next w:val="Default"/>
+  <w:style w:type="paragraph" w:styleId="Poprawka">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F969DB"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00456486"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="A" w:eastAsia="Times New Roman" w:hAnsi="A" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00456486"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstkomentarzaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00456486"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
+    <w:name w:val="Tekst komentarza Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstkomentarza"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00456486"/>
+    <w:rPr>
+      <w:rFonts w:ascii="A" w:eastAsia="Times New Roman" w:hAnsi="A" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tematkomentarza">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Tekstkomentarza"/>
+    <w:next w:val="Tekstkomentarza"/>
+    <w:link w:val="TematkomentarzaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00456486"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
+    <w:name w:val="Temat komentarza Znak"/>
+    <w:basedOn w:val="TekstkomentarzaZnak"/>
+    <w:link w:val="Tematkomentarza"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00456486"/>
+    <w:rPr>
+      <w:rFonts w:ascii="A" w:eastAsia="Times New Roman" w:hAnsi="A" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
+    <w:name w:val="Nagłówek 1 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E175E7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek2Znak">
+    <w:name w:val="Nagłówek 2 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E175E7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LO-normal3">
+    <w:name w:val="LO-normal3"/>
+    <w:rsid w:val="005D11CC"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Stopka">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="StopkaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005D11CC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
+    <w:name w:val="Stopka Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Stopka"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005D11CC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="A" w:eastAsia="Times New Roman" w:hAnsi="A" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="485782534">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="696197833">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="712463130">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="746920956">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="917716135">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1160927031">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -5807,71 +5061,84 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6F6DBCA-79F8-4A6E-B95A-CF165ACC99CB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6DBF261F-62B6-4D7A-A3F4-759BF0CCC51A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>518</Words>
-  <Characters>3576</Characters>
+  <Words>383</Words>
+  <Characters>2418</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>132</Lines>
-  <Paragraphs>78</Paragraphs>
+  <Lines>89</Lines>
+  <Paragraphs>90</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>UMW</Company>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Tytuł</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>PB-1 Wniosek o pozwolenie na budowę</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4016</CharactersWithSpaces>
+  <CharactersWithSpaces>2711</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Wniosek o pozwolenie na budowę PB-1</dc:title>
-  <dc:subject/>
+  <dc:title>PB-1 Wniosek o pozwolenie na budowę</dc:title>
+  <dc:subject>PB-1</dc:subject>
   <dc:creator>XYZ</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>