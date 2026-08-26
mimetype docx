--- v1 (2026-04-17)
+++ v2 (2026-08-26)
@@ -306,65 +306,72 @@
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk39475881"/>
       <w:bookmarkStart w:id="5" w:name="_Hlk202251849"/>
       <w:bookmarkStart w:id="6" w:name="_Hlk39476049"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00A11D02">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nazwa: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A11D02">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Prezydent Wrocławia, Wydział Architektury i Zabytków Urzędu Miejskiego Wrocławia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46EA367C" w14:textId="77777777" w:rsidR="005D11CC" w:rsidRPr="00A11D02" w:rsidRDefault="005D11CC" w:rsidP="005D11CC">
+    <w:p w14:paraId="46EA367C" w14:textId="320DF0BE" w:rsidR="005D11CC" w:rsidRPr="00A11D02" w:rsidRDefault="00413B4C" w:rsidP="005D11CC">
       <w:pPr>
         <w:pStyle w:val="LO-normal3"/>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A11D02">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>pl. Nowy Targ 1-8, 50-141 Wrocław</w:t>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="005D11CC" w:rsidRPr="00A11D02">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l. Nowy Targ 1-8, 50-141 Wrocław</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0334C073" w14:textId="3AB75DA5" w:rsidR="00E175E7" w:rsidRPr="00DA7064" w:rsidRDefault="00E175E7" w:rsidP="005D11CC">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7064">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2.1. DANE INWESTORA</w:t>
@@ -1003,51 +1010,51 @@
     <w:p w14:paraId="243A26D6" w14:textId="77777777" w:rsidR="0014313D" w:rsidRPr="00E175E7" w:rsidRDefault="0014313D" w:rsidP="005D11CC">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Hlk39476200"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="00E175E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Wypełnia się, jeżeli inwestor działa przez pełnomocnika.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="10" w:name="_Hlk57880189"/>
     <w:bookmarkStart w:id="11" w:name="_Hlk39479541"/>
     <w:bookmarkEnd w:id="9"/>
-    <w:p w14:paraId="65F0B11D" w14:textId="1C84ED0A" w:rsidR="0027654F" w:rsidRPr="00E175E7" w:rsidRDefault="00717CBF" w:rsidP="00E175E7">
+    <w:p w14:paraId="65F0B11D" w14:textId="1C84ED0A" w:rsidR="0027654F" w:rsidRPr="00E175E7" w:rsidRDefault="00413B4C" w:rsidP="00E175E7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="-1870132773"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="008C0CE0">
@@ -1443,253 +1450,253 @@
       <w:r w:rsidRPr="00E175E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Należy wskazać właściwe. Jeżeli zamierzenie obejmuje kilka rodzajów robót</w:t>
       </w:r>
       <w:r w:rsidR="00F25755">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> budowlanych</w:t>
       </w:r>
       <w:r w:rsidRPr="00E175E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>, należy wskazać wszystkie właściwe.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="095E6659" w14:textId="37FF5D48" w:rsidR="0014313D" w:rsidRPr="008F0DC3" w:rsidRDefault="00717CBF" w:rsidP="005D11CC">
+    <w:p w14:paraId="095E6659" w14:textId="37FF5D48" w:rsidR="0014313D" w:rsidRPr="008F0DC3" w:rsidRDefault="00413B4C" w:rsidP="005D11CC">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="737517221"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000A4D5F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:iCs/>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="008F0DC3" w:rsidRPr="008F0DC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0014313D" w:rsidRPr="008F0DC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Budowa nowego obiektu budowlanego.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05890D52" w14:textId="223C6750" w:rsidR="0014313D" w:rsidRPr="008F0DC3" w:rsidRDefault="00717CBF" w:rsidP="005D11CC">
+    <w:p w14:paraId="05890D52" w14:textId="223C6750" w:rsidR="0014313D" w:rsidRPr="008F0DC3" w:rsidRDefault="00413B4C" w:rsidP="005D11CC">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="-18163408"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="008F0DC3">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:iCs/>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="008F0DC3" w:rsidRPr="008F0DC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0014313D" w:rsidRPr="008F0DC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Rozbudowa istniejącego obiektu budowlanego.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75D0C3F9" w14:textId="6214662E" w:rsidR="0014313D" w:rsidRPr="008F0DC3" w:rsidRDefault="00717CBF" w:rsidP="005D11CC">
+    <w:p w14:paraId="75D0C3F9" w14:textId="6214662E" w:rsidR="0014313D" w:rsidRPr="008F0DC3" w:rsidRDefault="00413B4C" w:rsidP="005D11CC">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="-1824650408"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="008F0DC3">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:iCs/>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="008F0DC3" w:rsidRPr="008F0DC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0014313D" w:rsidRPr="008F0DC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Nadbudowa istniejącego obiektu budowlanego.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64FB28B5" w14:textId="0E82E47B" w:rsidR="0014313D" w:rsidRPr="008F0DC3" w:rsidRDefault="00717CBF" w:rsidP="005D11CC">
+    <w:p w14:paraId="64FB28B5" w14:textId="0E82E47B" w:rsidR="0014313D" w:rsidRPr="008F0DC3" w:rsidRDefault="00413B4C" w:rsidP="005D11CC">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="512343135"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="008F0DC3">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:iCs/>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="008F0DC3" w:rsidRPr="008F0DC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0014313D" w:rsidRPr="008F0DC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Odbudowa obiektu budowlanego.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12558E55" w14:textId="361D24DD" w:rsidR="0014313D" w:rsidRDefault="00717CBF" w:rsidP="005D11CC">
+    <w:p w14:paraId="12558E55" w14:textId="361D24DD" w:rsidR="0014313D" w:rsidRDefault="00413B4C" w:rsidP="005D11CC">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="264201165"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -2016,51 +2023,51 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="008C0CE0" w:rsidRPr="00E65855">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. ZAŁĄCZNIKI</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="17" w:name="_Hlk39479671"/>
     <w:bookmarkStart w:id="18" w:name="_Hlk39668774"/>
     <w:bookmarkStart w:id="19" w:name="_Hlk39490111"/>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="15"/>
-    <w:p w14:paraId="469F7E1A" w14:textId="0CDE1FBC" w:rsidR="0014313D" w:rsidRPr="008C0CE0" w:rsidRDefault="00717CBF" w:rsidP="005D11CC">
+    <w:p w14:paraId="469F7E1A" w14:textId="0CDE1FBC" w:rsidR="0014313D" w:rsidRPr="008C0CE0" w:rsidRDefault="00413B4C" w:rsidP="005D11CC">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="60" w:line="271" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="-1494327474"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -2075,51 +2082,51 @@
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="000E7183">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0014313D" w:rsidRPr="008C0CE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Oświadczenie o posiadanym prawie do dysponowania nieruchomością na cele budowlane</w:t>
       </w:r>
       <w:r w:rsidR="00DA064D" w:rsidRPr="008C0CE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:p w14:paraId="6FB5947E" w14:textId="2FDCFED0" w:rsidR="0014313D" w:rsidRPr="008C0CE0" w:rsidRDefault="00717CBF" w:rsidP="005D11CC">
+    <w:p w14:paraId="6FB5947E" w14:textId="2FDCFED0" w:rsidR="0014313D" w:rsidRPr="008C0CE0" w:rsidRDefault="00413B4C" w:rsidP="005D11CC">
       <w:pPr>
         <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="1489441678"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -2205,51 +2212,51 @@
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="000070E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="0014313D" w:rsidRPr="008C0CE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> – jeżeli inwestor działa przez pełnomocnika</w:t>
       </w:r>
       <w:r w:rsidR="00DA064D" w:rsidRPr="008C0CE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="240E98F1" w14:textId="05F282B1" w:rsidR="0014313D" w:rsidRPr="008C0CE0" w:rsidRDefault="00717CBF" w:rsidP="005D11CC">
+    <w:p w14:paraId="240E98F1" w14:textId="05F282B1" w:rsidR="0014313D" w:rsidRPr="008C0CE0" w:rsidRDefault="00413B4C" w:rsidP="005D11CC">
       <w:pPr>
         <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="-983774121"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -2293,51 +2300,51 @@
         </w:rPr>
         <w:t>ustawy z</w:t>
       </w:r>
       <w:r w:rsidR="00974B8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0014313D" w:rsidRPr="008C0CE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>dnia 16 listopada 2006 r. o opłacie skarbowej</w:t>
       </w:r>
       <w:r w:rsidR="00DA064D" w:rsidRPr="008C0CE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F0E1011" w14:textId="0D1394D0" w:rsidR="0014313D" w:rsidRPr="008C0CE0" w:rsidRDefault="00717CBF" w:rsidP="005D11CC">
+    <w:p w14:paraId="5F0E1011" w14:textId="0D1394D0" w:rsidR="0014313D" w:rsidRPr="008C0CE0" w:rsidRDefault="00413B4C" w:rsidP="005D11CC">
       <w:pPr>
         <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="-1424952380"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -2403,51 +2410,51 @@
         <w:t xml:space="preserve">w postaci </w:t>
       </w:r>
       <w:r w:rsidR="00A61C6F" w:rsidRPr="008C0CE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>elektronicznej</w:t>
       </w:r>
       <w:r w:rsidR="00675C43" w:rsidRPr="008C0CE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00DA064D" w:rsidRPr="008C0CE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:p w14:paraId="398B570F" w14:textId="2461E9C9" w:rsidR="0014313D" w:rsidRPr="008C0CE0" w:rsidRDefault="00717CBF" w:rsidP="005D11CC">
+    <w:p w14:paraId="398B570F" w14:textId="2461E9C9" w:rsidR="0014313D" w:rsidRPr="008C0CE0" w:rsidRDefault="00413B4C" w:rsidP="005D11CC">
       <w:pPr>
         <w:pStyle w:val="ZPKTzmpktartykuempunktem"/>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="-648286119"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -2515,51 +2522,51 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3197B018" w14:textId="2115D203" w:rsidR="0014313D" w:rsidRPr="008C0CE0" w:rsidRDefault="0014313D" w:rsidP="005D11CC">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="120" w:line="271" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Hlk39587005"/>
       <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="008C0CE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Inne (wymagane przepisami prawa):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="234B53CD" w14:textId="6FAD4D38" w:rsidR="0014313D" w:rsidRDefault="00717CBF" w:rsidP="005D11CC">
+    <w:p w14:paraId="234B53CD" w14:textId="6FAD4D38" w:rsidR="0014313D" w:rsidRDefault="00413B4C" w:rsidP="005D11CC">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="120" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="-1139424236"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -3215,90 +3222,91 @@
     <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1948036386"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="433712C0" w14:textId="04D35271" w:rsidR="005D11CC" w:rsidRDefault="005D11CC">
         <w:pPr>
           <w:pStyle w:val="Stopka"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r w:rsidRPr="005D11CC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="005D11CC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="005D11CC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3501,52 +3509,51 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:val="bestFit" w:percent="225"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="200"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:numFmt w:val="chicago"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001847F6"/>
     <w:rsid w:val="00000A10"/>
     <w:rsid w:val="000070E4"/>
@@ -3591,50 +3598,51 @@
     <w:rsid w:val="002651EC"/>
     <w:rsid w:val="002675E7"/>
     <w:rsid w:val="00270A32"/>
     <w:rsid w:val="0027546D"/>
     <w:rsid w:val="0027654F"/>
     <w:rsid w:val="00280FEE"/>
     <w:rsid w:val="002B37A2"/>
     <w:rsid w:val="002C7D57"/>
     <w:rsid w:val="002E459C"/>
     <w:rsid w:val="002E7046"/>
     <w:rsid w:val="0030487B"/>
     <w:rsid w:val="00314A22"/>
     <w:rsid w:val="003404F2"/>
     <w:rsid w:val="0038716B"/>
     <w:rsid w:val="00394554"/>
     <w:rsid w:val="003965DA"/>
     <w:rsid w:val="0039751E"/>
     <w:rsid w:val="003A0F00"/>
     <w:rsid w:val="003A4883"/>
     <w:rsid w:val="003B2541"/>
     <w:rsid w:val="003C46B4"/>
     <w:rsid w:val="003D5E1A"/>
     <w:rsid w:val="00403318"/>
     <w:rsid w:val="00403836"/>
     <w:rsid w:val="00405C86"/>
+    <w:rsid w:val="00413B4C"/>
     <w:rsid w:val="00424C5F"/>
     <w:rsid w:val="00431733"/>
     <w:rsid w:val="00447F11"/>
     <w:rsid w:val="00453B0A"/>
     <w:rsid w:val="0045611C"/>
     <w:rsid w:val="00456486"/>
     <w:rsid w:val="00461D5C"/>
     <w:rsid w:val="00463EA6"/>
     <w:rsid w:val="00466BC8"/>
     <w:rsid w:val="0047018A"/>
     <w:rsid w:val="00477FE5"/>
     <w:rsid w:val="00485EE7"/>
     <w:rsid w:val="004965C1"/>
     <w:rsid w:val="004A5EBE"/>
     <w:rsid w:val="004C3DC8"/>
     <w:rsid w:val="004C72D9"/>
     <w:rsid w:val="004D230E"/>
     <w:rsid w:val="004D4F49"/>
     <w:rsid w:val="004E2850"/>
     <w:rsid w:val="004F0DC3"/>
     <w:rsid w:val="004F248B"/>
     <w:rsid w:val="00501CBA"/>
     <w:rsid w:val="0051160A"/>
     <w:rsid w:val="00511A6B"/>
     <w:rsid w:val="00516775"/>
@@ -4000,98 +4008,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -5074,71 +5085,71 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6DBF261F-62B6-4D7A-A3F4-759BF0CCC51A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>383</Words>
-  <Characters>2418</Characters>
+  <Words>400</Words>
+  <Characters>2401</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>89</Lines>
-  <Paragraphs>90</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PB-1 Wniosek o pozwolenie na budowę</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2711</CharactersWithSpaces>
+  <CharactersWithSpaces>2796</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PB-1 Wniosek o pozwolenie na budowę</dc:title>
   <dc:subject>PB-1</dc:subject>
   <dc:creator>XYZ</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>