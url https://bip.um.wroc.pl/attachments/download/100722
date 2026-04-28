--- v0 (2025-10-11)
+++ v1 (2026-04-28)
@@ -7,253 +7,253 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="007E49F1" w:rsidRDefault="0069150B" w:rsidP="00A14580">
+    <w:p w14:paraId="33587775" w14:textId="77777777" w:rsidR="007E49F1" w:rsidRDefault="0069150B" w:rsidP="00A14580">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
       </w:pPr>
       <w:r w:rsidRPr="007E49F1">
         <w:t>REJESTR PLACÓWEK WSPARCIA DZIENNEGO NA TERENIE GMINY WROCŁA</w:t>
       </w:r>
       <w:r w:rsidR="00A14580">
         <w:t>W</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0069150B" w:rsidRDefault="00A15889" w:rsidP="00F24DA9">
+    <w:p w14:paraId="63EBA3EF" w14:textId="77777777" w:rsidR="0069150B" w:rsidRDefault="00A15889" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nazwa: </w:t>
       </w:r>
       <w:r w:rsidR="00992941" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Placówka „</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00992941" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Amber</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00992941" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E289B" w:rsidRPr="00A14580" w:rsidRDefault="004E289B" w:rsidP="004E289B">
+    <w:p w14:paraId="61FCFF42" w14:textId="77777777" w:rsidR="004E289B" w:rsidRPr="00A14580" w:rsidRDefault="004E289B" w:rsidP="004E289B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Regon: 020380949</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0010106B" w:rsidRPr="00A14580" w:rsidRDefault="0069150B" w:rsidP="00F24DA9">
+    <w:p w14:paraId="41D97559" w14:textId="77777777" w:rsidR="0010106B" w:rsidRPr="00A14580" w:rsidRDefault="0069150B" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Adres</w:t>
       </w:r>
       <w:r w:rsidR="00A15889" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="0010106B" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Teren osiedli Powstańców Śląskich i Stare Miasto</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0010106B" w:rsidRPr="00A14580" w:rsidRDefault="0010106B" w:rsidP="00F24DA9">
+    <w:p w14:paraId="4E77A029" w14:textId="77777777" w:rsidR="0010106B" w:rsidRPr="00A14580" w:rsidRDefault="0010106B" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Forma pracy</w:t>
       </w:r>
       <w:r w:rsidR="00A15889" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Podwórkowa</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0010106B" w:rsidRPr="00A14580" w:rsidRDefault="0069150B" w:rsidP="00F24DA9">
+    <w:p w14:paraId="5E483403" w14:textId="77777777" w:rsidR="0010106B" w:rsidRPr="00A14580" w:rsidRDefault="0069150B" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Liczba miejs</w:t>
       </w:r>
       <w:r w:rsidR="0010106B" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00A15889" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="0010106B" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0010106B" w:rsidRPr="00A14580" w:rsidRDefault="0069150B" w:rsidP="00F24DA9">
+    <w:p w14:paraId="13003F3E" w14:textId="77777777" w:rsidR="0010106B" w:rsidRPr="00A14580" w:rsidRDefault="0069150B" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Podmiot prowadzący</w:t>
       </w:r>
       <w:r w:rsidR="00A15889" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
@@ -269,143 +269,143 @@
       <w:r w:rsidR="00A15889" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00D862F2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ul. </w:t>
       </w:r>
       <w:r w:rsidR="0010106B" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nowa 6, 50-082 Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25C65" w:rsidRPr="00A14580" w:rsidRDefault="00C25C65" w:rsidP="00F24DA9">
+    <w:p w14:paraId="0B86F36F" w14:textId="77777777" w:rsidR="00C25C65" w:rsidRPr="00A14580" w:rsidRDefault="00C25C65" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Telefon: </w:t>
       </w:r>
       <w:r w:rsidR="00341397" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>+48 71 736 01 02, 71 343 86 66</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25C65" w:rsidRPr="00A14580" w:rsidRDefault="00C25C65" w:rsidP="00F24DA9">
+    <w:p w14:paraId="5335AEDB" w14:textId="77777777" w:rsidR="00C25C65" w:rsidRPr="00A14580" w:rsidRDefault="00C25C65" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Adres e-mail:</w:t>
       </w:r>
       <w:r w:rsidR="00974FA3" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> dolnoslaska@zhp.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00697B0E" w:rsidRPr="00A14580" w:rsidRDefault="0010106B" w:rsidP="00F24DA9">
+    <w:p w14:paraId="4D81F6FA" w14:textId="77777777" w:rsidR="00697B0E" w:rsidRPr="00A14580" w:rsidRDefault="0010106B" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nr </w:t>
       </w:r>
       <w:r w:rsidR="00A15889" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">zezwolenia Prezydenta Wrocławia: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1/PWD/WZD/2019</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0010106B" w:rsidRPr="00A14580" w:rsidRDefault="0010106B" w:rsidP="00F24DA9">
+    <w:p w14:paraId="0DECB27C" w14:textId="48190730" w:rsidR="0010106B" w:rsidRPr="00A14580" w:rsidRDefault="0010106B" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Data wydania</w:t>
       </w:r>
       <w:r w:rsidR="00A15889" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> z</w:t>
@@ -418,94 +418,110 @@
         </w:rPr>
         <w:t xml:space="preserve">ezwolenia Prezydenta Wrocławia: </w:t>
       </w:r>
       <w:r w:rsidR="00C25C65" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>11.06.2019</w:t>
       </w:r>
       <w:r w:rsidR="00D45215">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C25C65" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>r.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00C25C65" w:rsidRDefault="00BC4B74" w:rsidP="00F24DA9">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00440A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ok</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C87F478" w14:textId="4C49C54E" w:rsidR="00C25C65" w:rsidRDefault="00BC4B74" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Data wykreślenia z rejestru: </w:t>
       </w:r>
       <w:r w:rsidR="00060BD2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>31.10.2023 r.</w:t>
-[...14 lines deleted...]
-    <w:p w:rsidR="00AD01B7" w:rsidRPr="00A14580" w:rsidRDefault="00AD01B7" w:rsidP="00F24DA9">
+        <w:t>31.10.2023 r</w:t>
+      </w:r>
+      <w:r w:rsidR="00440A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ok</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16BA8CFE" w14:textId="77777777" w:rsidR="00BC4B74" w:rsidRPr="00A14580" w:rsidRDefault="00BC4B74" w:rsidP="00F24DA9">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DBFA73F" w14:textId="77777777" w:rsidR="00AD01B7" w:rsidRPr="00A14580" w:rsidRDefault="00AD01B7" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nazwa placówki</w:t>
       </w:r>
       <w:r w:rsidR="00697B0E" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -519,162 +535,162 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Placówka „</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Arda</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD01B7" w:rsidRPr="00A14580" w:rsidRDefault="00AD01B7" w:rsidP="00F24DA9">
+    <w:p w14:paraId="0C7FCD7E" w14:textId="77777777" w:rsidR="00AD01B7" w:rsidRPr="00A14580" w:rsidRDefault="00AD01B7" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Adres</w:t>
       </w:r>
       <w:r w:rsidR="00697B0E" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Teren osiedla Zacisze</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD01B7" w:rsidRPr="00A14580" w:rsidRDefault="00AD01B7" w:rsidP="00F24DA9">
+    <w:p w14:paraId="1DFB17B1" w14:textId="77777777" w:rsidR="00AD01B7" w:rsidRPr="00A14580" w:rsidRDefault="00AD01B7" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Forma pracy</w:t>
       </w:r>
       <w:r w:rsidR="00697B0E" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Podwórkowa</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD01B7" w:rsidRPr="00A14580" w:rsidRDefault="00AD01B7" w:rsidP="00F24DA9">
+    <w:p w14:paraId="44C8AEA0" w14:textId="77777777" w:rsidR="00AD01B7" w:rsidRPr="00A14580" w:rsidRDefault="00AD01B7" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Liczba miejsc</w:t>
       </w:r>
       <w:r w:rsidR="00697B0E" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD01B7" w:rsidRPr="00A14580" w:rsidRDefault="00AD01B7" w:rsidP="00F24DA9">
+    <w:p w14:paraId="61E01B58" w14:textId="77777777" w:rsidR="00AD01B7" w:rsidRPr="00A14580" w:rsidRDefault="00AD01B7" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Podmiot prowadzący</w:t>
       </w:r>
       <w:r w:rsidR="00697B0E" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
@@ -690,115 +706,115 @@
       <w:r w:rsidR="00697B0E" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00D862F2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ul. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nowa 6, 50-082 Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25C65" w:rsidRPr="00A14580" w:rsidRDefault="00C25C65" w:rsidP="00F24DA9">
+    <w:p w14:paraId="6D85FC65" w14:textId="77777777" w:rsidR="00C25C65" w:rsidRPr="00A14580" w:rsidRDefault="00C25C65" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Telefon: </w:t>
       </w:r>
       <w:r w:rsidR="00341397" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>+48 71 736 01 02, 71 343 86 66</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25C65" w:rsidRPr="00A14580" w:rsidRDefault="00C25C65" w:rsidP="00F24DA9">
+    <w:p w14:paraId="4830B171" w14:textId="77777777" w:rsidR="00C25C65" w:rsidRPr="00A14580" w:rsidRDefault="00C25C65" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Adres e-mail:</w:t>
       </w:r>
       <w:r w:rsidR="00974FA3" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00341397" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dolnoslaska@zhp.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD01B7" w:rsidRPr="00A14580" w:rsidRDefault="00AD01B7" w:rsidP="00F24DA9">
+    <w:p w14:paraId="0F14148B" w14:textId="77777777" w:rsidR="00AD01B7" w:rsidRPr="00A14580" w:rsidRDefault="00AD01B7" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nr zgody</w:t>
       </w:r>
       <w:r w:rsidR="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -806,51 +822,51 @@
       <w:r w:rsidR="00A14580" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Prezydenta Wrocławia</w:t>
       </w:r>
       <w:r w:rsidR="00697B0E" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2/PWD/WZD/2019</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD01B7" w:rsidRPr="00A14580" w:rsidRDefault="00A14580" w:rsidP="00F24DA9">
+    <w:p w14:paraId="1064DFD5" w14:textId="5AA0BC5B" w:rsidR="00AD01B7" w:rsidRPr="00A14580" w:rsidRDefault="00A14580" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="5812"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Data wydania</w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
@@ -876,99 +892,115 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD01B7" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>11.06.2019</w:t>
       </w:r>
       <w:r w:rsidR="00D45215">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD01B7" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>r.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00BC4B74" w:rsidRPr="00A14580" w:rsidRDefault="00BC4B74" w:rsidP="00BC4B74">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00440A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ok</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08EB9EDC" w14:textId="4C028212" w:rsidR="00BC4B74" w:rsidRPr="00A14580" w:rsidRDefault="00BC4B74" w:rsidP="00BC4B74">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Data wykreślenia z rejestru: </w:t>
       </w:r>
       <w:r w:rsidR="00060BD2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>31.10.2023 r.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00AD01B7" w:rsidRPr="00A14580" w:rsidRDefault="00AD01B7" w:rsidP="00F24DA9">
+        <w:t>31.10.2023 r</w:t>
+      </w:r>
+      <w:r w:rsidR="00440A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ok</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="523A2567" w14:textId="77777777" w:rsidR="00AD01B7" w:rsidRPr="00A14580" w:rsidRDefault="00AD01B7" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="5812"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:ind w:left="709" w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AD01B7" w:rsidRPr="00A14580" w:rsidRDefault="00AD01B7" w:rsidP="00F24DA9">
+    <w:p w14:paraId="1BB9C533" w14:textId="77777777" w:rsidR="00AD01B7" w:rsidRPr="00A14580" w:rsidRDefault="00AD01B7" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nazwa placówki</w:t>
       </w:r>
       <w:r w:rsidR="00697B0E" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -982,162 +1014,162 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Placówka „</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F55E9E" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Aventura</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD01B7" w:rsidRPr="00A14580" w:rsidRDefault="00AD01B7" w:rsidP="00F24DA9">
+    <w:p w14:paraId="40CEF4C4" w14:textId="77777777" w:rsidR="00AD01B7" w:rsidRPr="00A14580" w:rsidRDefault="00AD01B7" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Adres</w:t>
       </w:r>
       <w:r w:rsidR="00697B0E" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Teren osiedla Zalesie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD01B7" w:rsidRPr="00A14580" w:rsidRDefault="00AD01B7" w:rsidP="00F24DA9">
+    <w:p w14:paraId="5E90E8BB" w14:textId="77777777" w:rsidR="00AD01B7" w:rsidRPr="00A14580" w:rsidRDefault="00AD01B7" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Forma pracy</w:t>
       </w:r>
       <w:r w:rsidR="00697B0E" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Podwórkowa</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD01B7" w:rsidRPr="00A14580" w:rsidRDefault="00AD01B7" w:rsidP="00F24DA9">
+    <w:p w14:paraId="783D2C7D" w14:textId="77777777" w:rsidR="00AD01B7" w:rsidRPr="00A14580" w:rsidRDefault="00AD01B7" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Liczba miejsc</w:t>
       </w:r>
       <w:r w:rsidR="00697B0E" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD01B7" w:rsidRPr="00A14580" w:rsidRDefault="00AD01B7" w:rsidP="00F24DA9">
+    <w:p w14:paraId="5DE0C074" w14:textId="77777777" w:rsidR="00AD01B7" w:rsidRPr="00A14580" w:rsidRDefault="00AD01B7" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Podmiot prowadzący</w:t>
       </w:r>
       <w:r w:rsidR="00CA549F" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
@@ -1153,151 +1185,151 @@
       <w:r w:rsidR="00CA549F" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00D862F2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ul. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nowa 6, 50-082 Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25C65" w:rsidRPr="00A14580" w:rsidRDefault="00C25C65" w:rsidP="00F24DA9">
+    <w:p w14:paraId="12440486" w14:textId="77777777" w:rsidR="00C25C65" w:rsidRPr="00A14580" w:rsidRDefault="00C25C65" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Telefon: </w:t>
       </w:r>
       <w:r w:rsidR="00341397" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>+48 71 736 01 02, 71 343 86 66</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25C65" w:rsidRPr="00A14580" w:rsidRDefault="00C25C65" w:rsidP="00F24DA9">
+    <w:p w14:paraId="566E4F1C" w14:textId="77777777" w:rsidR="00C25C65" w:rsidRPr="00A14580" w:rsidRDefault="00C25C65" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Adres e-mail:</w:t>
       </w:r>
       <w:r w:rsidR="00341397" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> dolnoslaska@zhp.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD01B7" w:rsidRPr="00A14580" w:rsidRDefault="00AD01B7" w:rsidP="00F24DA9">
+    <w:p w14:paraId="60DDDB7B" w14:textId="77777777" w:rsidR="00AD01B7" w:rsidRPr="00A14580" w:rsidRDefault="00AD01B7" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nr zgody</w:t>
       </w:r>
       <w:r w:rsidR="00A14580" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prezydenta Wrocławia</w:t>
       </w:r>
       <w:r w:rsidR="00CA549F" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3/PWD/WZD/2019</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD01B7" w:rsidRPr="00A14580" w:rsidRDefault="00AD01B7" w:rsidP="00F24DA9">
+    <w:p w14:paraId="3A39F69E" w14:textId="0A267710" w:rsidR="00AD01B7" w:rsidRPr="00A14580" w:rsidRDefault="00AD01B7" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Data wydania</w:t>
       </w:r>
       <w:r w:rsidR="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1318,94 +1350,110 @@
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>11.06.2019</w:t>
       </w:r>
       <w:r w:rsidR="00D45215">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>r.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00BC4B74" w:rsidRPr="00A14580" w:rsidRDefault="00BC4B74" w:rsidP="00BC4B74">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00440A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ok</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB6EBAE" w14:textId="343AA081" w:rsidR="00BC4B74" w:rsidRPr="00A14580" w:rsidRDefault="00BC4B74" w:rsidP="00BC4B74">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Data wykreślenia z rejestru: </w:t>
       </w:r>
       <w:r w:rsidR="00060BD2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>31.10.2023 r.</w:t>
-[...14 lines deleted...]
-    <w:p w:rsidR="00AD01B7" w:rsidRPr="00A14580" w:rsidRDefault="00AD01B7" w:rsidP="00F24DA9">
+        <w:t>31.10.2023 r</w:t>
+      </w:r>
+      <w:r w:rsidR="00440A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ok</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="707C5BB5" w14:textId="77777777" w:rsidR="00C25C65" w:rsidRPr="00A14580" w:rsidRDefault="00C25C65" w:rsidP="00F24DA9">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DD7255D" w14:textId="77777777" w:rsidR="00AD01B7" w:rsidRPr="00A14580" w:rsidRDefault="00AD01B7" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nazwa placówki</w:t>
       </w:r>
       <w:r w:rsidR="00CA549F" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1417,172 +1465,172 @@
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Placówka „</w:t>
       </w:r>
       <w:r w:rsidR="003064EF" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Elfy</w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD01B7" w:rsidRPr="00A14580" w:rsidRDefault="00AD01B7" w:rsidP="00F24DA9">
+    <w:p w14:paraId="71C14F4D" w14:textId="77777777" w:rsidR="00AD01B7" w:rsidRPr="00A14580" w:rsidRDefault="00AD01B7" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Adres</w:t>
       </w:r>
       <w:r w:rsidR="00CA549F" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="003064EF" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Teren osiedla </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003064EF" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ołtaszyn</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00AD01B7" w:rsidRPr="00A14580" w:rsidRDefault="00AD01B7" w:rsidP="00F24DA9">
+    <w:p w14:paraId="200C3A2E" w14:textId="77777777" w:rsidR="00AD01B7" w:rsidRPr="00A14580" w:rsidRDefault="00AD01B7" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Forma pracy</w:t>
       </w:r>
       <w:r w:rsidR="00CA549F" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Podwórkowa</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD01B7" w:rsidRPr="00A14580" w:rsidRDefault="00AD01B7" w:rsidP="00F24DA9">
+    <w:p w14:paraId="1020BE45" w14:textId="77777777" w:rsidR="00AD01B7" w:rsidRPr="00A14580" w:rsidRDefault="00AD01B7" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Liczba miejsc</w:t>
       </w:r>
       <w:r w:rsidR="00CA549F" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD01B7" w:rsidRPr="00A14580" w:rsidRDefault="00AD01B7" w:rsidP="00F24DA9">
+    <w:p w14:paraId="53302273" w14:textId="77777777" w:rsidR="00AD01B7" w:rsidRPr="00A14580" w:rsidRDefault="00AD01B7" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Podmiot prowadzący</w:t>
       </w:r>
       <w:r w:rsidR="00CA549F" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
@@ -1598,107 +1646,107 @@
       <w:r w:rsidR="00CA549F" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00D862F2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ul. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nowa 6, 50-082 Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25C65" w:rsidRPr="00A14580" w:rsidRDefault="00C25C65" w:rsidP="00F24DA9">
+    <w:p w14:paraId="78A67742" w14:textId="77777777" w:rsidR="00C25C65" w:rsidRPr="00A14580" w:rsidRDefault="00C25C65" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Telefon: </w:t>
       </w:r>
       <w:r w:rsidR="00341397" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>+48 71 736 01 02, 71 343 86 66</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25C65" w:rsidRPr="00A14580" w:rsidRDefault="00C25C65" w:rsidP="00F24DA9">
+    <w:p w14:paraId="253A04E2" w14:textId="77777777" w:rsidR="00C25C65" w:rsidRPr="00A14580" w:rsidRDefault="00C25C65" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Adres e-mail:</w:t>
       </w:r>
       <w:r w:rsidR="00341397" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> dolnoslaska@zhp.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD01B7" w:rsidRPr="00A14580" w:rsidRDefault="00AD01B7" w:rsidP="00F24DA9">
+    <w:p w14:paraId="3DDA06C7" w14:textId="37CD8ABF" w:rsidR="00AD01B7" w:rsidRPr="00A14580" w:rsidRDefault="00AD01B7" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nr zgody</w:t>
       </w:r>
       <w:r w:rsidR="00A14580" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prezydenta Wrocławia</w:t>
@@ -1706,51 +1754,51 @@
       <w:r w:rsidR="00CA549F" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="003064EF" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4/</w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>PWD/WZD/2019</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD01B7" w:rsidRDefault="00AD01B7" w:rsidP="00F24DA9">
+    <w:p w14:paraId="7042CE5E" w14:textId="6F453781" w:rsidR="00AD01B7" w:rsidRDefault="00AD01B7" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Data wydania</w:t>
       </w:r>
       <w:r w:rsidR="00A14580" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zezwolenia Prezydenta Wrocławia</w:t>
@@ -1763,267 +1811,270 @@
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>11.06.2019</w:t>
       </w:r>
       <w:r w:rsidR="00D45215">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>r.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00BC4B74" w:rsidRPr="00A14580" w:rsidRDefault="00BC4B74" w:rsidP="00BC4B74">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00440A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ok</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E21BE4E" w14:textId="3289D7BF" w:rsidR="003064EF" w:rsidRDefault="00BC4B74" w:rsidP="00440A25">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Data wykreślenia z rejestru: </w:t>
       </w:r>
       <w:r w:rsidR="00060BD2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>31.10.2023 r.</w:t>
-[...27 lines deleted...]
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+        <w:t>31.10.2023 r</w:t>
+      </w:r>
+      <w:r w:rsidR="00440A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ok</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D268730" w14:textId="77777777" w:rsidR="00440A25" w:rsidRPr="00440A25" w:rsidRDefault="00440A25" w:rsidP="00440A25">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F8E676B" w14:textId="77777777" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nazwa placówki</w:t>
       </w:r>
       <w:r w:rsidR="00CA549F" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Placówka „Geronimo”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+    <w:p w14:paraId="6522265F" w14:textId="77777777" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Adres</w:t>
       </w:r>
       <w:r w:rsidR="00CA549F" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00D862F2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Teren osiedli Księże Małe, Księ</w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>że Wielkie oraz Brochów</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+    <w:p w14:paraId="6A26F4AF" w14:textId="77777777" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Forma pracy</w:t>
       </w:r>
       <w:r w:rsidR="00CA549F" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Podwórkowa</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+    <w:p w14:paraId="7385C62C" w14:textId="77777777" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Liczba miejsc</w:t>
       </w:r>
       <w:r w:rsidR="00CA549F" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+    <w:p w14:paraId="6E1075B3" w14:textId="77777777" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Podmiot prowadzący</w:t>
       </w:r>
       <w:r w:rsidR="00CA549F" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
@@ -2039,107 +2090,107 @@
       <w:r w:rsidR="00CA549F" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00D862F2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ul. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nowa 6, 50-082 Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25C65" w:rsidRPr="00A14580" w:rsidRDefault="00C25C65" w:rsidP="00F24DA9">
+    <w:p w14:paraId="08804DA4" w14:textId="77777777" w:rsidR="00C25C65" w:rsidRPr="00A14580" w:rsidRDefault="00C25C65" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Telefon: </w:t>
       </w:r>
       <w:r w:rsidR="00341397" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>+48 71 736 01 02, 71 343 86 66</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25C65" w:rsidRPr="00A14580" w:rsidRDefault="00C25C65" w:rsidP="00F24DA9">
+    <w:p w14:paraId="3D2F3890" w14:textId="77777777" w:rsidR="00C25C65" w:rsidRPr="00A14580" w:rsidRDefault="00C25C65" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Adres e-mail:</w:t>
       </w:r>
       <w:r w:rsidR="00341397" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> dolnoslaska@zhp.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+    <w:p w14:paraId="5799B7B0" w14:textId="77777777" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nr zgody</w:t>
       </w:r>
       <w:r w:rsidR="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2147,51 +2198,51 @@
       <w:r w:rsidR="00A14580" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Prezydenta Wrocławia</w:t>
       </w:r>
       <w:r w:rsidR="00CA549F" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5/PWD/WZD/2019</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+    <w:p w14:paraId="3F28D0CD" w14:textId="634B15E2" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Data wydania</w:t>
       </w:r>
       <w:r w:rsidR="00A14580" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zezwolenia Prezydenta Wrocławia</w:t>
@@ -2204,135 +2255,151 @@
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>11.06.2019</w:t>
       </w:r>
       <w:r w:rsidR="00D45215">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>r.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DD3C32" w:rsidRPr="00A14580" w:rsidRDefault="00DD3C32" w:rsidP="00DD3C32">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00440A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ok</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BDF1799" w14:textId="34D3CE74" w:rsidR="00DD3C32" w:rsidRPr="00A14580" w:rsidRDefault="00DD3C32" w:rsidP="00DD3C32">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Data wykreślenia z rejestru: </w:t>
       </w:r>
       <w:r w:rsidR="00060BD2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>31.10.2023 r.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+        <w:t>31.10.2023 r</w:t>
+      </w:r>
+      <w:r w:rsidR="00440A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ok</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58991B3A" w14:textId="77777777" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:ind w:firstLine="414"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+    <w:p w14:paraId="04B66753" w14:textId="77777777" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nazwa placówki</w:t>
       </w:r>
       <w:r w:rsidR="00CA549F" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Placówka „Pszczółki”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+    <w:p w14:paraId="64A69A2A" w14:textId="77777777" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Adres</w:t>
       </w:r>
       <w:r w:rsidR="00CA549F" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
@@ -2345,123 +2412,123 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Teren osiedli </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ołbin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> i Nadodrze</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+    <w:p w14:paraId="6675343E" w14:textId="77777777" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Forma pracy</w:t>
       </w:r>
       <w:r w:rsidR="00CA549F" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Podwórkowa</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+    <w:p w14:paraId="39621972" w14:textId="77777777" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Liczba miejsc</w:t>
       </w:r>
       <w:r w:rsidR="00CA549F" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+    <w:p w14:paraId="03770BFA" w14:textId="77777777" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Podmiot prowadzący</w:t>
       </w:r>
       <w:r w:rsidR="00CA549F" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
@@ -2477,151 +2544,151 @@
       <w:r w:rsidR="00CA549F" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00D862F2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ul. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nowa 6, 50-082 Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25C65" w:rsidRPr="00A14580" w:rsidRDefault="00C25C65" w:rsidP="00F24DA9">
+    <w:p w14:paraId="091315F8" w14:textId="77777777" w:rsidR="00C25C65" w:rsidRPr="00A14580" w:rsidRDefault="00C25C65" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Telefon: </w:t>
       </w:r>
       <w:r w:rsidR="00341397" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>+48 71 736 01 02, 71 343 86 66</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25C65" w:rsidRPr="00A14580" w:rsidRDefault="00C25C65" w:rsidP="00F24DA9">
+    <w:p w14:paraId="3C3E7BA6" w14:textId="77777777" w:rsidR="00C25C65" w:rsidRPr="00A14580" w:rsidRDefault="00C25C65" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Adres e-mail:</w:t>
       </w:r>
       <w:r w:rsidR="00341397" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> dolnoslaska@zhp.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+    <w:p w14:paraId="441A5DC1" w14:textId="77777777" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nr zgody</w:t>
       </w:r>
       <w:r w:rsidR="00A14580" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prezydenta Wrocławia</w:t>
       </w:r>
       <w:r w:rsidR="00CA549F" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6/PWD/WZD/2019</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+    <w:p w14:paraId="428B95C5" w14:textId="3A9006FF" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Data wydania</w:t>
       </w:r>
       <w:r w:rsidR="00A14580" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zezwolenia Prezydenta Wrocławia</w:t>
@@ -2634,257 +2701,273 @@
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>11.06.2019</w:t>
       </w:r>
       <w:r w:rsidR="00D45215">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>r.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DD3C32" w:rsidRPr="00A14580" w:rsidRDefault="00DD3C32" w:rsidP="00DD3C32">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00440A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ok</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FFD8C8A" w14:textId="68FE1A11" w:rsidR="00DD3C32" w:rsidRPr="00A14580" w:rsidRDefault="00DD3C32" w:rsidP="00DD3C32">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Data wykreślenia z rejestru: </w:t>
       </w:r>
       <w:r w:rsidR="00060BD2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>31.10.2023 r.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+        <w:t>31.10.2023 r</w:t>
+      </w:r>
+      <w:r w:rsidR="00440A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ok</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D059281" w14:textId="77777777" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:ind w:firstLine="414"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+    <w:p w14:paraId="19D228D2" w14:textId="77777777" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nazwa placówki</w:t>
       </w:r>
       <w:r w:rsidR="001B18BE" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00CA549F" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Placówka „Rancho”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+    <w:p w14:paraId="2E74BE7B" w14:textId="77777777" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Adres</w:t>
       </w:r>
       <w:r w:rsidR="00CA549F" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Teren osiedla Przedmieście Oławskie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+    <w:p w14:paraId="4FBC4561" w14:textId="77777777" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Forma pracy</w:t>
       </w:r>
       <w:r w:rsidR="00CA549F" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Podwórkowa</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+    <w:p w14:paraId="04BE8C22" w14:textId="77777777" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Liczba miejsc</w:t>
       </w:r>
       <w:r w:rsidR="00CA549F" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+    <w:p w14:paraId="1D12AB6D" w14:textId="77777777" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Podmiot prowadzący</w:t>
       </w:r>
       <w:r w:rsidR="00CA549F" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: Z</w:t>
@@ -2908,107 +2991,107 @@
       <w:r w:rsidR="00D862F2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ul. </w:t>
       </w:r>
       <w:r w:rsidR="00C25C65" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nowa 6, 50-</w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>082 Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25C65" w:rsidRPr="00A14580" w:rsidRDefault="00C25C65" w:rsidP="00F24DA9">
+    <w:p w14:paraId="70473B7A" w14:textId="77777777" w:rsidR="00C25C65" w:rsidRPr="00A14580" w:rsidRDefault="00C25C65" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Telefon: </w:t>
       </w:r>
       <w:r w:rsidR="00341397" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>+48 71 736 01 02, 71 343 86 66</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25C65" w:rsidRPr="00A14580" w:rsidRDefault="00C25C65" w:rsidP="00F24DA9">
+    <w:p w14:paraId="77C1B113" w14:textId="77777777" w:rsidR="00C25C65" w:rsidRPr="00A14580" w:rsidRDefault="00C25C65" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Adres e-mail:</w:t>
       </w:r>
       <w:r w:rsidR="00341397" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> dolnoslaska@zhp.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+    <w:p w14:paraId="5CB32C8C" w14:textId="77777777" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nr zgody</w:t>
       </w:r>
       <w:r w:rsidR="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -3016,51 +3099,51 @@
       <w:r w:rsidR="00A14580" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Prezydenta Wrocławia</w:t>
       </w:r>
       <w:r w:rsidR="00CA549F" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>7/PWD/WZD/2019</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+    <w:p w14:paraId="60C0E06F" w14:textId="459732A3" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Data wydania</w:t>
       </w:r>
       <w:r w:rsidR="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -3081,95 +3164,111 @@
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>11.06.2019</w:t>
       </w:r>
       <w:r w:rsidR="00D45215">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>r.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DD3C32" w:rsidRPr="00A14580" w:rsidRDefault="00DD3C32" w:rsidP="00DD3C32">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00440A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ok</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="626ED98A" w14:textId="5FEB72BD" w:rsidR="00DD3C32" w:rsidRPr="00A14580" w:rsidRDefault="00DD3C32" w:rsidP="00DD3C32">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Data wykreślenia z rejestru: </w:t>
       </w:r>
       <w:r w:rsidR="00060BD2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>31.10.2023 r.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+        <w:t>31.10.2023 r</w:t>
+      </w:r>
+      <w:r w:rsidR="00440A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ok</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="519C6D75" w14:textId="77777777" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:ind w:firstLine="414"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+    <w:p w14:paraId="791FF1AD" w14:textId="77777777" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nazwa placówki</w:t>
       </w:r>
       <w:r w:rsidR="00CA549F" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -3183,172 +3282,172 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Placówka „</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sulimki</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+    <w:p w14:paraId="59876153" w14:textId="77777777" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Adres</w:t>
       </w:r>
       <w:r w:rsidR="00CA549F" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Teren osiedla </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ołbin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+    <w:p w14:paraId="39AD8126" w14:textId="77777777" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Forma pracy</w:t>
       </w:r>
       <w:r w:rsidR="00CA549F" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Podwórkowa</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+    <w:p w14:paraId="50405A08" w14:textId="77777777" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Liczba miejsc</w:t>
       </w:r>
       <w:r w:rsidR="00CA549F" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+    <w:p w14:paraId="4FCACCD5" w14:textId="77777777" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Podmiot prowadzący</w:t>
       </w:r>
       <w:r w:rsidR="00CA549F" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
@@ -3388,151 +3487,151 @@
       <w:r w:rsidR="00D862F2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ul. </w:t>
       </w:r>
       <w:r w:rsidR="00C25C65" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nowa 6, 50-</w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>082 Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25C65" w:rsidRPr="00A14580" w:rsidRDefault="00C25C65" w:rsidP="00F24DA9">
+    <w:p w14:paraId="3220DEBF" w14:textId="77777777" w:rsidR="00C25C65" w:rsidRPr="00A14580" w:rsidRDefault="00C25C65" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Telefon: </w:t>
       </w:r>
       <w:r w:rsidR="00341397" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>+48 71 736 01 02, 71 343 86 66</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25C65" w:rsidRPr="00A14580" w:rsidRDefault="00C25C65" w:rsidP="00F24DA9">
+    <w:p w14:paraId="320E1749" w14:textId="77777777" w:rsidR="00C25C65" w:rsidRPr="00A14580" w:rsidRDefault="00C25C65" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Adres e-mail:</w:t>
       </w:r>
       <w:r w:rsidR="00341397" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> dolnoslaska@zhp.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+    <w:p w14:paraId="61A01373" w14:textId="77777777" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nr zgody</w:t>
       </w:r>
       <w:r w:rsidR="00A14580" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prezydenta Wrocławia</w:t>
       </w:r>
       <w:r w:rsidR="00CA549F" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>8/PWD/WZD/2019</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+    <w:p w14:paraId="55170B00" w14:textId="46D74271" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Data wydania</w:t>
       </w:r>
       <w:r w:rsidR="00A14580" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zezwolenia Prezydenta Wrocławia</w:t>
@@ -3545,247 +3644,263 @@
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>11.06.2019</w:t>
       </w:r>
       <w:r w:rsidR="00D45215">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>r.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DD3C32" w:rsidRPr="00A14580" w:rsidRDefault="00DD3C32" w:rsidP="00DD3C32">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00440A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ok</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="700DF23D" w14:textId="11726399" w:rsidR="00DD3C32" w:rsidRPr="00A14580" w:rsidRDefault="00DD3C32" w:rsidP="00DD3C32">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Data wykreślenia z rejestru: </w:t>
       </w:r>
       <w:r w:rsidR="00060BD2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>31.10.2023 r.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+        <w:t>31.10.2023 r</w:t>
+      </w:r>
+      <w:r w:rsidR="00440A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ok</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6212F5EF" w14:textId="77777777" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:ind w:firstLine="414"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+    <w:p w14:paraId="0C71C1B2" w14:textId="77777777" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Nazwa placówki</w:t>
       </w:r>
       <w:r w:rsidR="00C25C65" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Placówka „Wataha”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+    <w:p w14:paraId="03208469" w14:textId="77777777" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Adres</w:t>
       </w:r>
       <w:r w:rsidR="00C25C65" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Teren osiedla Psie Pole</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+    <w:p w14:paraId="11847335" w14:textId="77777777" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Forma pracy</w:t>
       </w:r>
       <w:r w:rsidR="00C25C65" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Podwórkowa</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+    <w:p w14:paraId="2144818A" w14:textId="77777777" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Liczba miejsc</w:t>
       </w:r>
       <w:r w:rsidR="00C25C65" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+    <w:p w14:paraId="5C2A47F9" w14:textId="77777777" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Podmiot prowadzący</w:t>
       </w:r>
       <w:r w:rsidR="00C25C65" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
@@ -3793,107 +3908,107 @@
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Związek Harcerstwa Polskiego Chorągwi Dolnośląskiej</w:t>
       </w:r>
       <w:r w:rsidR="00D862F2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, ul. </w:t>
       </w:r>
       <w:r w:rsidR="00C25C65" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nowa 6, 50-082 Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25C65" w:rsidRPr="00A14580" w:rsidRDefault="00C25C65" w:rsidP="00F24DA9">
+    <w:p w14:paraId="5D18082D" w14:textId="77777777" w:rsidR="00C25C65" w:rsidRPr="00A14580" w:rsidRDefault="00C25C65" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Telefon: </w:t>
       </w:r>
       <w:r w:rsidR="00341397" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>+48 71 736 01 02, 71 343 86 66</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25C65" w:rsidRPr="00A14580" w:rsidRDefault="00C25C65" w:rsidP="00F24DA9">
+    <w:p w14:paraId="7DFE95B0" w14:textId="77777777" w:rsidR="00C25C65" w:rsidRPr="00A14580" w:rsidRDefault="00C25C65" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Adres e-mail:</w:t>
       </w:r>
       <w:r w:rsidR="00341397" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> dolnoslaska@zhp.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+    <w:p w14:paraId="2AC17DFF" w14:textId="77777777" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nr zgody</w:t>
       </w:r>
       <w:r w:rsidR="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -3901,305 +4016,305 @@
       <w:r w:rsidR="00A14580" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Prezydenta Wrocławia</w:t>
       </w:r>
       <w:r w:rsidR="00C25C65" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>9/PWD/WZD/2019</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003064EF" w:rsidRDefault="003064EF" w:rsidP="003A44E1">
+    <w:p w14:paraId="5C0B5941" w14:textId="7B7EAE5C" w:rsidR="003064EF" w:rsidRDefault="003064EF" w:rsidP="003A44E1">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Data wydania</w:t>
       </w:r>
       <w:r w:rsidR="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zezwolenia Prezydenta Wrocławia</w:t>
       </w:r>
       <w:r w:rsidR="00C25C65" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>11.06.2019</w:t>
       </w:r>
-      <w:r w:rsidR="00D45215">
-[...16 lines deleted...]
-    <w:p w:rsidR="00DD3C32" w:rsidRPr="00A14580" w:rsidRDefault="00DD3C32" w:rsidP="00DD3C32">
+      <w:r w:rsidR="00440A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rok</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A6C069A" w14:textId="288390F5" w:rsidR="00DD3C32" w:rsidRPr="00A14580" w:rsidRDefault="00DD3C32" w:rsidP="00DD3C32">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Data wykreślenia z rejestru: </w:t>
       </w:r>
       <w:r w:rsidR="00060BD2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>31.10.2023 r.</w:t>
-[...14 lines deleted...]
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+        <w:t xml:space="preserve">31.10.2023 </w:t>
+      </w:r>
+      <w:r w:rsidR="00440A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>rok</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D4622AD" w14:textId="77777777" w:rsidR="00DD3C32" w:rsidRPr="003A44E1" w:rsidRDefault="00DD3C32" w:rsidP="003A44E1">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66AD33CB" w14:textId="77777777" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nazwa placówki</w:t>
       </w:r>
       <w:r w:rsidR="00C25C65" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Placówka „Wilki”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+    <w:p w14:paraId="1DA8D0A2" w14:textId="77777777" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Adres</w:t>
       </w:r>
       <w:r w:rsidR="00C25C65" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Teren osiedla Krzyki</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+    <w:p w14:paraId="7058A12E" w14:textId="77777777" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Forma pracy</w:t>
       </w:r>
       <w:r w:rsidR="00C25C65" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Podwórkowa</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+    <w:p w14:paraId="132C42BF" w14:textId="77777777" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Liczba miejsc</w:t>
       </w:r>
       <w:r w:rsidR="00C25C65" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+    <w:p w14:paraId="2409558E" w14:textId="77777777" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Podmiot prowadzący</w:t>
       </w:r>
       <w:r w:rsidR="00C25C65" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
@@ -4215,107 +4330,107 @@
       <w:r w:rsidR="00C25C65" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00D862F2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ul. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nowa 6, 50-082 Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25C65" w:rsidRPr="00A14580" w:rsidRDefault="00C25C65" w:rsidP="00F24DA9">
+    <w:p w14:paraId="1523FCF5" w14:textId="77777777" w:rsidR="00C25C65" w:rsidRPr="00A14580" w:rsidRDefault="00C25C65" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Telefon: </w:t>
       </w:r>
       <w:r w:rsidR="00341397" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>+48 71 736 01 02, 71 343 86 66</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C25C65" w:rsidRPr="00A14580" w:rsidRDefault="00C25C65" w:rsidP="00F24DA9">
+    <w:p w14:paraId="20AC0AB6" w14:textId="77777777" w:rsidR="00C25C65" w:rsidRPr="00A14580" w:rsidRDefault="00C25C65" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Adres e-mail:</w:t>
       </w:r>
       <w:r w:rsidR="00341397" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> dolnoslaska@zhp.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
+    <w:p w14:paraId="0323BB71" w14:textId="77777777" w:rsidR="003064EF" w:rsidRPr="00A14580" w:rsidRDefault="003064EF" w:rsidP="00F24DA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nr zgody</w:t>
       </w:r>
       <w:r w:rsidR="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -4323,312 +4438,312 @@
       <w:r w:rsidR="00A14580" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Prezydenta Wrocławia</w:t>
       </w:r>
       <w:r w:rsidR="00C25C65" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>10/PWD/WZD/2019</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C4476" w:rsidRDefault="003064EF" w:rsidP="001C4476">
+    <w:p w14:paraId="0CDA90EE" w14:textId="425A573D" w:rsidR="001C4476" w:rsidRDefault="003064EF" w:rsidP="001C4476">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Data wydania</w:t>
       </w:r>
       <w:r w:rsidR="00A14580" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zezwolenia Prezydenta Wrocławia</w:t>
       </w:r>
       <w:r w:rsidR="00C25C65" w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>11.06.2019</w:t>
       </w:r>
-      <w:r w:rsidR="00D45215">
-[...16 lines deleted...]
-    <w:p w:rsidR="00DD3C32" w:rsidRPr="00A14580" w:rsidRDefault="00DD3C32" w:rsidP="00DD3C32">
+      <w:r w:rsidR="00440A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rok</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37F6BAC1" w14:textId="64158EB1" w:rsidR="00DD3C32" w:rsidRPr="00A14580" w:rsidRDefault="00DD3C32" w:rsidP="00DD3C32">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Data wykreślenia z rejestru: </w:t>
       </w:r>
       <w:r w:rsidR="00060BD2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>31.10.2023 r.</w:t>
-[...14 lines deleted...]
-    <w:p w:rsidR="001C4476" w:rsidRDefault="001C4476" w:rsidP="001C4476">
+        <w:t>31.10.2023 r</w:t>
+      </w:r>
+      <w:r w:rsidR="00440A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ok</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F6742BE" w14:textId="77777777" w:rsidR="001C4476" w:rsidRDefault="001C4476" w:rsidP="001C4476">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="077825E7" w14:textId="77777777" w:rsidR="001C4476" w:rsidRDefault="001C4476" w:rsidP="001C4476">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk140665648"/>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nazwa placówki: Placówka „</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tobiaszki</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C83C75" w:rsidRPr="00A14580" w:rsidRDefault="004E289B" w:rsidP="00C83C75">
+    <w:p w14:paraId="2752CF35" w14:textId="77777777" w:rsidR="00C83C75" w:rsidRPr="00A14580" w:rsidRDefault="004E289B" w:rsidP="00C83C75">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Regon: 932789032</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C4476" w:rsidRPr="00A14580" w:rsidRDefault="001C4476" w:rsidP="001C4476">
+    <w:p w14:paraId="2EE3F840" w14:textId="77777777" w:rsidR="001C4476" w:rsidRPr="00A14580" w:rsidRDefault="001C4476" w:rsidP="001C4476">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Adres: </w:t>
       </w:r>
       <w:r w:rsidR="007039E6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Kasprowicza 26</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C4476" w:rsidRPr="00A14580" w:rsidRDefault="001C4476" w:rsidP="001C4476">
+    <w:p w14:paraId="7AB77A7A" w14:textId="77777777" w:rsidR="001C4476" w:rsidRPr="00A14580" w:rsidRDefault="001C4476" w:rsidP="001C4476">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Forma pracy: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Opiekuńcza</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C4476" w:rsidRPr="00A14580" w:rsidRDefault="001C4476" w:rsidP="001C4476">
+    <w:p w14:paraId="6BE2823E" w14:textId="77777777" w:rsidR="001C4476" w:rsidRPr="00A14580" w:rsidRDefault="001C4476" w:rsidP="001C4476">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Liczba miejsc: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>40</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C4476" w:rsidRPr="00A14580" w:rsidRDefault="001C4476" w:rsidP="001C4476">
+    <w:p w14:paraId="6BAB8253" w14:textId="77777777" w:rsidR="001C4476" w:rsidRPr="00A14580" w:rsidRDefault="001C4476" w:rsidP="001C4476">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Podmiot prowadzący: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Fundacja </w:t>
@@ -4646,825 +4761,833 @@
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="007039E6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>al. Kasprowicza 26, 51-161</w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wrocław</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C4476" w:rsidRPr="00A14580" w:rsidRDefault="001C4476" w:rsidP="001C4476">
+    <w:p w14:paraId="2DB3A975" w14:textId="77777777" w:rsidR="001C4476" w:rsidRPr="00A14580" w:rsidRDefault="001C4476" w:rsidP="001C4476">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Telefon: </w:t>
       </w:r>
       <w:r w:rsidR="00D45215">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>797 136 271</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C4476" w:rsidRPr="00A14580" w:rsidRDefault="001C4476" w:rsidP="001C4476">
+    <w:p w14:paraId="6078B85B" w14:textId="77777777" w:rsidR="001C4476" w:rsidRPr="00A14580" w:rsidRDefault="001C4476" w:rsidP="001C4476">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Adres e-mail: </w:t>
       </w:r>
       <w:r w:rsidR="007039E6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>fundacjatobiaszki@gmail.com</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C4476" w:rsidRPr="00A14580" w:rsidRDefault="001C4476" w:rsidP="001C4476">
+    <w:p w14:paraId="12456682" w14:textId="77777777" w:rsidR="001C4476" w:rsidRPr="00A14580" w:rsidRDefault="001C4476" w:rsidP="001C4476">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nr zgody</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Prezydenta Wrocławia: </w:t>
       </w:r>
       <w:r w:rsidR="007039E6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>11/PWD/WZD/2021</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C4476" w:rsidRDefault="001C4476" w:rsidP="001C4476">
+    <w:p w14:paraId="0B7A4ED7" w14:textId="401F0984" w:rsidR="001C4476" w:rsidRDefault="001C4476" w:rsidP="001C4476">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Data wydania zezwolenia Prezydenta Wrocławia: </w:t>
       </w:r>
       <w:r w:rsidR="007039E6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>10.11.2021</w:t>
       </w:r>
       <w:r w:rsidR="00D45215">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>r.</w:t>
-[...14 lines deleted...]
-    <w:p w:rsidR="00D45215" w:rsidRDefault="00D45215" w:rsidP="00D45215">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00440A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ok</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E2F37C3" w14:textId="77777777" w:rsidR="00D45215" w:rsidRDefault="00D45215" w:rsidP="001C4476">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="247B33BF" w14:textId="77777777" w:rsidR="00D45215" w:rsidRDefault="00D45215" w:rsidP="00D45215">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk186453696"/>
       <w:bookmarkStart w:id="2" w:name="_Hlk191027689"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nazwa placówki: Pla</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>cówka „Miś”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E289B" w:rsidRPr="00A14580" w:rsidRDefault="004E289B" w:rsidP="004E289B">
+    <w:p w14:paraId="257CDC43" w14:textId="77777777" w:rsidR="004E289B" w:rsidRPr="00A14580" w:rsidRDefault="004E289B" w:rsidP="004E289B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Regon: 012734394</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D45215" w:rsidRPr="00A14580" w:rsidRDefault="00D45215" w:rsidP="00D45215">
+    <w:p w14:paraId="421AC0D2" w14:textId="77777777" w:rsidR="00D45215" w:rsidRPr="00A14580" w:rsidRDefault="00D45215" w:rsidP="00D45215">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Adres: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ul. Oleśnicka 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D45215" w:rsidRPr="00A14580" w:rsidRDefault="00D45215" w:rsidP="00D45215">
+    <w:p w14:paraId="176400E6" w14:textId="77777777" w:rsidR="00D45215" w:rsidRPr="00A14580" w:rsidRDefault="00D45215" w:rsidP="00D45215">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Forma pracy: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Opiekuńcza</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D45215" w:rsidRPr="00A14580" w:rsidRDefault="00D45215" w:rsidP="00D45215">
+    <w:p w14:paraId="72832B67" w14:textId="77777777" w:rsidR="00D45215" w:rsidRPr="00A14580" w:rsidRDefault="00D45215" w:rsidP="00D45215">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Liczba miejsc: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D45215" w:rsidRPr="00A14580" w:rsidRDefault="00D45215" w:rsidP="00D45215">
+    <w:p w14:paraId="2D2502EF" w14:textId="77777777" w:rsidR="00D45215" w:rsidRPr="00A14580" w:rsidRDefault="00D45215" w:rsidP="00D45215">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Podmiot prowadzący: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Chrześcijańska Służba Charytatywna, ul. Foksal 8, 00-366 Warszawa</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D45215" w:rsidRPr="00A14580" w:rsidRDefault="00D45215" w:rsidP="00D45215">
+    <w:p w14:paraId="7FEE4FAE" w14:textId="77777777" w:rsidR="00D45215" w:rsidRPr="00A14580" w:rsidRDefault="00D45215" w:rsidP="00D45215">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Telefon: </w:t>
       </w:r>
       <w:r w:rsidR="00A706E1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>609 416 520</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D45215" w:rsidRPr="00A14580" w:rsidRDefault="00D45215" w:rsidP="00D45215">
+    <w:p w14:paraId="7473C3A3" w14:textId="77777777" w:rsidR="00D45215" w:rsidRPr="00A14580" w:rsidRDefault="00D45215" w:rsidP="00D45215">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Adres e-mail: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>mis@bliskoserca.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D45215" w:rsidRPr="00A14580" w:rsidRDefault="00D45215" w:rsidP="00D45215">
+    <w:p w14:paraId="1825471E" w14:textId="77777777" w:rsidR="00D45215" w:rsidRPr="00A14580" w:rsidRDefault="00D45215" w:rsidP="00D45215">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nr zgody</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Prezydenta Wrocławia: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1/PWD/WZD/2023</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E845FA" w:rsidRDefault="00D45215" w:rsidP="00E845FA">
+    <w:p w14:paraId="692609F6" w14:textId="6942054E" w:rsidR="00E845FA" w:rsidRDefault="00D45215" w:rsidP="00E845FA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Data wydania zezwolenia Prezydenta Wrocławia: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10.07.2023 </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="00E845FA">
-[...5 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00440A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ok</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="00E845FA" w:rsidRDefault="00E845FA" w:rsidP="00E845FA">
+    <w:p w14:paraId="735907D1" w14:textId="77777777" w:rsidR="00E845FA" w:rsidRDefault="00E845FA" w:rsidP="00E845FA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w:rsidR="00E845FA" w:rsidRDefault="00E845FA" w:rsidP="00E845FA">
+    <w:p w14:paraId="398DDAE2" w14:textId="77777777" w:rsidR="00E845FA" w:rsidRDefault="00E845FA" w:rsidP="00E845FA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nazwa placówki: Pla</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>cówka Centrum Rozw</w:t>
       </w:r>
       <w:r w:rsidR="00FD5531">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ju i Aktywności Dzieci i Młodzieży „Źródełko”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E845FA" w:rsidRPr="00A14580" w:rsidRDefault="00E845FA" w:rsidP="00E845FA">
+    <w:p w14:paraId="1212D09E" w14:textId="77777777" w:rsidR="00E845FA" w:rsidRPr="00A14580" w:rsidRDefault="00E845FA" w:rsidP="00E845FA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Regon: 040080150</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E845FA" w:rsidRPr="00A14580" w:rsidRDefault="00E845FA" w:rsidP="00E845FA">
+    <w:p w14:paraId="76D9FFEF" w14:textId="77777777" w:rsidR="00E845FA" w:rsidRPr="00A14580" w:rsidRDefault="00E845FA" w:rsidP="00E845FA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Adres: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ul. Wolska 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E845FA" w:rsidRPr="00A14580" w:rsidRDefault="00E845FA" w:rsidP="00E845FA">
+    <w:p w14:paraId="243C590E" w14:textId="77777777" w:rsidR="00E845FA" w:rsidRPr="00A14580" w:rsidRDefault="00E845FA" w:rsidP="00E845FA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">Forma pracy: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Opiekuńcza</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A3130D9" w14:textId="77777777" w:rsidR="00E845FA" w:rsidRPr="00A14580" w:rsidRDefault="00E845FA" w:rsidP="00E845FA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Forma pracy: </w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Liczba miejsc: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>40</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E845FA" w:rsidRPr="00A14580" w:rsidRDefault="00E845FA" w:rsidP="00E845FA">
+    <w:p w14:paraId="0C2BC89B" w14:textId="77777777" w:rsidR="00E845FA" w:rsidRPr="00A14580" w:rsidRDefault="00E845FA" w:rsidP="00E845FA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Podmiot prowadzący: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Parafia Rzymskokatolicka pw. Św. Jadwigi Śląskiej we Wrocławiu - Leśnicy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E845FA" w:rsidRPr="00A14580" w:rsidRDefault="00E845FA" w:rsidP="00E845FA">
+    <w:p w14:paraId="06BB98A3" w14:textId="77777777" w:rsidR="00E845FA" w:rsidRPr="00A14580" w:rsidRDefault="00E845FA" w:rsidP="00E845FA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Telefon: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>668 664 762</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E845FA" w:rsidRPr="00E845FA" w:rsidRDefault="00E845FA" w:rsidP="00E845FA">
+    <w:p w14:paraId="65DB4CC6" w14:textId="77777777" w:rsidR="00E845FA" w:rsidRPr="00E845FA" w:rsidRDefault="00E845FA" w:rsidP="00E845FA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Adres e-mail: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>zrodelkoparafia@wp.pl</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E845FA" w:rsidRPr="00A14580" w:rsidRDefault="00E845FA" w:rsidP="00E845FA">
+    <w:p w14:paraId="291D448A" w14:textId="77777777" w:rsidR="00E845FA" w:rsidRPr="00A14580" w:rsidRDefault="00E845FA" w:rsidP="00E845FA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nr zgody</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Prezydenta Wrocławia: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1/PWD/WZD/2024</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E845FA" w:rsidRDefault="00E845FA" w:rsidP="00BB4008">
+    <w:p w14:paraId="62DB183B" w14:textId="28C7E3D5" w:rsidR="00E845FA" w:rsidRDefault="00E845FA" w:rsidP="00BB4008">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Data wydania zezwolenia Prezydenta Wrocławia: </w:t>
       </w:r>
       <w:r w:rsidR="00FD5531">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>27</w:t>
@@ -5495,667 +5618,1122 @@
       </w:r>
       <w:r w:rsidR="00FD5531">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="00BB4008">
-[...20 lines deleted...]
-    <w:p w:rsidR="00BB4008" w:rsidRDefault="00BB4008" w:rsidP="00BB4008">
+      <w:r w:rsidR="00440A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ok</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A3D6ED2" w14:textId="77777777" w:rsidR="00BB4008" w:rsidRDefault="00BB4008" w:rsidP="00BB4008">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71D12A87" w14:textId="77777777" w:rsidR="00BB4008" w:rsidRDefault="00BB4008" w:rsidP="00BB4008">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nazwa placówki: Pla</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">cówka </w:t>
-[...48 lines deleted...]
-    <w:p w:rsidR="00BB4008" w:rsidRPr="00A14580" w:rsidRDefault="00BB4008" w:rsidP="00BB4008">
+        <w:t>cówka Centrum Rozwoju i Aktywności Dzieci i Młodzieży Muchobór Wielki</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00597EC0" w14:textId="77777777" w:rsidR="00BB4008" w:rsidRPr="00A14580" w:rsidRDefault="00BB4008" w:rsidP="00BB4008">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Regon: 362591615</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0460290D" w14:textId="77777777" w:rsidR="00BB4008" w:rsidRPr="00A14580" w:rsidRDefault="00BB4008" w:rsidP="00BB4008">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Adres: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">ul. </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00BB4008" w:rsidRPr="00A14580" w:rsidRDefault="00BB4008" w:rsidP="00BB4008">
+        <w:t>ul. Stanisławowska 103</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78138C05" w14:textId="77777777" w:rsidR="00BB4008" w:rsidRPr="00A14580" w:rsidRDefault="00BB4008" w:rsidP="00BB4008">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Forma pracy: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Opiekuńcza</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB4008" w:rsidRPr="00A14580" w:rsidRDefault="00BB4008" w:rsidP="00BB4008">
+    <w:p w14:paraId="20EFA227" w14:textId="77777777" w:rsidR="00BB4008" w:rsidRPr="00A14580" w:rsidRDefault="00BB4008" w:rsidP="00BB4008">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Liczba miejsc: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB4008" w:rsidRPr="00A14580" w:rsidRDefault="00BB4008" w:rsidP="00BB4008">
+    <w:p w14:paraId="242C68F1" w14:textId="77777777" w:rsidR="00BB4008" w:rsidRPr="00A14580" w:rsidRDefault="00BB4008" w:rsidP="00BB4008">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Podmiot prowadzący: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Stowarzyszenie Wsparcie, ul. Stanisławowska 121, 54-611 Wrocław </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB4008" w:rsidRPr="00A14580" w:rsidRDefault="00BB4008" w:rsidP="00BB4008">
+    <w:p w14:paraId="56C2B6EC" w14:textId="77777777" w:rsidR="00BB4008" w:rsidRPr="00A14580" w:rsidRDefault="00BB4008" w:rsidP="00BB4008">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Telefon: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>500 077 802</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB4008" w:rsidRPr="00A14580" w:rsidRDefault="00BB4008" w:rsidP="00BB4008">
+    <w:p w14:paraId="06F05F9E" w14:textId="77777777" w:rsidR="00BB4008" w:rsidRPr="00A14580" w:rsidRDefault="00BB4008" w:rsidP="00BB4008">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Adres e-mail: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>stowarzyszenie.wsparcie@gmail.com</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB4008" w:rsidRPr="00A14580" w:rsidRDefault="00BB4008" w:rsidP="00BB4008">
+    <w:p w14:paraId="4E90E8BE" w14:textId="77777777" w:rsidR="00BB4008" w:rsidRPr="00A14580" w:rsidRDefault="00BB4008" w:rsidP="00BB4008">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nr zgody</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Prezydenta Wrocławia: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>1/PWD/WZD/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55D5C823" w14:textId="628843CE" w:rsidR="00440A25" w:rsidRDefault="00BB4008" w:rsidP="00440A25">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data wydania zezwolenia Prezydenta Wrocławia: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20.01.2025 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00440A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ok</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57ABFFCB" w14:textId="77777777" w:rsidR="00440A25" w:rsidRDefault="00440A25" w:rsidP="00440A25">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="523A62DD" w14:textId="27D4A07C" w:rsidR="00440A25" w:rsidRDefault="00440A25" w:rsidP="00440A25">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nazwa placówki: Pla</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cówka Centrum </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ozwoju i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ktywności </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zieci i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">łodzieży </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>„Klub na Psiaku”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24EFAC47" w14:textId="79039EDB" w:rsidR="00440A25" w:rsidRPr="00A14580" w:rsidRDefault="00440A25" w:rsidP="00440A25">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regon: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>932911705</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B0DA2A" w14:textId="4251C9A8" w:rsidR="00440A25" w:rsidRPr="00A14580" w:rsidRDefault="00440A25" w:rsidP="00440A25">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4962"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adres: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ul. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kiełczowska 43, budynek 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30AE43D7" w14:textId="77777777" w:rsidR="00440A25" w:rsidRPr="00A14580" w:rsidRDefault="00440A25" w:rsidP="00440A25">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4962"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Forma pracy: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Opiekuńcza</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="286D6CFE" w14:textId="77777777" w:rsidR="00440A25" w:rsidRPr="00A14580" w:rsidRDefault="00440A25" w:rsidP="00440A25">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Liczba miejsc: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08FB169B" w14:textId="3C4F1039" w:rsidR="00440A25" w:rsidRPr="00A14580" w:rsidRDefault="00440A25" w:rsidP="00440A25">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Podmiot prowadzący: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Fundacja Opieka i Troska</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ul. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kiełczowska 43, budynek 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>315</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wrocław </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="239EF2FB" w14:textId="57385B59" w:rsidR="00440A25" w:rsidRPr="00A14580" w:rsidRDefault="00440A25" w:rsidP="00440A25">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Telefon: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>726 532 024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59D1B96F" w14:textId="2097FF52" w:rsidR="00440A25" w:rsidRPr="00440A25" w:rsidRDefault="00440A25" w:rsidP="00440A25">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adres e-mail: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>klubnapsiaku</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>@</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>opiekaitroska.pl</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="540DC831" w14:textId="3B3E80C0" w:rsidR="00440A25" w:rsidRPr="00A14580" w:rsidRDefault="00440A25" w:rsidP="00440A25">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr zgody</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prezydenta Wrocławia: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>1/PWD/WZD/202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00E845FA" w:rsidRPr="00BB4008" w:rsidRDefault="00BB4008" w:rsidP="00BB4008">
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FC5F1FE" w14:textId="46B28EFA" w:rsidR="00440A25" w:rsidRPr="00BB4008" w:rsidRDefault="00440A25" w:rsidP="00440A25">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Data wydania zezwolenia Prezydenta Wrocławia: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>20</w:t>
-[...15 lines deleted...]
-        <w:t>1</w:t>
+        <w:t>20.0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-    <w:sectPr w:rsidR="00E845FA" w:rsidRPr="00BB4008" w:rsidSect="007F725C">
+        <w:t>ok</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="056E7E40" w14:textId="77777777" w:rsidR="00440A25" w:rsidRPr="00440A25" w:rsidRDefault="00440A25" w:rsidP="00440A25">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00440A25" w:rsidRPr="00440A25" w:rsidSect="007F725C">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006F18C0" w:rsidRDefault="006F18C0" w:rsidP="00F55E9E">
+    <w:p w14:paraId="34C41329" w14:textId="77777777" w:rsidR="006F18C0" w:rsidRDefault="006F18C0" w:rsidP="00F55E9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006F18C0" w:rsidRDefault="006F18C0" w:rsidP="00F55E9E">
+    <w:p w14:paraId="1FE56D29" w14:textId="77777777" w:rsidR="006F18C0" w:rsidRDefault="006F18C0" w:rsidP="00F55E9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00F55E9E" w:rsidRDefault="00F55E9E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2C94E8A5" w14:textId="77777777" w:rsidR="00F55E9E" w:rsidRDefault="00F55E9E">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="792029422"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="00F55E9E" w:rsidRDefault="006C6BB6">
+      <w:p w14:paraId="0FD6075F" w14:textId="77777777" w:rsidR="00F55E9E" w:rsidRDefault="006C6BB6">
         <w:pPr>
           <w:pStyle w:val="Stopka"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="007039E6">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00F55E9E" w:rsidRDefault="00F55E9E">
+  <w:p w14:paraId="20E583D5" w14:textId="77777777" w:rsidR="00F55E9E" w:rsidRDefault="00F55E9E">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00F55E9E" w:rsidRDefault="00F55E9E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="746CC7CA" w14:textId="77777777" w:rsidR="00F55E9E" w:rsidRDefault="00F55E9E">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006F18C0" w:rsidRDefault="006F18C0" w:rsidP="00F55E9E">
+    <w:p w14:paraId="61D4BAA4" w14:textId="77777777" w:rsidR="006F18C0" w:rsidRDefault="006F18C0" w:rsidP="00F55E9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006F18C0" w:rsidRDefault="006F18C0" w:rsidP="00F55E9E">
+    <w:p w14:paraId="2B24278F" w14:textId="77777777" w:rsidR="006F18C0" w:rsidRDefault="006F18C0" w:rsidP="00F55E9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00F55E9E" w:rsidRDefault="00F55E9E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7F67FB1B" w14:textId="77777777" w:rsidR="00F55E9E" w:rsidRDefault="00F55E9E">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00F55E9E" w:rsidRDefault="00F55E9E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0BF95CD2" w14:textId="77777777" w:rsidR="00F55E9E" w:rsidRDefault="00F55E9E">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00F55E9E" w:rsidRDefault="00F55E9E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1E06B59E" w14:textId="77777777" w:rsidR="00F55E9E" w:rsidRDefault="00F55E9E">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D5F1D5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0EC4EE1A"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6738,51 +7316,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A0C221C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6776B506"/>
+    <w:tmpl w:val="3240183A"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7036,89 +7614,90 @@
   <w:num w:numId="4">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00467D85"/>
     <w:rsid w:val="00060BD2"/>
     <w:rsid w:val="000A6A34"/>
     <w:rsid w:val="000B1F10"/>
     <w:rsid w:val="000F641E"/>
     <w:rsid w:val="0010106B"/>
     <w:rsid w:val="001112AE"/>
     <w:rsid w:val="00170745"/>
     <w:rsid w:val="001A5AF3"/>
     <w:rsid w:val="001B18BE"/>
     <w:rsid w:val="001C4476"/>
     <w:rsid w:val="003064EF"/>
     <w:rsid w:val="00341397"/>
     <w:rsid w:val="0039759D"/>
     <w:rsid w:val="003A44E1"/>
     <w:rsid w:val="003D20F5"/>
+    <w:rsid w:val="00440A25"/>
     <w:rsid w:val="00467D85"/>
     <w:rsid w:val="004E289B"/>
     <w:rsid w:val="00673B91"/>
     <w:rsid w:val="0069150B"/>
     <w:rsid w:val="006940A7"/>
     <w:rsid w:val="00697B0E"/>
     <w:rsid w:val="006A6857"/>
     <w:rsid w:val="006C6BB6"/>
     <w:rsid w:val="006F18C0"/>
     <w:rsid w:val="007039E6"/>
     <w:rsid w:val="007E49F1"/>
     <w:rsid w:val="007F725C"/>
     <w:rsid w:val="007F755C"/>
     <w:rsid w:val="008271A1"/>
     <w:rsid w:val="0085280B"/>
     <w:rsid w:val="00863D07"/>
     <w:rsid w:val="009330FA"/>
     <w:rsid w:val="00951F48"/>
     <w:rsid w:val="00954350"/>
     <w:rsid w:val="00974FA3"/>
     <w:rsid w:val="00992941"/>
     <w:rsid w:val="009A026D"/>
     <w:rsid w:val="00A14580"/>
     <w:rsid w:val="00A15889"/>
     <w:rsid w:val="00A706E1"/>
@@ -7147,73 +7726,73 @@
     <w:rsid w:val="00FD5531"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="20A9B625"/>
+  <w14:docId w14:val="0AA0E802"/>
   <w15:docId w15:val="{5EB6ACB3-0041-4163-8ABD-5843CF0692D2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7275,101 +7854,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
-    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -7545,50 +8121,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="007F725C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek1Znak"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A14580"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
@@ -7782,51 +8359,51 @@
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00A14580"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4472C4" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Nierozpoznanawzmianka">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E845FA"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -8109,66 +8686,66 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB5105D3-A357-4EA5-845B-CEC755C7C2BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>861</Words>
-  <Characters>5166</Characters>
+  <Words>929</Words>
+  <Characters>5574</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>43</Lines>
+  <Lines>46</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMW</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6015</CharactersWithSpaces>
+  <CharactersWithSpaces>6491</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Monika Czak</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>