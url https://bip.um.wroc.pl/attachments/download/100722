--- v1 (2026-04-28)
+++ v2 (2026-06-09)
@@ -5980,204 +5980,117 @@
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="523A62DD" w14:textId="27D4A07C" w:rsidR="00440A25" w:rsidRDefault="00440A25" w:rsidP="00440A25">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk229058606"/>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nazwa placówki: Pla</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">cówka Centrum </w:t>
-      </w:r>
+        <w:t>cówka Centrum rozwoju i aktywności dzieci i młodzieży „Klub na Psiaku”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24EFAC47" w14:textId="79039EDB" w:rsidR="00440A25" w:rsidRPr="00A14580" w:rsidRDefault="00440A25" w:rsidP="00440A25">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>r</w:t>
-[...91 lines deleted...]
-        <w:t>932911705</w:t>
+        <w:t>Regon: 932911705</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19B0DA2A" w14:textId="4251C9A8" w:rsidR="00440A25" w:rsidRPr="00A14580" w:rsidRDefault="00440A25" w:rsidP="00440A25">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Adres: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">ul. </w:t>
-[...7 lines deleted...]
-        <w:t>Kiełczowska 43, budynek 6</w:t>
+        <w:t>ul. Kiełczowska 43, budynek 6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30AE43D7" w14:textId="77777777" w:rsidR="00440A25" w:rsidRPr="00A14580" w:rsidRDefault="00440A25" w:rsidP="00440A25">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Forma pracy: </w:t>
       </w:r>
       <w:r>
@@ -6220,307 +6133,1819 @@
     <w:p w14:paraId="08FB169B" w14:textId="3C4F1039" w:rsidR="00440A25" w:rsidRPr="00A14580" w:rsidRDefault="00440A25" w:rsidP="00440A25">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Podmiot prowadzący: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Fundacja Opieka i Troska</w:t>
+        <w:t xml:space="preserve">Fundacja Opieka i Troska, ul. Kiełczowska 43, budynek 6, 51-315 Wrocław </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="239EF2FB" w14:textId="57385B59" w:rsidR="00440A25" w:rsidRPr="00A14580" w:rsidRDefault="00440A25" w:rsidP="00440A25">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Telefon: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, ul. </w:t>
+        <w:t>726 532 024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59D1B96F" w14:textId="2097FF52" w:rsidR="00440A25" w:rsidRPr="00440A25" w:rsidRDefault="00440A25" w:rsidP="00440A25">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adres e-mail: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Kiełczowska 43, budynek 6</w:t>
+        <w:t>klubnapsiaku@opiekaitroska.pl</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="540DC831" w14:textId="3B3E80C0" w:rsidR="00440A25" w:rsidRPr="00A14580" w:rsidRDefault="00440A25" w:rsidP="00440A25">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr zgody</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, 5</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prezydenta Wrocławia: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>1/PWD/WZD/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22B45631" w14:textId="6BB036BB" w:rsidR="00933681" w:rsidRDefault="00440A25" w:rsidP="00933681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data wydania zezwolenia Prezydenta Wrocławia: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>-</w:t>
+        <w:t xml:space="preserve">20.03.2026 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>315</w:t>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00933681">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62308A0F" w14:textId="43D3924D" w:rsidR="00933681" w:rsidRDefault="00933681" w:rsidP="00933681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:ind w:hanging="436"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="120C17F9" w14:textId="51FF5BDF" w:rsidR="00C04F74" w:rsidRDefault="00933681" w:rsidP="00933681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nazwa placówki: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Zespół Placówek Wsparcia Dziennego – Wrocławskie Ogniska Wychowawcze, Filia nr 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6A4293" w14:textId="42C66B65" w:rsidR="00933681" w:rsidRPr="00C04F74" w:rsidRDefault="00933681" w:rsidP="00C04F74">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regon: </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk229119690"/>
+      <w:r w:rsidRPr="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>93</w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2272435</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="3D88D732" w14:textId="08DA9F32" w:rsidR="00933681" w:rsidRPr="00A14580" w:rsidRDefault="00933681" w:rsidP="00933681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4962"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adres: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Wrocław </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="239EF2FB" w14:textId="57385B59" w:rsidR="00440A25" w:rsidRPr="00A14580" w:rsidRDefault="00440A25" w:rsidP="00440A25">
+        <w:t xml:space="preserve">ul. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kołłątaja 26a</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45B4722E" w14:textId="6AF95E33" w:rsidR="00933681" w:rsidRPr="00A14580" w:rsidRDefault="00933681" w:rsidP="00933681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4962"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Forma pracy: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opiekuńcza i </w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pecjalistyczna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="368D2075" w14:textId="3EF83862" w:rsidR="00933681" w:rsidRPr="00A14580" w:rsidRDefault="00933681" w:rsidP="00933681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Liczba miejsc: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F2308DC" w14:textId="7A0C45AC" w:rsidR="00933681" w:rsidRPr="00A14580" w:rsidRDefault="00933681" w:rsidP="00933681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Podmiot prowadzący: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Stowarzyszenie Pomocy „ISKIERKA”, pl. św. Macieja 5, 50-244 Wrocław</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E17D063" w14:textId="1B65F091" w:rsidR="00933681" w:rsidRPr="00A14580" w:rsidRDefault="00933681" w:rsidP="00933681">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Telefon: </w:t>
       </w:r>
+      <w:r w:rsidR="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>577 377 191</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A25874" w14:textId="3896293D" w:rsidR="00933681" w:rsidRPr="00440A25" w:rsidRDefault="00933681" w:rsidP="00933681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adres e-mail: </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>726 532 024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="59D1B96F" w14:textId="2097FF52" w:rsidR="00440A25" w:rsidRPr="00440A25" w:rsidRDefault="00440A25" w:rsidP="00440A25">
+        <w:t>iskierka.ognisko1@gmail.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="392848F6" w14:textId="11BFBF8F" w:rsidR="00933681" w:rsidRPr="00A14580" w:rsidRDefault="00933681" w:rsidP="00933681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr zgody</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prezydenta Wrocławia: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2/PWD/WZD/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5983D1A5" w14:textId="39C74AF6" w:rsidR="00933681" w:rsidRDefault="00933681" w:rsidP="00933681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data wydania zezwolenia Prezydenta Wrocławia: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">01.04.2026 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ok</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="310E7D56" w14:textId="77777777" w:rsidR="00933681" w:rsidRDefault="00933681" w:rsidP="00933681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:ind w:hanging="436"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="798111E6" w14:textId="409600FC" w:rsidR="00C04F74" w:rsidRDefault="00933681" w:rsidP="00933681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nazwa placówki: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zespół Placówek Wsparcia Dziennego – Wrocławskie Ogniska Wychowawcze, Filia nr </w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="298E645E" w14:textId="537FD9E8" w:rsidR="00933681" w:rsidRPr="00C04F74" w:rsidRDefault="00933681" w:rsidP="00C04F74">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regon: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F74" w:rsidRPr="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>93</w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2272435</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56AD2172" w14:textId="5647E9E2" w:rsidR="00933681" w:rsidRPr="00A14580" w:rsidRDefault="00933681" w:rsidP="00933681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4962"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adres: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ul. Kraszewskiego 26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AE8EE33" w14:textId="335D7347" w:rsidR="00933681" w:rsidRPr="00A14580" w:rsidRDefault="00933681" w:rsidP="00933681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4962"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Forma pracy: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Opiekuńcza</w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i Specjalistyczna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="650707EC" w14:textId="35A20191" w:rsidR="00933681" w:rsidRPr="00A14580" w:rsidRDefault="00933681" w:rsidP="00933681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Liczba miejsc: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>40</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C7CA11" w14:textId="57937AC3" w:rsidR="00933681" w:rsidRPr="00C04F74" w:rsidRDefault="00933681" w:rsidP="00C04F74">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Podmiot prowadzący: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Stowarzyszenie Pomocy „ISKIERKA”, pl. św. Macieja 5, 50-244 Wrocław</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="609FC624" w14:textId="7A3D5592" w:rsidR="00933681" w:rsidRPr="00A14580" w:rsidRDefault="00933681" w:rsidP="00933681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Telefon: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>531 527 240</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C81365B" w14:textId="6E466CD9" w:rsidR="00933681" w:rsidRPr="00C04F74" w:rsidRDefault="00933681" w:rsidP="00C04F74">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Adres e-mail: </w:t>
       </w:r>
+      <w:r w:rsidR="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>iskierka.ognisko</w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>@gmail.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="340F34C0" w14:textId="63004C27" w:rsidR="00933681" w:rsidRPr="00A14580" w:rsidRDefault="00933681" w:rsidP="00933681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr zgody</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>klubnapsiaku</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prezydenta Wrocławia: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>@</w:t>
+        <w:t>/PWD/WZD/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46676E9C" w14:textId="00C2ECC3" w:rsidR="00933681" w:rsidRDefault="00933681" w:rsidP="00933681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data wydania zezwolenia Prezydenta Wrocławia: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>opiekaitroska.pl</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="540DC831" w14:textId="3B3E80C0" w:rsidR="00440A25" w:rsidRPr="00A14580" w:rsidRDefault="00440A25" w:rsidP="00440A25">
+        <w:t>.0</w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2026 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ok</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="090B2DBE" w14:textId="77777777" w:rsidR="00933681" w:rsidRDefault="00933681" w:rsidP="00933681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:ind w:hanging="436"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03E8947F" w14:textId="38299FE4" w:rsidR="00C04F74" w:rsidRPr="00C04F74" w:rsidRDefault="00933681" w:rsidP="00C04F74">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nazwa placówki: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zespół Placówek Wsparcia Dziennego – Wrocławskie Ogniska Wychowawcze, Filia nr </w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B637A9" w14:textId="207351FB" w:rsidR="00933681" w:rsidRPr="00C04F74" w:rsidRDefault="00933681" w:rsidP="00C04F74">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regon: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F74" w:rsidRPr="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>93</w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2272435</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10822E28" w14:textId="3C2E6C68" w:rsidR="00933681" w:rsidRPr="00A14580" w:rsidRDefault="00933681" w:rsidP="00933681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4962"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adres: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pl. św. Macieja 5a</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D316D40" w14:textId="4752A23C" w:rsidR="00933681" w:rsidRPr="00A14580" w:rsidRDefault="00933681" w:rsidP="00933681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4962"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Forma pracy: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Opiekuńcza</w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i Specjalistyczna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C391D59" w14:textId="58203711" w:rsidR="00933681" w:rsidRPr="00A14580" w:rsidRDefault="00933681" w:rsidP="00933681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Liczba miejsc: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>60</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5627A4CA" w14:textId="05CCB1C9" w:rsidR="00933681" w:rsidRPr="00A14580" w:rsidRDefault="00933681" w:rsidP="00933681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Podmiot prowadzący: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Stowarzyszenie Pomocy „ISKIERKA”, pl. św. Macieja 5, 50-244 Wrocław</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49E9C1D5" w14:textId="40F23941" w:rsidR="00933681" w:rsidRPr="00A14580" w:rsidRDefault="00933681" w:rsidP="00933681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Telefon: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>570 100 333</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27BDEA2A" w14:textId="53DCE75C" w:rsidR="00933681" w:rsidRPr="00C04F74" w:rsidRDefault="00933681" w:rsidP="00C04F74">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adres e-mail: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>iskierka.ognisko</w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>@gmail.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BCD024F" w14:textId="4CBECCC2" w:rsidR="00933681" w:rsidRPr="00A14580" w:rsidRDefault="00933681" w:rsidP="00933681">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nr zgody</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Prezydenta Wrocławia: </w:t>
       </w:r>
+      <w:r w:rsidR="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>1/PWD/WZD/202</w:t>
+        <w:t>/PWD/WZD/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42DE5B41" w14:textId="1F344FE2" w:rsidR="00933681" w:rsidRDefault="00933681" w:rsidP="00933681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data wydania zezwolenia Prezydenta Wrocławia: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2FC5F1FE" w14:textId="46B28EFA" w:rsidR="00440A25" w:rsidRPr="00BB4008" w:rsidRDefault="00440A25" w:rsidP="00440A25">
+        <w:t>.0</w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2026 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ok</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="675F9C2F" w14:textId="77777777" w:rsidR="00933681" w:rsidRDefault="00933681" w:rsidP="00933681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:ind w:hanging="436"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66EEF508" w14:textId="127DF264" w:rsidR="00C04F74" w:rsidRPr="00C04F74" w:rsidRDefault="00933681" w:rsidP="00C04F74">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nazwa placówki: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zespół Placówek Wsparcia Dziennego – Wrocławskie Ogniska Wychowawcze, Filia nr </w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16843654" w14:textId="179ACA9A" w:rsidR="00933681" w:rsidRPr="00C04F74" w:rsidRDefault="00933681" w:rsidP="00C04F74">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Regon:</w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F74" w:rsidRPr="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F74" w:rsidRPr="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>93</w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2272435</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6924F51A" w14:textId="4AC97542" w:rsidR="00933681" w:rsidRPr="00A14580" w:rsidRDefault="00933681" w:rsidP="00933681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4962"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adres: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ul. </w:t>
+      </w:r>
+      <w:r w:rsidR="00661F82">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Rogowska 42a/1 i ul. Rogowska 54a</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49DBD650" w14:textId="1F2A7BBF" w:rsidR="00933681" w:rsidRPr="00A14580" w:rsidRDefault="00933681" w:rsidP="00933681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4962"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Forma pracy: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Opiekuńcza</w:t>
+      </w:r>
+      <w:r w:rsidR="00661F82">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i Specjalistyczna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B99C2C" w14:textId="48DA8020" w:rsidR="00933681" w:rsidRPr="00A14580" w:rsidRDefault="00933681" w:rsidP="00933681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Liczba miejsc: </w:t>
+      </w:r>
+      <w:r w:rsidR="00661F82">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A9070C" w14:textId="3B35E5A0" w:rsidR="00933681" w:rsidRPr="00661F82" w:rsidRDefault="00933681" w:rsidP="00661F82">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Podmiot prowadzący: </w:t>
+      </w:r>
+      <w:r w:rsidR="00661F82">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Stowarzyszenie Pomocy „ISKIERKA”, pl. św. Macieja 5, 50-244 Wrocław</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="278020A4" w14:textId="250B9187" w:rsidR="00933681" w:rsidRPr="00A14580" w:rsidRDefault="00933681" w:rsidP="00933681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Telefon: </w:t>
+      </w:r>
+      <w:r w:rsidR="00661F82">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>784 750 210</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7970FFC7" w14:textId="38A957A9" w:rsidR="00933681" w:rsidRPr="00661F82" w:rsidRDefault="00933681" w:rsidP="00661F82">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adres e-mail: </w:t>
+      </w:r>
+      <w:r w:rsidR="00661F82">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>iskierka.ognisko</w:t>
+      </w:r>
+      <w:r w:rsidR="00661F82">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00661F82">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>@gmail.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F116B14" w14:textId="3843AD67" w:rsidR="00933681" w:rsidRPr="00A14580" w:rsidRDefault="00933681" w:rsidP="00933681">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nr zgody</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prezydenta Wrocławia: </w:t>
+      </w:r>
+      <w:r w:rsidR="00661F82">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/PWD/WZD/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CBE2390" w14:textId="6C1A47AB" w:rsidR="00933681" w:rsidRPr="00661F82" w:rsidRDefault="00933681" w:rsidP="00661F82">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14580">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Data wydania zezwolenia Prezydenta Wrocławia: </w:t>
       </w:r>
+      <w:r w:rsidR="00661F82">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>01</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>20.0</w:t>
+        <w:t>.0</w:t>
+      </w:r>
+      <w:r w:rsidR="00661F82">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t xml:space="preserve">.2026 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14580">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.202</w:t>
-[...31 lines deleted...]
-        <w:t>ok</w:t>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00661F82">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="056E7E40" w14:textId="77777777" w:rsidR="00440A25" w:rsidRPr="00440A25" w:rsidRDefault="00440A25" w:rsidP="00440A25">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00440A25" w:rsidRPr="00440A25" w:rsidSect="007F725C">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
@@ -7316,51 +8741,51 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A0C221C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3240183A"/>
+    <w:tmpl w:val="0270D8D0"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7656,79 +9081,83 @@
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00467D85"/>
     <w:rsid w:val="00060BD2"/>
     <w:rsid w:val="000A6A34"/>
     <w:rsid w:val="000B1F10"/>
     <w:rsid w:val="000F641E"/>
     <w:rsid w:val="0010106B"/>
     <w:rsid w:val="001112AE"/>
     <w:rsid w:val="00170745"/>
     <w:rsid w:val="001A5AF3"/>
     <w:rsid w:val="001B18BE"/>
     <w:rsid w:val="001C4476"/>
     <w:rsid w:val="003064EF"/>
     <w:rsid w:val="00341397"/>
     <w:rsid w:val="0039759D"/>
     <w:rsid w:val="003A44E1"/>
     <w:rsid w:val="003D20F5"/>
     <w:rsid w:val="00440A25"/>
     <w:rsid w:val="00467D85"/>
     <w:rsid w:val="004E289B"/>
+    <w:rsid w:val="00654536"/>
+    <w:rsid w:val="00661F82"/>
     <w:rsid w:val="00673B91"/>
     <w:rsid w:val="0069150B"/>
     <w:rsid w:val="006940A7"/>
     <w:rsid w:val="00697B0E"/>
     <w:rsid w:val="006A6857"/>
     <w:rsid w:val="006C6BB6"/>
     <w:rsid w:val="006F18C0"/>
     <w:rsid w:val="007039E6"/>
     <w:rsid w:val="007E49F1"/>
     <w:rsid w:val="007F725C"/>
     <w:rsid w:val="007F755C"/>
     <w:rsid w:val="008271A1"/>
     <w:rsid w:val="0085280B"/>
     <w:rsid w:val="00863D07"/>
     <w:rsid w:val="009330FA"/>
+    <w:rsid w:val="00933681"/>
     <w:rsid w:val="00951F48"/>
     <w:rsid w:val="00954350"/>
     <w:rsid w:val="00974FA3"/>
     <w:rsid w:val="00992941"/>
     <w:rsid w:val="009A026D"/>
     <w:rsid w:val="00A14580"/>
     <w:rsid w:val="00A15889"/>
     <w:rsid w:val="00A706E1"/>
     <w:rsid w:val="00AD01B7"/>
     <w:rsid w:val="00B47AB4"/>
     <w:rsid w:val="00B62EE0"/>
     <w:rsid w:val="00BB4008"/>
     <w:rsid w:val="00BC4B74"/>
     <w:rsid w:val="00BD4B5A"/>
+    <w:rsid w:val="00C04F74"/>
     <w:rsid w:val="00C25C65"/>
     <w:rsid w:val="00C83C75"/>
     <w:rsid w:val="00CA549F"/>
     <w:rsid w:val="00CD5A6B"/>
     <w:rsid w:val="00D45215"/>
     <w:rsid w:val="00D67262"/>
     <w:rsid w:val="00D862F2"/>
     <w:rsid w:val="00D91641"/>
     <w:rsid w:val="00DD3C32"/>
     <w:rsid w:val="00DF2227"/>
     <w:rsid w:val="00E667CD"/>
     <w:rsid w:val="00E845FA"/>
     <w:rsid w:val="00EA536B"/>
     <w:rsid w:val="00F10570"/>
     <w:rsid w:val="00F24DA9"/>
     <w:rsid w:val="00F55E9E"/>
     <w:rsid w:val="00FD5531"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -7854,98 +9283,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -8685,67 +10117,68 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB5105D3-A357-4EA5-845B-CEC755C7C2BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>5574</Characters>
+  <Pages>5</Pages>
+  <Words>1194</Words>
+  <Characters>7165</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>46</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>59</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMW</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6491</CharactersWithSpaces>
+  <CharactersWithSpaces>8343</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Monika Czak</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>